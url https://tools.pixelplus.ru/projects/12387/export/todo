--- v3 (2026-02-22)
+++ v4 (2026-04-19)
@@ -12,86 +12,6259 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="800">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/</t>
+  </si>
+  <si>
+    <t>Внутренняя оптимизация</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (137 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 113 запросах, значимость 3330) 
+пластиковый (встречается в 73 запросах, значимость 2818) 
+москва (встречается в 21 запросе, значимость 645) 
+пвх (встречается в 26 запросах, значимость 396) 
+купить (встречается в 19 запросах, значимость 253) 
+недорого (встречается в 11 запросах, значимость 54) 
+производитель (встречается в 11 запросах, значимость 41) 
+alt (встречается в 4 запросах, значимость 21) 
+vidnal (встречается в 3 запросах, значимость 21) 
+proplex (встречается в 10 запросах, значимость 18) 
+alutech (встречается в 3 запросах, значимость 18) 
+алютех (встречается в 8 запросах, значимость 18) 
+металлопластиковый (встречается в 3 запросах, значимость 15) 
+щербинка (встречается в 2 запросах, значимость 11) 
+бутово (встречается в 3 запросах, значимость 8) 
+климовск (встречается в 2 запросах, значимость 7) 
+южный (встречается в 1 запросе, значимость 6) 
+профиль (встречается в 5 запросах, значимость 5) 
+цена (встречается в 5 запросах, значимость 5) 
+каталог (встречается в 4 запросах, значимость 5) </t>
+  </si>
+  <si>
+    <t>19.03.2026</t>
+  </si>
+  <si>
+    <t>Не выполнена</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964981</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/price/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (175 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 119 запросах, значимость 636) 
+пластиковый (встречается в 54 запросах, значимость 386) 
+установка (встречается в 14 запросах, значимость 219) 
+цена (встречается в 72 запросах, значимость 179) 
+раздвижной (встречается в 17 запросах, значимость 143) 
+терраса (встречается в 27 запросах, значимость 116) 
+веранда (встречается в 18 запросах, значимость 75) 
+остекление (встречается в 32 запросах, значимость 66) 
+гребенка (встречается в 4 запросах, значимость 61) 
+москва (встречается в 7 запросах, значимость 55) 
+замена (встречается в 10 запросах, значимость 54) 
+квартира (встречается в 20 запросах, значимость 42) 
+алюминиевый (встречается в 24 запросах, значимость 37) 
+стоять (встречается в 6 запросах, значимость 35) 
+стоимость (встречается в 12 запросах, значимость 31) 
+пвх (встречается в 11 запросах, значимость 29) 
+монтаж (встречается в 11 запросах, значимость 27) 
+конструкция (встречается в 2 запросах, значимость 22) 
+дверь (встречается в 8 запросах, значимость 22) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965036</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/ceny-plastikovye-okna/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (84 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 82 запросах, значимость 575) 
+пластиковый (встречается в 59 запросах, значимость 545) 
+цена (встречается в 47 запросах, значимость 326) 
+установка (встречается в 14 запросах, значимость 160) 
+москва (встречается в 18 запросах, значимость 135) 
+стоять (встречается в 8 запросах, значимость 72) 
+форточка (встречается в 3 запросах, значимость 54) 
+недорого (встречается в 9 запросах, значимость 42) 
+стоимость (встречается в 7 запросах, значимость 40) 
+устанавливать (встречается в 6 запросах, значимость 40) 
+купить (встречается в 8 запросах, значимость 35) 
+большой (встречается в 4 запросах, значимость 20) 
+ключ (встречается в 2 запросах, значимость 19) 
+пвх (встречается в 9 запросах, значимость 10) 
+двухкамерный (встречается в 5 запросах, значимость 9) 
+вставлять (встречается в 2 запросах, значимость 6) 
+московский (встречается в 2 запросах, значимость 6) 
+область (встречается в 2 запросах, значимость 6) 
+металлопластиковый (встречается в 3 запросах, значимость 5) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964934</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/podokonniki/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (9 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+метр  — не менее 3 раз 
+заказывать  — не менее 1 раз 
+стоять  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пластиковый подоконник  
+купить подоконник  
+подоконник пластиковый  
+купить подоконник для пластиковых окон  
+подоконник купить в москве  
+подоконник пластиковый цена  
+подоконник цена  
+сколько стоит подоконник  
+заказать подоконник  
+подоконники для пластиковых окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965101</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (55 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 50 запросах, значимость 178) 
+калькулятор (встречается в 15 запросах, значимость 85) 
+онлайн (встречается в 9 запросах, значимость 73) 
+пластиковый (встречается в 20 запросах, значимость 69) 
+дом (встречается в 17 запросах, значимость 56) 
+цена (встречается в 15 запросах, значимость 48) 
+загородный (встречается в 11 запросах, значимость 47) 
+панорамный (встречается в 11 запросах, значимость 40) 
+стоимость (встречается в 8 запросах, значимость 20) 
+пвх (встречается в 7 запросах, значимость 16) 
+рассчитать (встречается в 4 запросах, значимость 16) 
+расчет (встречается в 9 запросах, значимость 11) 
+купить (встречается в 4 запросах, значимость 11) 
+беседка (встречается в 2 запросах, значимость 8) 
+москва (встречается в 5 запросах, значимость 7) 
+раздвижной (встречается в 1 запросе, значимость 7) 
+размер (встречается в 5 запросах, значимость 5) 
+чехов (встречается в 2 запросах, значимость 5) 
+установка (встречается в 1 запросе, значимость 3) 
+остекление (встречается в 2 запросах, значимость 2) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964950</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/vitrazhi/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (6 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+витражный  — не менее 3 раз 
+фасад  — не менее 2 раз 
+витраж  — не менее 3 раз 
+заказ  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+частный  — не менее 3 раз 
+дом  — не менее 2 раз 
+фото  — не менее 3 раз 
+изготовление  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+витражное остекление  
+витражи на заказ  
+витражное остекление фасадов  
+витражные окна в частном доме фото цены  
+алюминиевые витражи цена  
+изготовление витражей на заказ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965105</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/obzor-aksessuarov-dlja-plastikovyh-okon/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (8 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ограничитель  — не менее 2 раз 
+открывание  — не менее 1 раз 
+фиксатор  — не менее 3 раз 
+пвх  — не менее 3 раз 
+створка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ограничитель для окон  
+ограничитель открывания окна  
+ограничитель оконный  
+фиксатор открывания окна  
+ограничители для пластиковых окон  
+фиксатор для окон  
+ограничитель оконный для пвх окна  
+фиксатор створки окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965062</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/gramotnoe-osteklenie-dachi-chetyre-sposoba-sjekonomit-i-vyjti-pobeditelem/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (40 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+веранда (встречается в 18 запросах, значимость 137) 
+терраса (встречается в 21 запросе, значимость 124) 
+террасный (встречается в 2 запросах, значимость 11) 
+застеклять (встречается в 3 запросах, значимость 9) 
+холодный (встречается в 1 запросе, значимость 8) 
+дом (встречается в 4 запросах, значимость 6) 
+пластиковый (встречается в 5 запросах, значимость 6) 
+загородный (встречается в 3 запросах, значимость 5) 
+раздвижной (встречается в 3 запросах, значимость 4) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+грамотный  
+четыре  
+способ  
+сэкономить  
+выходить  
+победитель  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964941</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-rehau/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (38 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 36 запросах, значимость 221) 
+пластиковый (встречается в 26 запросах, значимость 199) 
+рехау (встречается в 24 запросах, значимость 188) 
+rehau (встречается в 11 запросах, значимость 43) 
+пвх (встречается в 7 запросах, значимость 19) 
+профиль (встречается в 7 запросах, значимость 19) 
+купить (встречается в 7 запросах, значимость 16) 
+оконный (встречается в 2 запросах, значимость 14) 
+москва (встречается в 9 запросах, значимость 12) 
+цена (встречается в 7 запросах, значимость 11) 
+стоимость (встречается в 3 запросах, значимость 5) 
+заказывать (встречается в 2 запросах, значимость 3) 
+немецкий (встречается в 2 запросах, значимость 2) 
+камерный (встречается в 1 запросе, значимость 2) 
+фирма (встречается в 1 запросе, значимость 1) 
+преображенский (встречается в 1 запросе, значимость 1) 
+площадь (встречается в 1 запросе, значимость 1) 
+свао (встречается в 1 запросе, значимость 1) 
+серый (встречается в 1 запросе, значимость 1) 
+недорого (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965023</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/page3/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (4 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пвх  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна 800 800  
+окна пвх 1000х800  
+пластиковое окно 1200х1000  
+окно 1000 800  
+окно пвх 1400 1400 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965117</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/econom-klassa/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+эконом  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+класс  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна эконом  
+окна пвх эконом  
+пластиковые окна эконом класса  
+окна эконом москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965110</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/okna-v-zagorodnyh-dom/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большие окна в частном доме  
+купить панорамные окна в частный дом  
+окна больших размеров для загородного дома  
+купить панорамные окна в частный дом цена  
+большие окна в частном доме цена  
+купить большие окна в загородный дом  
+большие панорамные окна в частном доме цены  
+заказать панорамные окна в частном доме  
+большие окна в частном доме купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965089</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/kope/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+остекление  — не менее 3 раз 
+балкон  — не менее 3 раз 
+копэ  — не менее 3 раз 
+окно  — не менее 3 раз 
+дом  — не менее 3 раз 
+серия  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+остекление балкона копэ  
+окна копэ  
+остекление копэ  
+окна в домах серии копэ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965071</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/contacts/centry/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+заказывать  — не менее 1 раз 
+пластиковый  — не менее 3 раз 
+хотьково  — не менее 3 раз 
+купить  — не менее 3 раз 
+первомайский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+заказать пластиковые окна в хотьково  
+купить пластиковые окна в хотьково  
+пластиковые окна на первомайской москва  
+пластиковые окна первомайская </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965052</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-v-mytischi/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (5 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+мытищи  — не менее 3 раз 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+цена  — не менее 3 раз 
+установка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пластиковые окна мытищи  
+пластиковые окна цена с установкой мытищи  
+пластиковые окна мытищи  
+пластиковые окна недорого мытищи  
+пластиковые окна цены мытищи </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965139</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-v-lyubercah/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+люберцы  — не менее 3 раз 
+цена  — не менее 3 раз 
+недорого  — не менее 3 раз 
+купить  — не менее 3 раз 
+производитель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна люберцы  
+пластиковые окна цены люберцы  
+пластиковые окна недорого люберцы  
+купить пластиковые окна люберцы  
+пластиковые окна от производителя люберцы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965138</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/tihopaket/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+шумоизоляция  — не менее 3 раз 
+пвх  — не менее 3 раз 
+беседка  — не менее 3 раз 
+терраса  — не менее 3 раз 
+повышенный  — не менее 3 раз 
+прозрачный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна с шумоизоляцией цена  
+пластиковые окна с повышенной шумоизоляцией  
+прозрачные окна для беседок и террас  
+пластиковые окна с шумоизоляцией цена  
+окна из пвх для беседок и террас </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965133</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/page4/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+купить  — не менее 3 раз 
+одностворчатый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+виднал  — не менее 3 раз 
+профиль  — не менее 3 раз 
+каталог  — не менее 3 раз 
+фрамуга  — не менее 3 раз 
+см  — не менее 3 раз 
+откидной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окно 900 на 900  
+окно 800 800  
+окно пластиковое 900 900  
+купить одностворчатое окно пвх  
+виднал профиль каталог  
+купить окно 900 900  
+окно 900 на 1000  
+окно фрамуга пвх одностворчатое 50х70 см откидное </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965118</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303128/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+купить  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковое окно 1000 1000  
+окно пвх 1000 1000  
+окна пвх 1000х1000  
+пластиковое окно 1000х1000 цена  
+купить окно 1000 1000 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965113</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/portalnye-dveri/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+панорамный  — не менее 2 раз 
+терраса  — не менее 3 раз 
+частный  — не менее 3 раз 
+коттедж  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+двери на террасу в частном доме  
+двери на террасу  
+панорамные двери  
+панорамные двери в частном доме  
+дверь на террасу в коттедже </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965090</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/nestandartnye-plastikovye-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+нестандартный  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+угловой  — не менее 3 раз 
+загородный  — не менее 1 раз 
+дом  — не менее 3 раз 
+треугольный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+угловое окно  
+нестандартные окна  
+нестандартные пластиковые окна  
+треугольное окно купить  
+нестандартные окна пластиковые для загородного дома </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965061</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/akcii/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна акции  
+окна пластиковые скидки  
+пластиковые окна цены скидки  
+скидки окна пвх  
+акции на окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965047</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/novosti/211237/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (36 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+ребенок (встречается в 18 запросах, значимость 186) 
+замок (встречается в 22 запросах, значимость 142) 
+защита (встречается в 4 запросах, значимость 100) 
+пластиковый (встречается в 13 запросах, значимость 77) 
+детский (встречается в 9 запросах, значимость 43) 
+заглушка (встречается в 2 запросах, значимость 12) 
+купить (встречается в 9 запросах, значимость 9) 
+ручка (встречается в 1 запросе, значимость 7) 
+ограничитель (встречается в 3 запросах, значимость 4) 
+блокиратор (встречается в 3 запросах, значимость 4) 
+безопасность (встречается в 3 запросах, значимость 3) 
+защелка (встречается в 2 запросах, значимость 2) 
+алюминиевый (встречается в 1 запросе, значимость 2) 
+защитный (встречается в 1 запросе, значимость 1) 
+поставлять (встречается в 1 запросе, значимость 1) 
+оконный (встречается в 1 запросе, значимость 1) 
+открывание (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+новость  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964923</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/voprosy-i-otvety/1308/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+прижим  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+прижим для пластиковых окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965152</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/tehnicheskiy_reglament/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+производство  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+изготовление  — не менее 3 раз 
+профиль  — не менее 3 раз 
+конструкция  — не менее 3 раз 
+промышленный  — не менее 3 раз 
+здание  — не менее 3 раз 
+производственный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна для производственных зданий  
+производство алюминиевых окон  
+изготовление окон из алюминиевого профиля  
+изготовление алюминиевых конструкций москва  
+окна для промышленных зданий  
+алюминиевые промышленные окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965146</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-v-sergiev-posad/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+сергиев  — не менее 3 раз 
+посад  — не менее 3 раз 
+заказывать  — не менее 1 раз 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+производитель  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна сергиев посад  
+купить пластиковые окна в сергиевом посаде  
+заказать пластиковые окна в сергиевом посаде  
+пластиковые окна цены сергиев посад  
+пластиковые окна недорого сергиев посад  
+пластиковые окна от производителя в сергиевом посаде </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965140</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/solar/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тонировать  — не менее 2 раз 
+матовый  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+зеркальный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+тонированные окна в квартире  
+тонированные пластиковые окна  
+тонированные окна в доме  
+матовая тонировка на окна  
+зеркальные окна в квартире </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965131</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303171/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+купить  — не менее 3 раз 
+готовый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окно 1200 1200  
+пластиковые окна 1200х1200 цена  
+пластиковое окно 1200 1200  
+окно пластиковое 1200х1200  
+купить окно 1200 1200  
+готовые окна 1200 1200  
+окна пвх 1200х1200 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965114</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/dvuhstvorchatie-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+двухстворчатый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+двустворчатый  — не менее 3 раз 
+двойной  — не менее 3 раз 
+два  — не менее 3 раз 
+открываться  — не менее 3 раз 
+створка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+двухстворчатое окно пвх  
+двойные пластиковые окна  
+пластиковое окно двухстворчатое цена  
+окно пвх двустворчатое  
+пластиковые окна с двумя открывающимися створками  
+купить окно пластиковое двухстворчатое </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965109</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/kope-m-parus/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+копэ  — не менее 3 раз 
+остекление  — не менее 3 раз 
+лоджия  — не менее 3 раз 
+парус  — не менее 3 раз 
+размер  — не менее 3 раз 
+балкон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна копэ  
+остекление лоджии копэ м парус  
+копэ размер окон  
+копэ м парус окна  
+остекление балкона копэ м парус  
+остекление лоджий копэ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965072</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/zamer/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+замерщик  — не менее 2 раз 
+пвх  — не менее 3 раз 
+бесплатный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+замер пластиковых окон  
+замерщик окон пвх  
+бесплатный замер окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965151</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/okonnuy-profil-pvh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пвх  — не менее 3 раз 
+профиль  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+производство  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пвх профиль для окон  
+профиль для пластиковых окон  
+профиль для производства окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965123</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/grazio/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+окно  — не менее 3 раз 
+противовзломный  — не менее 3 раз 
+купить  — не менее 3 раз 
+круглый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большие окна  
+противовзломные окна купить  
+круглые окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965120</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/udaroustoychivye-i-pozharoustoychivye-okna-mozhno-li-ekonomit-na-bezopasnosti-zhilishcha/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+антивандальный  — не менее 2 раз 
+безопасный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+антивандальные окна  
+безопасные окна  
+антивандальные стеклопакеты </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965064</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/smi-o-nas/arkhinovosti-rubrika-dizayn-intererov-nestandartnye-plastikovye-okna-effektnoe-ukrashenie-doma-vnutr/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+треугольный  — не менее 1 раз 
+арочный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна треугольной формы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965044</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/ruchki/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (7 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+замок  — не менее 2 раз 
+пластиковый  — не менее 3 раз 
+купить  — не менее 3 раз 
+пвх  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ручка с замком для пластиковых окон  
+ручки для окон с замком  
+ручки с замком на пластиковые окна купить  
+ручки для окон пвх с замком  
+ручки для окон с замком купить  
+ручки на пластиковые окна с замком цена  
+ручки для окон пвх с замком купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965104</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/okna-plastikovye-rasschet-stoimosti-online/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+рассчитать  — не менее 3 раз 
+стоимость  — не менее 3 раз 
+онлайн  — не менее 3 раз 
+размер  — не менее 3 раз 
+пвх  — не менее 3 раз 
+посчитать  — не менее 3 раз 
+расчет  — не менее 2 раз 
+калькулятор  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+расчет стоимости окон пвх онлайн калькулятор  
+пластиковые окна рассчитать стоимость онлайн  
+рассчитать стоимость пластикового окна по размеру  
+окна пвх рассчитать  
+посчитать стоимость пластикового окна онлайн  
+окна пвх расчет стоимости онлайн  
+рассчитать пластиковые окна онлайн </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965067</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/contacts/centry/203151/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сиал  — не менее 3 раз 
+профиль  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+фасадный  — не менее 3 раз 
+система  — не менее 1 раз 
+купить  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+красноармейск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сиал профиль  
+сиал профиль алюминиевый  
+сиал фасадные системы  
+профиль сиал купить в москве  
+сиал профиль москва  
+пластиковые окна в красноармейске  
+алюминиевый профиль сиал купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965053</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (6 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+витражный (встречается в 3 запросах, значимость 61) 
+остекление (встречается в 2 запросах, значимость 60) 
+витраж (встречается в 3 запросах, значимость 17) 
+заказ (встречается в 2 запросах, значимость 16) 
+фасад (встречается в 1 запросе, значимость 10) 
+цена (встречается в 2 запросах, значимость 2) 
+алюминиевый (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+частный (встречается в 1 запросе, значимость 1) 
+дом (встречается в 1 запросе, значимость 1) 
+фото (встречается в 1 запросе, значимость 1) 
+изготовление (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964988</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/leto-pod-steklom/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (34 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+строительство (встречается в 2 запросах, значимость 8) 
+цена (встречается в 8 запросах, значимость 8) 
+остекление (встречается в 5 запросах, значимость 7) 
+дом (встречается в 6 запросах, значимость 6) 
+ключ (встречается в 4 запросах, значимость 6) 
+купить (встречается в 4 запросах, значимость 5) 
+частный (встречается в 4 запросах, значимость 4) 
+москва (встречается в 3 запросах, значимость 3) 
+крыша (встречается в 2 запросах, значимость 3) 
+стеклянный (встречается в 2 запросах, значимость 3) 
+алюминиевый (встречается в 2 запросах, значимость 3) 
+стоять (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+лето  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964943</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/page2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+отказный  — не менее 3 раз 
+пвх  — не менее 3 раз 
+распродажа  — не менее 3 раз 
+купить  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+отказные окна  
+отказные окна пвх распродажа  
+пластиковые окна отказные  
+купить отказные окна  
+отказные окна пвх распродажа москва  
+отказные окна пвх  
+купить отказные окна пвх  
+окно бу 120 120 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965116</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/help_info/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+противопожарный  — не менее 3 раз 
+перегородка  — не менее 3 раз 
+беседка  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+межкомнатный  — не менее 3 раз 
+трехстворчатый  — не менее 3 раз 
+размер  — не менее 3 раз 
+двустворчатый  — не менее 3 раз 
+одностворчатый  — не менее 3 раз 
+сталинка  — не менее 3 раз 
+высота  — не менее 3 раз 
+сталинский  — не менее 3 раз 
+дом  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+противопожарные перегородки  
+алюминиевые межкомнатные перегородки  
+одностворчатое окно размеры  
+двустворчатое окно размеры  
+окна для беседки  
+размер окна в сталинке  
+трехстворчатое окно размеры  
+высота окна в сталинском доме </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965056</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/akcii/premium-se/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+дерево  — не менее 3 раз 
+противовзломный  — не менее 3 раз 
+цвет  — не менее 3 раз 
+металлопластиковый  — не менее 3 раз 
+золотой  — не менее 3 раз 
+дуб  — не менее 3 раз 
+ламинация  — не менее 3 раз 
+светлый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна под дерево  
+окна под дерево  
+противовзломные окна  
+противовзломные пластиковые окна  
+окна под цвет дерева  
+металлопластиковые окна под дерево  
+золотой дуб цвет окна  
+ламинация окон светлый дуб </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965050</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/steklopaket/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (20 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+стеклопакет (встречается в 16 запросах, значимость 441) 
+изготовление (встречается в 2 запросах, значимость 25) 
+окно (встречается в 6 запросах, значимость 13) 
+однокамерный (встречается в 5 запросах, значимость 11) 
+заказ (встречается в 1 запросе, значимость 7) 
+пластиковый (встречается в 2 запросах, значимость 6) 
+производство (встречается в 1 запросе, значимость 5) 
+производитель (встречается в 1 запросе, значимость 3) 
+двухкамерный (встречается в 2 запросах, значимость 2) 
+купить (встречается в 2 запросах, значимость 2) 
+пвх (встречается в 2 запросах, значимость 2) 
+оконный (встречается в 2 запросах, значимость 2) 
+стоимость (встречается в 2 запросах, значимость 2) 
+продажа (встречается в 1 запросе, значимость 2) 
+триплекс (встречается в 1 запросе, значимость 2) 
+энергосберегающий (встречается в 1 запросе, значимость 1) 
+цена (встречается в 1 запросе, значимость 1) 
+остекление (встречается в 1 запросе, значимость 1) 
+черный (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965014</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (10 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 10 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+купить пластиковый подоконник  
+подоконник пластиковый  
+подоконники для пластиковых окон  
+купить подоконник для пластиковых окон  
+подоконник пластиковый цена  
+подоконник купить в москве  
+подоконник пвх цена  
+пластиковый подоконник цена за метр  
+купить подоконники для пластиковых окон цена  
+подоконники под пластиковые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964897</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/trehstvorchatie-okna/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+трехстворчатый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить трехстворчатое окно  
+трехстворчатое окно пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965135</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/trehkamernye-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+трехкамерный  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+тройной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+трехкамерные пластиковые окна  
+пластиковые окна тройные </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965134</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/flexsnake/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 2 раз 
+зеркальный  — не менее 2 раз 
+матовый  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна зеркальные  
+матовые стекла для окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965129</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/aereco/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+приточный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+приточный клапан на окно купить  
+оконный клапан купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965128</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/rehau-delight/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+узкий  — не менее 3 раз 
+пластиковый  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+узкие пластиковые окна  
+узкие окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965125</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/brillant/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дерево  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна под дерево цена  
+пластиковые окна под дерево купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965106</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/p-44t-kr/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+эркерный  — не менее 3 раз 
+эркер  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна эркерные  
+пластиковые окна эркер </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965077</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/p-44-go/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+окно  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна п 44  
+окна п 44 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965075</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/p-3/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+остекление  — не менее 3 раз 
+комнатный  — не менее 3 раз 
+квартира  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+остекление 3 комнатной квартиры  
+остекление п 3 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965073</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/osobennosti-osteklenija-kottedzhej/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+антивандальный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+антивандальные окна для коттеджей </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965063</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/mnogofunktsionalnye-steklopakety-znakomimsya-s-innovatsionnymi-tekhnologiyami/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зеркальный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+зеркальные окна  
+зеркальные окна в доме </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965060</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/contacts/centry/526/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+теплый  — не менее 3 раз 
+стан  — не менее 3 раз 
+юзао  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна теплый стан  
+пластиковые окна юзао </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965054</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/price-dopelements/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (7 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 7 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+гребенка для пластиковых окон купить  
+купить ограничитель для пластиковых окон  
+гребенка для пластиковых окон купить в москве  
+гребенка оконная  
+гребенка для окна купить  
+оконная гребенка купить  
+ограничитель оконный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964917</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (4 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+ограничитель оконный  
+ограничитель для окон  
+ограничители для пластиковых окон  
+ограничитель оконный для пвх окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964859</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (5 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 5 запросах, значимость 15) 
+окно (встречается в 5 запросах, значимость 15) 
+мытищи (встречается в 5 запросах, значимость 15) 
+купить (встречается в 1 запросе, значимость 10) 
+цена (встречается в 2 запросах, значимость 3) 
+установка (встречается в 1 запросе, значимость 2) 
+недорого (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 5 запросах, значимость 46) 
+окно (встречается в 5 запросах, значимость 46) 
+люберцы (встречается в 5 запросах, значимость 46) 
+цена (встречается в 1 запросе, значимость 5) 
+недорого (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+производитель (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965025</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (4 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+копэ (встречается в 4 запросах, значимость 5) 
+остекление (встречается в 2 запросах, значимость 3) 
+балкон (встречается в 1 запросе, значимость 2) 
+окно (встречается в 2 запросах, значимость 2) 
+дом (встречается в 1 запросе, значимость 1) 
+серия (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 4 запросах, значимость 4) 
+окно (встречается в 4 запросах, значимость 4) 
+хотьково (встречается в 2 запросах, значимость 2) 
+первомайский (встречается в 2 запросах, значимость 2) 
+заказывать (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+москва (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964936</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (15 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+подоконник (встречается в 15 запросах, значимость 597) 
+купить (встречается в 5 запросах, значимость 424) 
+пластиковый (встречается в 8 запросах, значимость 413) 
+окно (встречается в 4 запросах, значимость 42) 
+цена (встречается в 6 запросах, значимость 24) 
+москва (встречается в 1 запросе, значимость 13) 
+стоять (встречается в 1 запросе, значимость 6) 
+заказывать (встречается в 1 запросе, значимость 5) 
+метр (встречается в 2 запросах, значимость 3) 
+пвх (встречается в 1 запросе, значимость 2) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964984</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (145 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+раздвижной  — не менее 3 раз 
+гребенка  — не менее 1 раз 
+панорамный  — не менее 2 раз 
+входной  — не менее 2 раз 
+группа  — не менее 3 раз 
+алюминий  — не менее 3 раз 
+терраса  — не менее 3 раз 
+подогрев  — не менее 3 раз 
+стекло  — не менее 3 раз 
+кухня  — не менее 3 раз 
+веранда  — не менее 3 раз 
+дача  — не менее 3 раз 
+холодный  — не менее 3 раз 
+зимний  — не менее 3 раз 
+сад  — не менее 3 раз 
+фасадный  — не менее 3 раз 
+деревянный  — не менее 3 раз 
+дом  — не менее 3 раз 
+изготовление  — не менее 3 раз 
+беседка  — не менее 3 раз 
+стоять  — не менее 3 раз 
+дверь  — не менее 1 раз 
+расценка  — не менее 3 раз 
+один  — не менее 1 раз 
+межкомнатный  — не менее 3 раз 
+перегородка  — не менее 3 раз 
+вставлять  — не менее 3 раз 
+двойной  — не менее 3 раз 
+стоимость  — не менее 1 раз 
+квартира  — не менее 1 раз 
+арочный  — не менее 3 раз 
+светопрозрачный  — не менее 3 раз 
+витраж  — не менее 3 раз 
+профиль  — не менее 3 раз 
+сдвижной  — не менее 2 раз 
+хрущевка  — не менее 3 раз 
+рама  — не менее 2 раз 
+купить  — не менее 3 раз 
+террасный  — не менее 3 раз 
+фасад  — не менее 3 раз 
+здание  — не менее 3 раз 
+устанавливать  — не менее 1 раз 
+остеклять  — не менее 3 раз 
+двухкомнатный  — не менее 3 раз 
+свао  — не менее 3 раз 
+торговый  — не менее 3 раз 
+павильон  — не менее 3 раз 
+однокомнатный  — не менее 3 раз 
+глухой  — не менее 1 раз 
+застеклять  — не менее 3 раз 
+система  — не менее 1 раз 
+комнатный  — не менее 3 раз 
+однокамерный  — не менее 3 раз 
+недорого  — не менее 3 раз 
+трехкомнатный  — не менее 3 раз 
+частный  — не менее 3 раз 
+тамбур  — не менее 3 раз 
+блок  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+установка пластиковых окон  
+окна раздвижные для веранды и террасы цены  
+раздвижные пластиковые окна  
+гребенка на окно  
+гребенка для пластиковых окон  
+остекление террасы раздвижными конструкциями цена  
+окна 1500 на 1500  
+монтаж окон пвх  
+замена окон на балконе на теплые цена  
+окна раздвижные для веранды и террасы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965149</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (26 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 10 запросах, значимость 193) 
+пластиковый (встречается в 5 запросах, значимость 182) 
+купить (встречается в 7 запросах, значимость 161) 
+ограничитель (встречается в 2 запросах, значимость 96) 
+гребенка (встречается в 5 запросах, значимость 60) 
+нащельник (встречается в 6 запросах, значимость 57) 
+alutech (встречается в 12 запросах, значимость 48) 
+оконный (встречается в 4 запросах, значимость 22) 
+каталог (встречается в 5 запросах, значимость 21) 
+alt (встречается в 3 запросах, значимость 17) 
+профиль (встречается в 3 запросах, значимость 11) 
+алютех (встречается в 1 запросе, значимость 9) 
+москва (встречается в 1 запросе, значимость 1) 
+пвх (встречается в 1 запросе, значимость 1) 
+самоклеяться (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965029</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/teplitsy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зимний  — не менее 3 раз 
+сад  — не менее 3 раз 
+теплый  — не менее 3 раз 
+купить  — не менее 3 раз 
+павильон  — не менее 3 раз 
+стеклопакет  — не менее 3 раз 
+алюминий  — не менее 3 раз 
+производство  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+теплый зимний сад  
+павильон из стеклопакетов  
+алюминиевое остекление зимних садов  
+алюминиевые зимние сады цена  
+остекление зимнего сада алюминиевым профилем  
+купить зимний сад из алюминиевого профиля  
+зимний сад из теплого алюминия  
+производство зимних садов  
+зимние сады на заказ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+копэ (встречается в 6 запросах, значимость 6) 
+окно (встречается в 3 запросах, значимость 3) 
+остекление (встречается в 3 запросах, значимость 3) 
+парус (встречается в 3 запросах, значимость 3) 
+лоджия (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+размер (встречается в 1 запросе, значимость 1) 
+балкон (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964956</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 6 запросах, значимость 6) 
+пластиковый (встречается в 4 запросах, значимость 4) 
+скидка (встречается в 3 запросах, значимость 3) 
+акция (встречается в 3 запросах, значимость 3) 
+пвх (встречается в 2 запросах, значимость 2) 
+цена (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964930</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 3 запросах, значимость 3) 
+замирать (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+замерщик (встречается в 1 запросе, значимость 1) 
+пвх (встречается в 1 запросе, значимость 1) 
+бесплатный (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965038</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 3 запросах, значимость 18) 
+большой (встречается в 1 запросе, значимость 16) 
+противовзломный (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+круглый (встречается в 1 запросе, значимость 1) 
+пвх (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965007</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (7 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+сиал (встречается в 6 запросах, значимость 34) 
+профиль (встречается в 5 запросах, значимость 32) 
+алюминиевый (встречается в 2 запросах, значимость 13) 
+фасадный (встречается в 1 запросе, значимость 2) 
+система (встречается в 1 запросе, значимость 2) 
+купить (встречается в 2 запросах, значимость 2) 
+москва (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+красноармейск (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964937</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-v-korolev/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (10 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+королева  — не менее 3 раз 
+купить  — не менее 3 раз 
+заказывать  — не менее 3 раз 
+недорого  — не менее 3 раз 
+цена  — не менее 3 раз 
+установка  — не менее 3 раз 
+производитель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна в королеве  
+купить пластиковые окна королев  
+пластиковые окна цена с установкой королев  
+пластиковые окна королев  
+купить пластиковые окна в королеве  
+заказать пластиковые окна в королеве  
+пластиковые окна недорого в королеве  
+пластиковые окна от производителя в королеве  
+пластиковые окна недорого королев  
+пластиковые окна цены в королеве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965137</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (212 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 212 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/ 
+https://www.mosokna.ru/balkony-lodzhii/holodnoe-osteklenie 
+https://www.mosokna.ru/balkony-lodzhii/teploe-osteklenie 
+https://www.mosokna.ru/stati/vo-chto-obojdetsya-osteklenie-balkona-v-2025-2026 
+https://www.mosokna.ru/balkony-lodzhii 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/balkonnyy-blok 
+https://www.mosokna.ru/kalkulator/raschet-stoimosti-osteklenie-balkonov 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/ceny/rassrochka 
+https://www.mosokna.ru/balkony-lodzhii/yteplenie-balkona 
+https://www.mosokna.ru/balkony-lodzhii/balkon-s-kryshey 
+https://www.mosokna.ru/ceny/osteklenie-kvartiry 
+И запросы:
+остекление балконов  
+остекление балконов в москве  
+застеклить балкон  
+остекление лоджий  
+остекление балконов и лоджий цена в москве  
+остекление балконов и лоджий  
+остекление балкона цена  
+остекление лоджии  
+застеклить балкон цена  
+остекление балконов недорого в москве  
+остекление лоджий цена  
+остекление балконов и лоджий в москве  
+остекление балконов в москве цены  
+остекление  
+сколько стоит застеклить балкон  
+пластиковые окна на балкон  
+остекление лоджий цена в москве  
+окна на балкон  
+сколько стоит застеклить балкон в москве  
+остекление балконов и лоджий цена  
+остеклить балкон  
+остекление цена  
+застеклить балкон пластиковыми окнами цены  
+застеклить лоджию  
+остекление балкона под ключ цена  
+остекление лоджий под ключ  
+остекление балконов дома  
+стоимость остекления балкона  
+остекление балконов под ключ в москве  
+остекление балкона под ключ  
+застеклить окна  
+остекление балконов недорого  
+остекление лоджий пластиковыми окнами цены  
+остекление лоджий москва  
+пластиковые окна балконный блок цена  
+остекление лоджии 6 метров цена  
+балконные окна  
+застеклить балкон пластиковыми окнами цены москва  
+застеклить лоджию пластиковыми окнами 6 метров цена  
+остеклить балкон в москве  
+застеклить балкон в москве  
+остеклить лоджию  
+заказать остекление балкона  
+застеклить балкон цена москва  
+стоимость остекления лоджии  
+остекление пластиковыми окнами  
+балконные пластиковые окна  
+пластиковые окна на балкон цена  
+окна на лоджию  
+остекление и отделка балкона под ключ цена  
+пластиковые окна на лоджию  
+застеклить лоджию цена  
+застеклить балкон недорого  
+остекление балконов пластиковыми окнами цены  
+остекление лоджий пластиковыми окнами  
+купить балкон  
+пластиковое остекление  
+застекление балконов  
+остекление балкона под ключ цена в москве  
+балконное остекление  
+остекление балкона в москве цены недорого  
+пластиковое остекление балконов  
+балконе  
+заказать балкон  
+стоимость застеклить балкон  
+застекление балкона пластиковыми окнами  
+остеклить балкон цены  
+купить окна на балкон  
+окна на балкон цены  
+остекление лоджии 6 метров цена под ключ  
+остекленение балкона  
+застеклить балкон недорого в москве  
+остекление москва  
+остекление и отделка балконов цены  
+пластиковые окна балконный блок  
+остеклить лоджию стоимость  
+застеклить лоджию 6 метров цена  
+стеклопакеты на балкон  
+стоимость остекления  
+установка пластиковых окон на балконе цена  
+остекление балконов окнами цена  
+пластиковое остекление балконов цены  
+стоимость остекления балконов и лоджий  
+застеклить лоджию пластиковыми окнами цены москва  
+лоджия остекление цена  
+остекление окон и балконов  
+остекление балкона на даче  
+остекление балконов и лоджий от производителя  
+окна на балкон цены в москве  
+остеклить балкон недорого  
+купить пластиковые окна на балкон  
+остекление пвх  
+окна на лоджию цена  
+заказать остекление лоджии  
+пластиковые окна остекление балконов и лоджий  
+окна остекление лоджий  
+остекление окон в москве  
+остекление лоджии 6 метров цена в москве  
+застеклить пластиковое окно  
+застеклить лоджию в москве  
+остеклить лоджию 6 метров цена  
+окна балконы москва  
+остекление балконов и лоджий недорого  
+остекление пластиковыми окнами цены  
+остекление и отделка лоджии цена  
+застекление балкона пластиковыми окнами цена  
+застекление балкона цена  
+остекление балкона пластиком цена  
+остекление лоджий недорого  
+застекление лоджии цена  
+остекление балкона от производителя москва  
+остекление балконов недорого цена  
+остекление лоджий пвх  
+остекление лоджий под ключ цена в москве  
+установка окон на балконе цены  
+остекление балконов профилем цена  
+остекленение балконов в москве  
+остекление балкона стоимость москва  
+окно балконное пластиковое цена  
+заказать остекление  
+сколько стоит застеклить окно  
+балконы лоджии  
+остеклить балкон пластиковыми рамами цены  
+заказать окно на балкон цена  
+установка пластиковых окон на лоджии  
+окна пвх балкон  
+сколько стоит застеклить лоджию 6 метров  
+окна остекление балконов москва  
+остекление лоджий цена в москве недорого  
+окно балконное купить  
+остекление балконов от производителя  
+монтаж остекления балкона цена  
+остекление балконов пластиковыми окнами москва  
+остекление лоджий пластиковыми окнами в москве  
+остеклить балкон недорого в москве  
+остекление балконов в москве дешево от производителя  
+остекление лоджии цена под ключ  
+остекление лоджий дешево  
+пластиковые лоджии  
+застеклить балкон с отделкой  
+лоджии балконы остекление  
+лоджия остекление фирма  
+балкон пвх  
+балконный стеклопакет  
+остекление балконов и лоджий под ключ цена  
+остекление балкона в рассрочку  
+окна на лоджию от производителя низкие цены  
+сколько стоит поставить пластиковые окна на балкон  
+сколько стоит балкон  
+остеклить балкон цена москва  
+стоимость остекления балкона 6 метров  
+застекление  
+пластиковое остекление лоджий  
+остекление балкона московской области цены  
+заказать остекление балкона и лоджии  
+остекление балконов лоджий пвх  
+остекление балконов пластиком  
+остекление лоджий ключ  
+остеклить лоджию пластиковыми окнами  
+остекление балкона под утепление  
+остекление балкона с утеплением цена в москве  
+остекление отделка балконов и лоджий цена  
+застеклить балкон 6 метров цена  
+остеклить балкон дешево  
+самое дешевое остекление балкона  
+стоимость остекления балкона под ключ  
+остеклить лоджию в москве  
+стоимость остекления и отделки балкона  
+остекление лоджий стоимость  
+остекление лоджий услуги  
+остекление балкона в частном доме  
+застеклить балкон пластиковыми окнами в москве  
+остекление балкона в коттедже  
+остекление балкона с утеплением цена  
+застеклить лоджию 6 метров пластиковыми окнами  
+сколько стоит застеклить балкон 6 метров  
+окна и балконы под ключ  
+заказать окна на балкон  
+установка стеклопакетов на балкон  
+остекление окон цена  
+застекление балкона москва  
+установка окон на лоджии  
+заказать окна на балкон с установкой  
+балконных  
+остекление балкона 6 метров цена  
+стоимость застеклить лоджию 6 метров  
+лоджия остекление цена с установкой  
+сколько будет стоить застеклить балкон  
+сколько стоит застеклить  
+застекление балкона пластиковыми  
+остекление балконов медведково  
+застекление и утепление балкона  
+стеклопакет на лоджию цена  
+застеклить лоджию 6 метров цена москва  
+остекление 6 метровой лоджии цена  
+остекление балкона 6м  
+сколько стоит остекление лоджии 6 метров  
+сколько стоит остеклить балкон 6 метров  
+стоимость остекления лоджии 6 метров  
+остекление лоджий окна москвы  
+стоимость застекления балкона  
+сколько стоит балконное окно  
+балкон замена холодного на теплое  
+пластиковые лоджии цена  
+застекление балкона цена в москве  
+застеклить лоджию в москве недорого  
+остеклить окно цена  
+остекление 6 метровой лоджии пластиковыми окнами цены  
+остекление лоджий недорого москва  
+остекленная лоджия  
+купить лоджию  
+сколько стоит пластиковое окно на балкон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964864</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/okna-dlya-dachi/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (25 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 25 запросах, значимость 44) 
+дача (встречается в 19 запросах, значимость 37) 
+пластиковый (встречается в 10 запросах, значимость 16) 
+недорого (встречается в 3 запросах, значимость 15) 
+установка (встречается в 2 запросах, значимость 8) 
+терраса (встречается в 1 запросе, значимость 7) 
+беседка (встречается в 4 запросах, значимость 5) 
+купить (встречается в 5 запросах, значимость 5) 
+цена (встречается в 3 запросах, значимость 3) 
+заказывать (встречается в 2 запросах, значимость 2) 
+верандный (встречается в 1 запросе, значимость 2) 
+пвх (встречается в 2 запросах, значимость 2) 
+террасный (встречается в 2 запросах, значимость 2) 
+маленький (встречается в 1 запросе, значимость 1) 
+москва (встречается в 1 запросе, значимость 1) 
+изготовление (встречается в 1 запросе, значимость 1) 
+однокамерный (встречается в 1 запросе, значимость 1) 
+производитель (встречается в 1 запросе, значимость 1) 
+нестандартный (встречается в 1 запросе, значимость 1) 
+дачный (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965009</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 6 запросах, значимость 45) 
+трехстворчатый (встречается в 6 запросах, значимость 45) 
+купить (встречается в 1 запросе, значимость 3) 
+пвх (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 5 запросах, значимость 6) 
+пластиковый (встречается в 2 запросах, значимость 3) 
+пвх (встречается в 2 запросах, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 5 запросах, значимость 10) 
+пластиковый (встречается в 2 запросах, значимость 6) 
+пвх (встречается в 2 запросах, значимость 3) 
+цена (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 4 запросах, значимость 7) 
+эконом (встречается в 4 запросах, значимость 7) 
+пвх (встречается в 1 запросе, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+класс (встречается в 1 запросе, значимость 1) 
+москва (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964993</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (12 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 12 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/plastikovye-okna/steklopaket/ 
+https://www.mosokna.ru/plastikovye-okna/steklopaket 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/balkony-lodzhii/teploe-osteklenie 
+И запросы:
+стеклопакет  
+изготовление стеклопакетов  
+производство стеклопакетов  
+стеклопакеты москва  
+изготовление стеклопакетов на заказ  
+остекление стеклопакетами  
+оконные стеклопакеты  
+производители стеклопакетов  
+продажа стеклопакетов  
+стоимость двухкамерного стеклопакета  
+стоимость однокамерного стеклопакета  
+стеклопакет оконный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964912</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 2 запросах, значимость 3) 
+окно (встречается в 2 запросах, значимость 3) 
+эркерный (встречается в 1 запросе, значимость 2) 
+эркер (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 2 запросах, значимость 7) 
+пластиковый (встречается в 1 запросе, значимость 6) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+остекление (встречается в 2 запросах, значимость 2) 
+комнатный (встречается в 1 запросе, значимость 1) 
+квартира (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 2 запросах, значимость 2) 
+окно (встречается в 2 запросах, значимость 2) 
+теплый (встречается в 1 запросе, значимость 1) 
+стан (встречается в 1 запросе, значимость 1) 
+юзао (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964938</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/proizvodstvo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+производитель (встречается в 2 запросах, значимость 12) 
+окно (встречается в 2 запросах, значимость 12) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964928</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-dveri/ofisnye-parallelno-razdvizhnye-dveri/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+алютех  — не менее 3 раз 
+входной  — не менее 2 раз 
+система  — не менее 1 раз 
+пластиковый  — не менее 3 раз 
+перегородка  — не менее 3 раз 
+шуко  — не менее 3 раз 
+schuco  — не менее 3 раз 
+портал  — не менее 3 раз 
+алюминий  — не менее 3 раз 
+alutech  — не менее 3 раз 
+гармошка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+раздвижная дверь пвх  
+входные раздвижные двери  
+пластиковые сдвижные двери  
+раздвижные порталы из алюминия  
+раздвижные двери алютех  
+раздвижные двери пвх  
+раздвижные пластиковые перегородки  
+раздвижные системы шуко  
+алютех раздвижные системы  
+раздвижные двери schuco </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965093</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/teploe-osteklenie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+теплый  — не менее 3 раз 
+окно  — не менее 3 раз 
+раздвижной  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+лоджия  — не менее 3 раз 
+москва  — не менее 3 раз 
+замена  — не менее 3 раз 
+остекление  — не менее 3 раз 
+балкон  — не менее 3 раз 
+остеклять  — не менее 3 раз 
+утеплять  — не менее 3 раз 
+купить  — не менее 3 раз 
+заказывать  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+теплые окна  
+раздвижные теплые окна  
+теплые пластиковые окна  
+замена окон на балконе на теплые  
+остеклить балкон и утеплить  
+замена остекления лоджии на теплое  
+теплые раздвижные окна для балкона  
+теплые раздвижные окна на лоджию  
+теплые окна москва  
+купить теплые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 5 запросах, значимость 6) 
+алюминиевый (встречается в 4 запросах, значимость 4) 
+здание (встречается в 2 запросах, значимость 3) 
+изготовление (встречается в 2 запросах, значимость 2) 
+промышленный (встречается в 2 запросах, значимость 2) 
+производственный (встречается в 1 запросе, значимость 2) 
+производство (встречается в 1 запросе, значимость 1) 
+профиль (встречается в 1 запросе, значимость 1) 
+конструкция (встречается в 1 запросе, значимость 1) 
+москва (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 6 запросах, значимость 20) 
+окно (встречается в 6 запросах, значимость 20) 
+сергиев (встречается в 6 запросах, значимость 20) 
+посад (встречается в 6 запросах, значимость 20) 
+купить (встречается в 1 запросе, значимость 5) 
+заказывать (встречается в 1 запросе, значимость 1) 
+цена (встречается в 1 запросе, значимость 1) 
+недорого (встречается в 1 запросе, значимость 1) 
+производитель (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 3 запросах, значимость 18) 
+профиль (встречается в 3 запросах, значимость 18) 
+пвх (встречается в 1 запросе, значимость 12) 
+пластиковый (встречается в 1 запросе, значимость 5) 
+производство (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965010</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (113 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+окно  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+недорого  — не менее 3 раз 
+москва  — не менее 3 раз 
+купить  — не менее 3 раз 
+пвх  — не менее 3 раз 
+производитель  — не менее 3 раз 
+металлопластиковый  — не менее 3 раз 
+реутов  — не менее 3 раз 
+щербинка  — не менее 3 раз 
+котельник  — не менее 3 раз 
+alutech  — не менее 3 раз 
+alt  — не менее 3 раз 
+алютех  — не менее 3 раз 
+каталог  — не менее 3 раз 
+бронницы  — не менее 3 раз 
+фрамуга  — не менее 3 раз 
+энергосберегающий  — не менее 3 раз 
+цена  — не менее 3 раз 
+одностворчатый  — не менее 3 раз 
+proplex  — не менее 3 раз 
+дом  — не менее 3 раз 
+vidnal  — не менее 3 раз 
+арочный  — не менее 3 раз 
+бутово  — не менее 3 раз 
+перово  — не менее 3 раз 
+свао  — не менее 3 раз 
+строгино  — не менее 3 раз 
+стоечный  — не менее 3 раз 
+ригельный  — не менее 3 раз 
+система  — не менее 3 раз 
+остекление  — не менее 3 раз 
+южный  — не менее 3 раз 
+пол  — не менее 3 раз 
+дерево  — не менее 3 раз 
+черный  — не менее 3 раз 
+белый  — не менее 3 раз 
+московский  — не менее 3 раз 
+область  — не менее 3 раз 
+проплекс  — не менее 3 раз 
+профиль  — не менее 3 раз 
+медведково  — не менее 3 раз 
+северный  — не менее 3 раз 
+производство  — не менее 3 раз 
+продажа  — не менее 3 раз 
+тушино  — не менее 3 раз 
+климовск  — не менее 3 раз 
+коричневый  — не менее 3 раз 
+угловой  — не менее 3 раз 
+лосиный  — не менее 3 раз 
+петровский  — не менее 3 раз 
+сао  — не менее 3 раз 
+ясенево  — не менее 3 раз 
+легкий  — не менее 3 раз 
+basis  — не менее 3 раз 
+comfort  — не менее 3 раз 
+бибирево  — не менее 3 раз 
+виднал  — не менее 3 раз 
+большой  — не менее 3 раз 
+подмосковье  — не менее 3 раз 
+характеристика  — не менее 3 раз 
+одинарный  — не менее 3 раз 
+крылатское  — не менее 3 раз 
+алтуфьево  — не менее 3 раз 
+юао  — не менее 3 раз 
+печатники  — не менее 3 раз 
+серый  — не менее 3 раз 
+красить  — не менее 3 раз 
+schuco  — не менее 3 раз 
+бытовка  — не менее 3 раз 
+томилино  — не менее 3 раз 
+яхрома  — не менее 3 раз 
+оконный  — не менее 3 раз 
+тонкий  — не менее 3 раз 
+сходненский  — не менее 3 раз 
+братеево  — не менее 3 раз 
+люблино  — не менее 3 раз 
+ювао  — не менее 3 раз 
+веранда  — не менее 3 раз 
+терраса  — не менее 3 раз 
+промздание  — не менее 3 раз 
+алмо  — не менее 3 раз 
+пересвет  — не менее 3 раз 
+путилково  — не менее 3 раз 
+серия  — не менее 3 раз 
+беляево  — не менее 3 раз 
+выхино  — не менее 3 раз 
+зао  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить окна пвх  
+окна пластиковые недорого  
+alutech alt f50  
+металлопластиковые окна  
+пластиковые окна щербинка  
+пластиковые окна купить недорого  
+vidnal f50  
+vidnal  
+proplex окна  
+производители пластиковых окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 7 запросах, значимость 29) 
+пластиковый (встречается в 3 запросах, значимость 12) 
+цена (встречается в 1 запросе, значимость 6) 
+купить (встречается в 1 запросе, значимость 1) 
+готовый (встречается в 1 запросе, значимость 1) 
+пвх (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965001</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-stoimosti-osteklenie-balkonov/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (12 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+остекление  — не менее 3 раз 
+балкон  — не менее 3 раз 
+калькулятор  — не менее 3 раз 
+рассчитать  — не менее 3 раз 
+стоимость  — не менее 3 раз 
+онлайн  — не менее 3 раз 
+лоджия  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+расчет  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+калькулятор остекления лоджии  
+остекление балконов калькулятор  
+рассчитать стоимость остекления балкона  
+остекление балконов калькулятор онлайн  
+рассчитать остекление балкона онлайн  
+остекление лоджий пластиковыми окнами калькулятор  
+расчет стоимости остекления лоджии  
+рассчитать остекление лоджии  
+остекление балконов расчет стоимости онлайн  
+расчет балкона онлайн калькулятор </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965078</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/plastikovye-okna/econom-klassa/ 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna 
+И запросы:
+окна эконом  
+пластиковые окна эконом класса  
+окна эконом москва  
+окна пвх эконом </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964900</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/oferta/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+остекление беседки алюминиевым профилем  
+холодное остекление беседки  
+алюминиевое остекление беседок  
+ограничитель створки окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+нестандартные пластиковые окна  
+нестандартные окна  
+нестандартные окна пластиковые для загородного дома  
+треугольное окно купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+треугольные окна  
+арочные окна  
+треугольные пластиковые окна  
+окна треугольной формы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964848</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (81 фраза)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 81 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/plastikovye-okna/ 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/dvuhstvorchatoe-okno 
+https://www.mosokna.ru/plastikovye-okna-rehau 
+https://www.mosokna.ru/zagorodnoe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna 
+https://www.mosokna.ru/ceny/standart60oknoframuga-700x500 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/odnostvorchatye-okna 
+https://www.mosokna.ru/plastikovye-okna/forma-okon/arochnye 
+https://www.mosokna.ru/panoramnoe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna/aksesuary/laminaciya 
+https://www.mosokna.ru/stati/kakoy-profil-dlya-okon-luchshe-top-proizvoditeley-025-2026 
+https://www.mosokna.ru/plastikovye-okna-rehau/profili-60-mm 
+https://www.mosokna.ru/plastikovye-okna/plastikovye-okna-v-spalnyu 
+https://www.mosokna.ru/zagorodnoe-osteklenie/verandy-i-terrasy 
+И запросы:
+пластиковые окна  
+пластиковые окна москва  
+окна пвх  
+окна пластиковые недорого  
+окна пвх москва  
+заказать пластиковые окна  
+купить пластиковые окна в москве  
+пластиковые окна недорого в москве  
+купить окна пвх в москве  
+купить окна пвх  
+купить окна в москве  
+пластиковые окна купить недорого  
+пластиковые окна от производителя  
+заказать окна пвх  
+окна пвх от производителя  
+купить пластиковые окна в москве от производителя  
+заказать пластиковые окна москва  
+пластиковые окна пвх  
+купить окна пластиковые от производителя  
+пластиковые окна в дом  
+окна пвх от производителя москва  
+металлопластиковые окна  
+купить окна недорого  
+окна пвх недорого  
+производители пластиковых окон  
+продажа окон пвх в москве  
+купить пластиковые окна пвх  
+качественные пластиковые окна в москве  
+окна пластиковые недорого от производителя в москве  
+пластиковые окна с фрамугой  
+пластиковые окна энергосберегающие цена  
+окно пвх одностворчатое  
+купить окна в дом  
+купить окна пвх недорого  
+арочные окна пвх  
+пластиковые окна бутово  
+пластиковые окна в перово  
+пластиковые окна свао москва  
+металлопластиковые окна москва  
+пластиковые окна строгино  
+заказать пластиковые окна в дом  
+остекление окон в москве недорого  
+пластиковые окна южное бутово  
+окна пвх в пол  
+пластиковые окна под дерево цена  
+окно пластиковое белое  
+пластиковые окна от производителя московская область  
+производители окон пвх  
+пластиковые окна медведково  
+пластиковые окна северное бутово  
+окна пвх производство продажа  
+пластиковые окна в тушино  
+окна пластиковые коричневые купить в москве  
+где купить пластиковые окна недорого  
+металлопластиковые окна пвх  
+пластиковые окна сао москва  
+пластиковые окна в ясенево  
+купить арочные окна  
+легкие пластиковые окна  
+пластиковые окна в бибирево  
+одностворчатые пластиковые окна  
+большие окна пвх  
+пластиковые окна подмосковье  
+одинарные пластиковые окна  
+пластиковые окна в крылатском  
+пластиковые окна алтуфьево  
+пластиковые окна юао москва  
+пластиковые окна в печатниках  
+окна пвх крашенные  
+окна профиль москва  
+тонкие пластиковые окна  
+пластиковые окна в спальню  
+пластиковые окна сходненская  
+пластиковые окна братеево  
+пластиковые окна люблино  
+пластиковые окна ювао  
+окна пвх для веранды и террасы  
+пластиковые окна путилково  
+пластиковые окна беляево  
+пластиковые окна выхино  
+окна пластиковые зао </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964891</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (10 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 10 запросах, значимость 13) 
+окно (встречается в 10 запросах, значимость 13) 
+королева (встречается в 10 запросах, значимость 13) 
+купить (встречается в 2 запросах, значимость 3) 
+цена (встречается в 2 запросах, значимость 3) 
+недорого (встречается в 2 запросах, значимость 2) 
+установка (встречается в 1 запросе, значимость 2) 
+заказывать (встречается в 1 запросе, значимость 1) 
+производитель (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965024</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (8 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 8 запросах, значимость 17) 
+отказный (встречается в 7 запросах, значимость 16) 
+пвх (встречается в 4 запросах, значимость 6) 
+распродажа (встречается в 2 запросах, значимость 4) 
+купить (встречается в 2 запросах, значимость 3) 
+пластиковый (встречается в 1 запросе, значимость 2) 
+москва (встречается в 1 запросе, значимость 1) 
+бу (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 8 запросах, значимость 23) 
+дерево (встречается в 4 запросах, значимость 17) 
+пластиковый (встречается в 2 запросах, значимость 13) 
+противовзломный (встречается в 2 запросах, значимость 4) 
+цвет (встречается в 2 запросах, значимость 2) 
+дуб (встречается в 2 запросах, значимость 2) 
+металлопластиковый (встречается в 1 запросе, значимость 1) 
+золотой (встречается в 1 запросе, значимость 1) 
+ламинация (встречается в 1 запросе, значимость 1) 
+светлый (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964933</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/remont-okon/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+марьино  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ремонт пластиковых окон в марьино </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965150</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+малаховка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна малаховка </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965147</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/sitemap/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+монтаж  — не менее 3 раз 
+зимний  — не менее 3 раз 
+сад  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монтаж зимнего сада </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965145</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/shemy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фрамуга  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна с фрамугой сверху </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965144</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/samovyvoz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+пущино  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна пущино </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965143</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-v-yubilejnyj/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+юбилейный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна юбилейный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965141</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/softopen/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+алютех  — не менее 3 раз 
+стоечный  — не менее 3 раз 
+ригельный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+алютех стоечно ригельная система </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965130</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/sroki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+срок  — не менее 3 раз 
+изготовление  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+замер  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+срок изготовления пластиковых окон после замеров </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965126</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/pvh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+форточка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна с форточкой </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965124</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/klimat/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дышать  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дышащие окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965121</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303203/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна пластиковые 1400 1400 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965115</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303081/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пвх  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окно 600 600  
+окна пвх 600х600 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965112</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/dvuhkamernye-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+двухкамерный  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+двухкамерные пластиковые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965108</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/dorogie-plastikovye-okna-premium/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+эксклюзивный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+эксклюзивные окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965107</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/raskladka/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+коричневый  — не менее 2 раз 
+пластиковый  — не менее 3 раз 
+золотой  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коричневые пластиковые окна с золотой раскладкой </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965103</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/podokonniki-iz-izkysstvennogo-kamnya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+изготовление  — не менее 2 раз </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965102</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/moskitnye-setki-na-plastikovye-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+противомоскитный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+противомоскитные сетки на окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965100</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/derevyannye-okna-dlya-kottedzhej/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+окно  — не менее 3 раз 
+терраса  — не менее 3 раз 
+дача  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянные окна на террасу на дачу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965088</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/osteklenie-v-khrushhevke/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+хрущевка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна в хрущевку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965082</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/p-44-kr-p-44-ug/508/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+противовзломный  — не менее 3 раз 
+окно  — не менее 3 раз 
+цена  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+противовзломные окна цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965076</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/p-43/401/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+окно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна п 43 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965074</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/ii-18-01-12/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+размер  — не менее 3 раз 
+окно  — не менее 3 раз 
+хрущевка  — не менее 3 раз 
+панельный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+размеры окон в хрущевке панельной </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965070</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/panel/gms-1/659/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+стоечный  — не менее 3 раз 
+ригельный  — не менее 3 раз 
+система  — не менее 3 раз 
+сиал  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стоечно ригельная система сиал </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965069</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-ceny-osteklenya-kvartiry/brick/ii-67-bashnya-vulykha/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+размер  — не менее 3 раз 
+окно  — не менее 3 раз 
+сталинский  — не менее 3 раз 
+дом  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+размеры окон в сталинских домах </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965068</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/kak-vybrat-plastikovye-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+правильно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+как правильно заказать пластиковые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965058</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/contacts/centry/map_all/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шуко  — не менее 3 раз 
+фасадный  — не менее 3 раз 
+система  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шуко фасадные системы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965055</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/akcii/okna-bez-montazha/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+установка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить окна пластиковые без установки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965049</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/sotrudnichestvo/korporativnym-klientam/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+офисный  — не менее 2 раз 
+перегородка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+офисные пластиковые перегородки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965046</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/smi-o-nas/re-port-ru-bezopasnost-v-kazhdoy-detali-protivovzlomnaya-okonnaya-furnitura-titan/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+противовзломная фурнитура  
+противовзломная фурнитура для пластиковых окон  
+противовзломная фурнитура для окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965045</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/novosti/307230/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+митино  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна митино </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965043</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/novosti/295727/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+некрасовка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна некрасовка </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965042</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/novosti/264858/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+чертановский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна чертановская </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965041</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (6 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+трехстворчатое окно  
+трехстворчатое пластиковое окно  
+купить трехстворчатое окно  
+трехстворчатое окно пвх  
+окно трехстворчатое цена  
+окно пластиковое трехстворчатое цена москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+одностворчатое окно  
+окно пластиковое 900 900  
+окно 900 на 900  
+купить одностворчатое окно пвх  
+купить окно 900 900  
+окно фрамуга пвх одностворчатое 50х70 см откидное </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964906</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+аксессуары для пластиковых окон  
+противовзломная фурнитура для пластиковых окон купить  
+аксессуары для пластиковых окон купить в розницу  
+аксессуары для окон  
+аксессуары для окон пвх  
+аксессуары для пластиковых окон и дверей </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964892</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+окна пластиковые скидки  
+пластиковые окна акции  
+пластиковые окна цены скидки  
+скидки окна пвх  
+акции на установку пластиковых окон  
+акции на окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964850</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+угловой (встречается в 1 запросе, значимость 8) 
+нестандартный (встречается в 3 запросах, значимость 4) 
+пластиковый (встречается в 2 запросах, значимость 2) 
+загородный (встречается в 1 запросе, значимость 1) 
+дом (встречается в 1 запросе, значимость 1) 
+треугольный (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+статья  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964945</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (3 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+замер пластиковых окон  
+замерщик окон пвх  
+бесплатный замер окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964920</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковые окна с шумоизоляцией цена  
+окна с шумоизоляцией цена  
+пластиковые окна с повышенной шумоизоляцией </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964914</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+большие окна  
+противовзломные окна купить  
+круглые окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964908</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+трехстворчатое окно размеры  
+двустворчатое окно размеры  
+одностворчатое окно размеры </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+противовзломная фурнитура для пластиковых окон  
+противовзломная фурнитура  
+противовзломная фурнитура для окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964849</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/about/otzyvy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+отзывы окна  
+отзывы об установке пластиковых окон  
+отзывы о окнах </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 2 запросах, значимость 13) 
+пластиковый (встречается в 2 запросах, значимость 13) 
+трехкамерный (встречается в 1 запросе, значимость 10) 
+тройной (встречается в 1 запросе, значимость 3) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+срок (встречается в 2 запросах, значимость 2) 
+изготовление (встречается в 2 запросах, значимость 2) 
+окно (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+замер (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 2 запросах, значимость 5) 
+пвх (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964995</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 2 запросах, значимость 2) 
+дерево (встречается в 2 запросах, значимость 2) 
+цена (встречается в 1 запросе, значимость 1) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 7 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+окно 1200 1200  
+пластиковые окна 1200х1200 цена  
+купить окно 1200 1200  
+пластиковое окно 1200 1200  
+окно пластиковое 1200х1200  
+готовые окна 1200 1200  
+окна пвх 1200х1200 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964903</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (9 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 8 запросах, значимость 45) 
+одностворчатый (встречается в 3 запросах, значимость 30) 
+купить (встречается в 2 запросах, значимость 2) 
+пвх (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+виднал (встречается в 1 запросе, значимость 1) 
+профиль (встречается в 1 запросе, значимость 1) 
+каталог (встречается в 1 запросе, значимость 1) 
+фрамуга (встречается в 1 запросе, значимость 1) 
+см (встречается в 1 запросе, значимость 1) 
+откидной (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965005</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/teplopaket/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (18 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+подогрев (встречается в 5 запросах, значимость 15) 
+обогревать (встречается в 2 запросах, значимость 9) 
+обогрев (встречается в 2 запросах, значимость 2) 
+стекло (встречается в 1 запросе, значимость 2) 
+дом (встречается в 1 запросе, значимость 2) 
+пвх (встречается в 1 запросе, значимость 1) 
+теплый (встречается в 1 запросе, значимость 1) 
+ds (встречается в 1 запросе, значимость 1) 
+греть (встречается в 1 запросе, значимость 1) 
+цена (встречается в 1 запросе, значимость 1) 
+электрообогрев (встречается в 1 запросе, значимость 1) 
+напыление (встречается в 1 запросе, значимость 1) 
+электроподогрев (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965019</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-plastikovye-okna/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (13 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дача  — не менее 2 раз 
+купить  — не менее 2 раз 
+недорого  — не менее 2 раз 
+однокамерный  — не менее 3 раз 
+пвх  — не менее 2 раз 
+терраса  — не менее 3 раз 
+веранда  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пластиковые окна для дачи недорого  
+однокамерные пластиковые окна для дачи цена  
+купить окна для веранды  
+готовые пластиковые окна для дачи  
+купить пластиковые окна для дачи  
+пластиковые окна на дачу недорого  
+купить готовые окна пвх для дачи  
+готовые окна для террасы  
+окна для веранды купить в москве  
+окна пластиковые однокамерные для дачи </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965119</t>
+  </si>
+  <si>
+    <t>Санкции и фильтры</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (70 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+остекление балконов в москве — 80% (Яндекс Москва)  
+остекление лоджий — 80% (Яндекс Москва)  
+остекление балконов и лоджий цена в москве — 60% (Яндекс Москва)  
+остекление балконов и лоджий — 80% (Яндекс Москва)  
+остекление балкона цена — 60% (Яндекс Москва)  
+остекление балконов недорого в москве — 80% (Яндекс Москва)  
+остекление балконов и лоджий в москве — 60% (Яндекс Москва)  
+остекление балконов в москве цены — 99% (Яндекс Москва)  
+пластиковые окна на балкон — 60% (Яндекс Москва)  
+остекление лоджий цена в москве — 80% (Яндекс Москва)  
+остекление балконов и лоджий цена — 80% (Яндекс Москва)  
+остекление балкона под ключ цена — 80% (Яндекс Москва)  
+остекление лоджий под ключ — 60% (Яндекс Москва)  
+остекление балконов дома — 60% (Яндекс Москва)  
+остекление лоджий пластиковыми окнами цены — 60% (Яндекс Москва)  
+остекление лоджий москва — 60% (Яндекс Москва)  
+остекление лоджии 6 метров цена — 60% (Яндекс Москва)  
+заказать остекление балкона — 60% (Яндекс Москва)  
+стоимость остекления лоджии — 80% (Яндекс Москва)  
+окна на лоджию — 80% (Яндекс Москва)  
+остекление и отделка балкона под ключ цена — 60% (Яндекс Москва)  
+остекление балконов пластиковыми окнами цены — 60% (Яндекс Москва)  
+остекление балкона под ключ цена в москве — 60% (Яндекс Москва)  
+купить окна на балкон — 80% (Яндекс Москва)  
+остекление лоджии 6 метров цена под ключ — 60% (Яндекс Москва)  
+остекление и отделка балконов цены — 99% (Яндекс Москва)  
+остеклить лоджию стоимость — 60% (Яндекс Москва)  
+установка пластиковых окон на балконе цена — 80% (Яндекс Москва)  
+пластиковое остекление балконов цены — 60% (Яндекс Москва)  
+лоджия остекление цена — 80% (Яндекс Москва)  
+остекление балконов и лоджий от производителя — 80% (Яндекс Москва)  
+окна на балкон цены в москве — 80% (Яндекс Москва)  
+купить пластиковые окна на балкон — 60% (Яндекс Москва)  
+окна на лоджию цена — 80% (Яндекс Москва)  
+заказать остекление лоджии — 99% (Яндекс Москва)  
+пластиковые окна остекление балконов и лоджий — 80% (Яндекс Москва)  
+окна остекление лоджий — 80% (Яндекс Москва)  
+остекление лоджии 6 метров цена в москве — 60% (Яндекс Москва)  
+остеклить лоджию 6 метров цена — 60% (Яндекс Москва)  
+остекление балконов и лоджий недорого — 60% (Яндекс Москва)  
+остекление и отделка лоджии цена — 60% (Яндекс Москва)  
+остекление лоджий недорого — 60% (Яндекс Москва)  
+остекление балконов недорого цена — 99% (Яндекс Москва)  
+остекление лоджий под ключ цена в москве — 60% (Яндекс Москва)  
+установка окон на балконе цены — 80% (Яндекс Москва)  
+остекление балкона стоимость москва — 60% (Яндекс Москва)  
+окно балконное пластиковое цена — 60% (Яндекс Москва)  
+балконы лоджии — 60% (Яндекс Москва)  
+установка пластиковых окон на лоджии — 99% (Яндекс Москва)  
+окна остекление балконов москва — 60% (Яндекс Москва)  
+остекление лоджий цена в москве недорого — 80% (Яндекс Москва)  
+остекление балконов от производителя — 80% (Яндекс Москва)  
+монтаж остекления балкона цена — 60% (Яндекс Москва)  
+остекление балконов пластиковыми окнами москва — 60% (Яндекс Москва)  
+остекление лоджий пластиковыми окнами в москве — 60% (Яндекс Москва)  
+остекление балкона в рассрочку — 60% (Яндекс Москва)  
+заказать остекление балкона и лоджии — 80% (Яндекс Москва)  
+остекление лоджий ключ — 60% (Яндекс Москва)  
+остеклить балкон дешево — 60% (Яндекс Москва)  
+остеклить лоджию в москве — 60% (Яндекс Москва)  
+остекление лоджий стоимость — 80% (Яндекс Москва)  
+остекление лоджий услуги — 99% (Яндекс Москва)  
+окна и балконы под ключ — 80% (Яндекс Москва)  
+установка стеклопакетов на балкон — 80% (Яндекс Москва)  
+установка окон на лоджии — 99% (Яндекс Москва)  
+остекление балкона 6 метров цена — 80% (Яндекс Москва)  
+лоджия остекление цена с установкой — 80% (Яндекс Москва)  
+стоимость остекления лоджии 6 метров — 60% (Яндекс Москва)  
+остекление лоджий окна москвы — 80% (Яндекс Москва)  
+остекленная лоджия — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965701</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/garantiya/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (8 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 8 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+гарантия на окна  
+гарантия на пластиковые окна  
+сколько гарантия на пластиковые окна  
+срок гарантии на окна  
+гарантийный срок на пластиковые окна  
+гарантийное обслуживание окон  
+гарантийное обслуживание пластиковых окон  
+гарантия на окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+ограничитель (встречается в 5 запросах, значимость 129) 
+открывание (встречается в 2 запросах, значимость 45) 
+оконный (встречается в 2 запросах, значимость 23) 
+фиксатор (встречается в 3 запросах, значимость 11) 
+пвх (встречается в 1 запросе, значимость 1) 
+створка (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+аксессуар  
+обзор  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964946</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (2 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+окна пластиковые энергосберегающие  
+пластиковые окна с напылением </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+срок изготовления пластиковых окон после замеров  
+сроки изготовления окон пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964911</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пвх профиль для окон  
+профиль для пластиковых окон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964910</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+окна пвх 1000х800  
+окно пвх 1400 1400 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964905</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковые окна отказные  
+отказные окна пвх </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/contacts/centry/526/ 
+https://www.mosokna.ru/ 
+И запросы:
+пластиковые окна теплый стан  
+пластиковые окна юзао </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964855</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/contacts/centry/ 
+https://www.mosokna.ru/ 
+И запросы:
+пластиковые окна на первомайской москва  
+пластиковые окна первомайская </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+противовзломные окна  
+противовзломные пластиковые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964852</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+производители окон  
+производители пластиковых окон в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964847</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+шумоизоляция (встречается в 3 запросах, значимость 5) 
+пластиковый (встречается в 2 запросах, значимость 3) 
+цена (встречается в 2 запросах, значимость 3) 
+беседка (встречается в 2 запросах, значимость 2) 
+терраса (встречается в 2 запросах, значимость 2) 
+повышенный (встречается в 1 запросе, значимость 2) 
+пвх (встречается в 1 запросе, значимость 1) 
+прозрачный (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+тихопакет  
+высокий  
+звукоизоляция </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965020</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (14 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+беседка  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+профиль  — не менее 3 раз 
+торговый  — не менее 3 раз 
+центр  — не менее 3 раз 
+витражный  — не менее 3 раз 
+витрина  — не менее 3 раз 
+дверь  — не менее 3 раз 
+витраж  — не менее 3 раз 
+холодный  — не менее 3 раз 
+vidnal  — не менее 3 раз 
+prof  — не менее 3 раз 
+ограничитель  — не менее 3 раз 
+створка  — не менее 3 раз 
+магазин  — не менее 3 раз 
+касса  — не менее 3 раз 
+кафе  — не менее 3 раз 
+витринный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+витражные окна из алюминиевого профиля  
+холодное остекление беседки  
+остекление торговых центров  
+остекление витрин  
+остекление беседки алюминиевым профилем  
+алюминиевые окна двери витражи  
+алюминиевое остекление беседок  
+vidnal prof  
+ограничитель створки окна  
+остекление витрин магазинов алюминиевым профилем </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965079</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+прижим (встречается в 1 запросе, значимость 44) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+производитель  
+москва  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965039</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+зеркальный (встречается в 1 запросе, значимость 1) 
+матовый (встречается в 1 запросе, значимость 1) 
+стекло (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+flexsnake  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965016</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (9 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 9 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+готовые пластиковые окна для дачи  
+купить пластиковые окна для дачи недорого  
+готовые окна для дачи  
+купить пластиковые окна для дачи  
+однокамерные пластиковые окна для дачи цена  
+пластиковые окна на дачу недорого  
+купить готовые окна пвх для дачи  
+готовые окна для веранды  
+пвх окна для дачи недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964907</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 9 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+двухстворчатое окно  
+двухстворчатое пластиковое окно  
+двустворчатое окно  
+пластиковое окно двухстворчатое цена  
+окно пвх двустворчатое  
+двойные пластиковые окна  
+пластиковые окна с двумя открывающимися створками  
+двухстворчатое окно пвх  
+купить окно пластиковое двухстворчатое </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964899</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+остекление (встречается в 12 запросах, значимость 13) 
+балкон (встречается в 9 запросах, значимость 9) 
+стоимость (встречается в 6 запросах, значимость 7) 
+калькулятор (встречается в 6 запросах, значимость 6) 
+рассчитать (встречается в 5 запросах, значимость 6) 
+лоджия (встречается в 5 запросах, значимость 6) 
+расчет (встречается в 5 запросах, значимость 5) 
+онлайн (встречается в 4 запросах, значимость 4) 
+окно (встречается в 3 запросах, значимость 3) 
+пластиковый (встречается в 2 запросах, значимость 2) 
+алюминиевый (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+малаховка (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+юбилейный (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+деревянный (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+терраса (встречается в 1 запросе, значимость 1) 
+дача (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+противовзломный (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+цена (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964960</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964958</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+размер (встречается в 1 запросе, значимость 2) 
+окно (встречается в 1 запросе, значимость 2) 
+хрущевка (встречается в 1 запросе, значимость 2) 
+панельный (встречается в 1 запросе, значимость 2) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964954</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+стоечный (встречается в 1 запросе, значимость 1) 
+ригельный (встречается в 1 запросе, значимость 1) 
+система (встречается в 1 запросе, значимость 1) 
+сиал (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964953</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+размер (встречается в 1 запросе, значимость 2) 
+окно (встречается в 1 запросе, значимость 2) 
+сталинский (встречается в 1 запросе, значимость 2) 
+дом (встречается в 1 запросе, значимость 2) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+установка (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+покупатель  
+компания  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964927</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (14 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+остекление (встречается в 9 запросах, значимость 15) 
+алюминиевый (встречается в 5 запросах, значимость 9) 
+окно (встречается в 4 запросах, значимость 8) 
+профиль (встречается в 3 запросах, значимость 7) 
+беседка (встречается в 3 запросах, значимость 7) 
+витражный (встречается в 1 запросе, значимость 5) 
+холодный (встречается в 1 запросе, значимость 5) 
+витрина (встречается в 3 запросах, значимость 4) 
+торговый (встречается в 2 запросах, значимость 3) 
+центр (встречается в 1 запросе, значимость 2) 
+магазин (встречается в 2 запросах, значимость 2) 
+створка (встречается в 1 запросе, значимость 1) 
+кафе (встречается в 1 запросе, значимость 1) 
+касса (встречается в 1 запросе, значимость 1) 
+витраж (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+оферта  
+изучать  
+условие  
+продажа  
+изделие </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964963</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (13 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 13 запросах, значимость 15) 
+дача (встречается в 9 запросах, значимость 11) 
+пластиковый (встречается в 6 запросах, значимость 8) 
+купить (встречается в 5 запросах, значимость 7) 
+готовый (встречается в 5 запросах, значимость 5) 
+недорого (встречается в 3 запросах, значимость 5) 
+веранда (встречается в 3 запросах, значимость 3) 
+однокамерный (встречается в 2 запросах, значимость 2) 
+пвх (встречается в 2 запросах, значимость 2) 
+цена (встречается в 1 запросе, значимость 1) 
+терраса (встречается в 1 запросе, значимость 1) 
+москва (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+теплый (встречается в 12 запросах, значимость 86) 
+балкон (встречается в 4 запросах, значимость 58) 
+остекление (встречается в 3 запросах, значимость 55) 
+окно (встречается в 9 запросах, значимость 31) 
+раздвижной (встречается в 3 запросах, значимость 11) 
+лоджия (встречается в 3 запросах, значимость 4) 
+замена (встречается в 2 запросах, значимость 4) 
+пластиковый (встречается в 1 запросе, значимость 3) 
+остеклять (встречается в 1 запросе, значимость 2) 
+утеплять (встречается в 1 запросе, значимость 2) 
+москва (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+заказывать (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964968</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+раздвижной (встречается в 11 запросах, значимость 42) 
+пвх (встречается в 2 запросах, значимость 22) 
+входной (встречается в 1 запросе, значимость 7) 
+система (встречается в 4 запросах, значимость 5) 
+пластиковый (встречается в 2 запросах, значимость 5) 
+шуко (встречается в 3 запросах, значимость 4) 
+алютех (встречается в 2 запросах, значимость 3) 
+портал (встречается в 1 запросе, значимость 3) 
+алюминий (встречается в 1 запросе, значимость 3) 
+перегородка (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+параллельно  
+заказывать  
+производитель  
+москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964977</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+перегородка (встречается в 2 запросах, значимость 33) 
+противопожарный (встречается в 1 запросе, значимость 25) 
+размер (встречается в 4 запросах, значимость 12) 
+алюминиевый (встречается в 1 запросе, значимость 8) 
+межкомнатный (встречается в 1 запросе, значимость 8) 
+одностворчатый (встречается в 1 запросе, значимость 6) 
+двустворчатый (встречается в 1 запросе, значимость 3) 
+беседка (встречается в 1 запросе, значимость 2) 
+сталинка (встречается в 1 запросе, значимость 2) 
+трехстворчатый (встречается в 1 запросе, значимость 1) 
+высота (встречается в 1 запросе, значимость 1) 
+сталинский (встречается в 1 запросе, значимость 1) 
+дом (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+полезный  
+информация  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964940</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (120 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 120 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/uslugi/price/ 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/uslugi/montazh-okon-pvh-gost 
+https://www.mosokna.ru/panoramnoe-osteklenie/panoramnoe-osteklenie-doma 
+https://www.mosokna.ru/uslugi/ceny 
+https://www.mosokna.ru/panoramnoe-osteklenie 
+https://www.mosokna.ru/zagorodnoe-osteklenie/verandy-i-terrasy 
+https://www.mosokna.ru/plastikovye-okna/na-kuhnyu 
+https://www.mosokna.ru/plastikovye-okna/aksesuary/ogranichitel 
+https://www.mosokna.ru/zagorodnoe-osteklenie/tip-doma/okna-dlya-derevyannyh-domov 
+https://www.mosokna.ru/zagorodnoe-osteklenie/osteklenie-besedki 
+https://www.mosokna.ru/panoramnoe-osteklenie/panoramnoe-osteklenie-verand-i-terras 
+https://www.mosokna.ru/ceny/osteklenie-kvartiry 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/balkonnyy-blok 
+https://www.mosokna.ru/balkony-lodzhii/teploe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna/forma-okon/arochnye 
+https://www.mosokna.ru/ceny/standart60odnostvorchatoe-500x500 
+https://www.mosokna.ru/ceny/standart60dvuhstvorchatoe-1500x1500 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna/vid-otkryvaniya/gluhie-okna 
+https://www.mosokna.ru/panoramnoe-osteklenie/panoramnye-okna-v-kvartiru 
+https://www.mosokna.ru/plastikovye-okna 
+https://www.mosokna.ru/zagorodnoe-osteklenie 
+И запросы:
+установка пластиковых окон  
+установка пластиковых окон в москве  
+установка окон пвх  
+монтаж окон пвх  
+застеклить окно цена  
+окна панорамные цена  
+замена окон на пластиковые стоимость  
+монтаж пластиковых окон цена  
+стоимость монтажа пластиковых окон  
+установка окон пвх цена  
+монтаж окон пвх цена  
+окна в пол цена  
+остекление террасы цена  
+стоимость установки пластиковых окон  
+сколько стоит установка пластикового окна  
+пластиковые окна на кухню  
+остекление веранды на даче цена  
+гребенка на окно  
+окна раздвижные для веранды и террасы цены  
+замена окон в квартире  
+холодное остекление веранды на даче цена  
+установка пластиковых окон в деревянном доме цена  
+остекление террасы раздвижными конструкциями цена  
+раздвижное остекление террасы  
+панорамные окна цена за м2  
+окна раздвижные для веранды и террасы  
+остекление беседок цена  
+стоимость остекления квартиры  
+сколько стоит панорамное окно с дверью  
+расценки на установку пластиковых окон  
+остекление квартир  
+пластиковое окно с балконной дверью цена  
+раздвижные окна для беседки цена  
+замена стеклопакетов москва  
+сколько стоит вставить пластиковое окно  
+замена окон на балконе на теплые цена  
+окна панорамные стоимость  
+окна в пол в квартире цена  
+окна пвх для веранды  
+установка алюминиевых окон цена  
+арочные пластиковые окна  
+стоимость монтажа окон  
+гребенка для пластиковых окон металлическая  
+монтаж алюминиевых окон цена  
+окно пластиковое 500 500  
+окна 1500 на 1500  
+остекление квартиры под ключ  
+пластиковые окна для террасы  
+пластиковые окна для веранды  
+террасные окна пластиковые  
+пластиковые окна для веранды и террасы  
+остекление террас и веранд цены  
+сколько стоит установить пластиковое окно цена  
+остекление квартиры в москве  
+панорамные пластиковые окна цена  
+пластиковые окна 1500 1500  
+стоимость установки пластиковых окон в деревянном доме  
+остеклить веранду на даче стоимость  
+панорамное окно с дверью  
+панорамные окна цена за м2 в москве  
+купить окно 1500 1500  
+панорамное остекление веранды и террасы  
+пластиковые окна для веранды и террасы цены  
+пластиковые окна в двухкомнатную квартиру  
+пластиковые окна свао  
+демонтаж и установка пластиковых окон цена  
+окна в двухкомнатную квартиру  
+остекление однокомнатной квартиры  
+глухие пластиковые окна цена  
+сколько стоит поменять окна  
+гребенка для окон пвх  
+алюминиевые окна для террасы  
+раздвижное остекление веранды и террасы цена  
+пластиковое окно 500х500  
+застеклить террасу раздвижной системой цена  
+раздвижные панорамные окна для террасы  
+пластиковые окна в однокомнатную квартиру  
+остекление квартиры под ключ цена  
+фасадное остекление цена за 1м2 стоимость работы  
+панорамные окна в квартире цена  
+панорамное окно с дверью цена  
+застеклить террасу на даче цена  
+пластиковые окна 3 комнатная квартира цена  
+глухие пластиковые окна  
+вставить окна в квартире цена  
+расценки на монтаж пластиковых окон  
+алюминиевые остекление веранды и террасы цена  
+застеклить террасу цена  
+однокамерные пластиковые окна недорого  
+окна в однокомнатную квартиру  
+окна в трехкомнатную квартиру  
+остекление входной группы в частном доме  
+остекление тамбура в частном доме цена  
+окна 1500 на 1500 цена  
+окна 1500 1300  
+панорамное остекление веранды в частном доме  
+пластиковые окна в деревянный дом цены  
+стоимость установки окна пвх в деревянном доме  
+установка алюминиевых окон на террасе  
+пластиковое остекление веранды на даче цена  
+сколько стоит установить пластиковое окно в москве  
+пластиковые арочные окна цена  
+пластиковые окна 3 х комнатная квартира  
+окна пластиковые в пол с дверью цена  
+замена окон в хрущевке цена с установкой  
+террасные окна алюминиевые  
+оконный блок на балкон  
+окно 700 1100  
+замена окон в частном доме  
+застекление окон цена  
+монтаж пластиковых окон в деревянном доме цена  
+раздвижные окна для веранды дачи цена  
+окна пвх для веранды и террасы цены  
+арочные окна цена  
+остекление квартиры в москве недорого  
+окна в 2 комнатную квартиру  
+пластиковые окна в двухкомнатную квартиру цена  
+панорамный стеклопакет цена  
+панорамные пластиковые окна купить  
+террасные окна на заказ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964919</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+терраса (встречается в 3 запросах, значимость 5) 
+частный (встречается в 2 запросах, значимость 4) 
+дом (встречается в 2 запросах, значимость 4) 
+панорамный (встречается в 2 запросах, значимость 2) 
+коттедж (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+купить  
+цена  
+производитель  
+москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964974</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (12 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 12 запросах, значимость 22) 
+пвх (встречается в 7 запросах, значимость 17) 
+стоимость (встречается в 8 запросах, значимость 16) 
+онлайн (встречается в 6 запросах, значимость 13) 
+калькулятор (встречается в 3 запросах, значимость 13) 
+расчет (встречается в 4 запросах, значимость 11) 
+пластиковый (встречается в 5 запросах, значимость 5) 
+рассчитать (встречается в 5 запросах, значимость 5) 
+размер (встречается в 1 запросе, значимость 1) 
+посчитать (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964951</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+тонировать (встречается в 4 запросах, значимость 9) 
+квартира (встречается в 2 запросах, значимость 2) 
+дом (встречается в 1 запросе, значимость 1) 
+матовый (встречается в 1 запросе, значимость 1) 
+тонировка (встречается в 1 запросе, значимость 1) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+зеркальный (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+мультипакет  
+солнцезащитный  
+энергосберегающий  
+стеклопакет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 12 запросах, значимость 13) 
+частный (встречается в 10 запросах, значимость 11) 
+панорамный (встречается в 6 запросах, значимость 7) 
+большой (встречается в 6 запросах, значимость 6) 
+купить (встречается в 4 запросах, значимость 4) 
+размер (встречается в 1 запросе, значимость 1) 
+заказывать (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+остекление  
+коттедж  
+выгодный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+монтаж (встречается в 1 запросе, значимость 1) 
+зимний (встречается в 1 запросе, значимость 1) 
+сад (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 3) 
+фрамуга (встречается в 1 запросе, значимость 3) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 6) 
+форточка (встречается в 1 запросе, значимость 6) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 3) 
+пластиковый (встречается в 1 запросе, значимость 3) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965002</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303138/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965000</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303118/</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964998</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303106/</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964997</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/303102/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+окно (встречается в 1 запросе, значимость 3) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+двухкамерный (встречается в 1 запросе, значимость 9) 
+пластиковый (встречается в 1 запросе, значимость 9) 
+окно (встречается в 1 запросе, значимость 9) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964991</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+эксклюзивный (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+шуко (встречается в 1 запросе, значимость 3) 
+фасадный (встречается в 1 запросе, значимость 3) 
+система (встречается в 1 запросе, значимость 3) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+mosokna </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964939</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/zasteklenie-balkonov/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (11 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 11 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+круглое окно  
+круглое окно купить  
+остекление балконов бутово  
+круглые пластиковые окна  
+остекление балконов орехово борисово  
+круглое окно заказать  
+остекление балконов в новокосино  
+круглые алюминиевые окна  
+остекление балконов в тушино  
+остекление балконов митино  
+остекление балконов ясенево </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+антивандальный (встречается в 2 запросах, значимость 13) 
+безопасный (встречается в 1 запросе, значимость 1) 
+стеклопакет (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+безопасность  
+дом  
+экономить  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964948</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (57 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+цена  — не менее 3 раз 
+установка  — не менее 3 раз 
+пвх  — не менее 3 раз 
+устанавливать  — не менее 3 раз 
+москва  — не менее 3 раз 
+форточка  — не менее 3 раз 
+недорого  — не менее 3 раз 
+размер  — не менее 3 раз 
+купить  — не менее 3 раз 
+вставлять  — не менее 3 раз 
+ключ  — не менее 3 раз 
+металлопластиковый  — не менее 3 раз 
+коричневый  — не менее 3 раз 
+кухня  — не менее 3 раз 
+двухкамерный  — не менее 3 раз 
+стоимость  — не менее 3 раз 
+стеклопакет  — не менее 3 раз 
+большой  — не менее 3 раз 
+производитель  — не менее 3 раз 
+ламинированный  — не менее 3 раз 
+одинцово  — не менее 3 раз 
+реутов  — не менее 3 раз 
+московский  — не менее 3 раз 
+область  — не менее 3 раз 
+стоять  — не менее 3 раз 
+домодедово  — не менее 3 раз 
+недорогой  — не менее 3 раз 
+проплекс  — не менее 3 раз 
+черный  — не менее 3 раз 
+шуко  — не менее 3 раз 
+доставка  — не менее 3 раз 
+vidnal  — не менее 3 раз 
+schuco  — не менее 3 раз 
+одностворчатый  — не менее 3 раз 
+рама  — не менее 3 раз 
+химки  — не менее 3 раз 
+панорамный  — не менее 3 раз 
+двухстворчатый  — не менее 3 раз 
+квартира  — не менее 3 раз 
+солнцево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластиковые окна с форточкой  
+пластиковые окна цена с установкой  
+пластиковые окна с установкой цена под ключ  
+купить окна пластиковые цены  
+пластиковые окна москва недорого под ключ  
+двухкамерные пластиковые окна цена  
+вставить пластиковые окна цена с установкой  
+пластиковые окна цена с установкой домодедово  
+установить пластиковые окна в москве  
+окно на кухню пластиковое цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+двухстворчатый (встречается в 5 запросах, значимость 38) 
+двустворчатый (встречается в 2 запросах, значимость 19) 
+пвх (встречается в 2 запросах, значимость 7) 
+двойной (встречается в 1 запросе, значимость 2) 
+цена (встречается в 1 запросе, значимость 1) 
+два (встречается в 1 запросе, значимость 1) 
+открываться (встречается в 1 запросе, значимость 1) 
+створка (встречается в 1 запросе, значимость 1) 
+купить (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+производитель  
+москва  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964992</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+зимний (встречается в 8 запросах, значимость 8) 
+сад (встречается в 8 запросах, значимость 8) 
+теплый (встречается в 2 запросах, значимость 2) 
+купить (встречается в 1 запросе, значимость 1) 
+павильон (встречается в 1 запросе, значимость 1) 
+стеклопакет (встречается в 1 запросе, значимость 1) 
+алюминий (встречается в 1 запросе, значимость 1) 
+производство (встречается в 1 запросе, значимость 1) 
+заказ (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+теплица  
+москва  
+ключ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964975</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+замок (встречается в 7 запросах, значимость 26) 
+купить (встречается в 3 запросах, значимость 3) 
+пвх (встречается в 2 запросах, значимость 2) 
+цена (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+дизайнерский  
+москва  
+московский  
+область </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964987</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/yteplenie-balkona/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (13 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 13 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+утепление балкона цена  
+утепление балкона под ключ  
+утепление балкона под ключ цена  
+утепление балкона стоимость  
+утепление балкона стоимость под ключ москва  
+остекление и утепление балкона  
+утепление балкона стоимость под ключ  
+утепление балкона под ключ москва  
+утепление балкона стоимость москва  
+утепление балконов москва  
+сколько стоит остеклить и утеплить балкон  
+утепление балкона цена москва  
+утепление остекления </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 12 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковые окна в частный дом  
+большие окна в частном доме  
+купить панорамные окна в частный дом цена  
+купить панорамные окна в частный дом  
+большие окна в частном доме цена  
+окна больших размеров для загородного дома  
+купить большие окна в загородный дом  
+большие панорамные окна в частном доме цены  
+заказать панорамные окна в частном доме  
+панорамные окна в частном доме цена москва  
+большие окна в частном доме купить  
+панорамные окна в частном доме фото цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 12 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+теплое остекление балконов  
+теплые окна  
+теплое остекление лоджий  
+теплые пластиковые окна  
+теплые раздвижные окна на лоджию  
+теплые окна москва  
+замена остекления лоджии на теплое  
+замена окон на балконе на теплые  
+остеклить балкон и утеплить  
+купить теплые окна  
+теплые раздвижные окна для балкона  
+теплые окна заказать </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964867</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 12 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+калькулятор окон пвх  
+пластиковые окна рассчитать стоимость онлайн  
+калькулятор стоимости окна пвх  
+рассчитать стоимость пластикового окна по размеру  
+окна пвх рассчитать стоимость  
+окна пластиковые расчет стоимости онлайн москва  
+окна пвх рассчитать  
+посчитать стоимость пластикового окна онлайн  
+расчет стоимости окон пвх онлайн калькулятор  
+окна пвх расчет стоимости онлайн  
+рассчитать пластиковые окна онлайн  
+окна пвх расчет цены </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964861</t>
+  </si>
+  <si>
+    <t>Техническая оптимизация</t>
+  </si>
+  <si>
+    <t>Не указан meta-тег «Viewport».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Укажите meta-тег «Viewport», иначе могут возникнуть проблемы с ранжирование и отображением на мобильных устройствах. </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965178</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965177</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965176</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965175</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965174</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965173</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965172</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965171</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965170</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965169</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965168</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965167</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-stoimosti-okon-rehau/</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965166</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator/raschet-stoimosti-okon-pvh/</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965165</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965164</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965163</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965162</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965161</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965160</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965159</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965158</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965157</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965156</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965155</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965154</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+купить (встречается в 2 запросах, значимость 4) 
+клапан (встречается в 2 запросах, значимость 4) 
+приточный (встречается в 1 запросе, значимость 3) 
+оконный (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+система  
+вентиляция  
+aereco  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965015</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-dveri/vhodnye-plastikovye-dveri/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+готовые пластиковые двери — 80% (Яндекс Москва)  
+готовые входные пластиковые двери — 60% (Яндекс Москва)  
+двери из стеклопакета — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+митино (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+новость  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 2) 
+некрасовка (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+новость  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964925</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+чертановский (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+новость  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964924</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (17 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+изготовление  — не менее 3 раз 
+стеклопакет  — не менее 3 раз 
+производство  — не менее 3 раз 
+заказ  — не менее 3 раз 
+однокамерный  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+остекление  — не менее 3 раз 
+производитель  — не менее 3 раз 
+черный  — не менее 3 раз 
+триплекс  — не менее 3 раз 
+продажа  — не менее 3 раз 
+стоимость  — не менее 3 раз 
+двухкамерный  — не менее 3 раз 
+пвх  — не менее 3 раз 
+энергосберегающий  — не менее 3 раз 
+цена  — не менее 3 раз 
+купить  — не менее 3 раз 
+оконный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+изготовление стеклопакетов  
+изготовление стеклопакетов на заказ  
+производство стеклопакетов  
+однокамерные пластиковые окна  
+однокамерные окна  
+производители стеклопакетов  
+продажа стеклопакетов  
+окна триплекс  
+черные стеклопакеты  
+стоимость двухкамерного стеклопакета </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965127</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/akcii/francuzskoe-osteklenie/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (7 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+французское остекление балкона — 60% (Яндекс Москва)  
+панорамные пластиковые окна — 60% (Яндекс Москва)  
+французское остекление — 99% (Яндекс Москва)  
+панорамное остекление купить — 60% (Яндекс Москва)  
+цена панорамных окон для дома — 99% (Яндекс Москва)  
+сколько стоит панорамное остекление дома — 60% (Яндекс Москва)  
+окно в пол в частном доме цена — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965699</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-dveri/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 13 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/plastikovye-dveri/ 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/dveri/vhodnye-plastikovye-dveri 
+И запросы:
+двери пвх окна пвх  
+дверь пластиковая со стеклом входная готовая  
+пластиковые двери пвх  
+купить двери пластиковые готовые  
+пластиковые двери коричневые  
+входная дверь пвх цена  
+входные двери пвх готовые  
+готовые пвх двери  
+пластиковые двери недорого  
+цветные пластиковые двери  
+пластиковая коричневая дверь со стеклом  
+готовая дверь пвх купить  
+двери готовые пластиковые цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964878</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (40 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+веранда  — не менее 2 раз 
+терраса  — не менее 2 раз 
+загородный  — не менее 1 раз 
+дом  — не менее 1 раз 
+террасный  — не менее 3 раз 
+теплый  — не менее 3 раз 
+зимний  — не менее 2 раз 
+сад  — не менее 3 раз 
+беседка  — не менее 3 раз 
+пластиковый  — не менее 1 раз 
+раздвижной  — не менее 1 раз 
+установка  — не менее 1 раз 
+сдвижной  — не менее 3 раз 
+застеклять  — не менее 3 раз 
+крыльцо  — не менее 3 раз 
+застекление  — не менее 3 раз 
+холодный  — не менее 2 раз 
+недорого  — не менее 3 раз 
+выход  — не менее 3 раз 
+верандный  — не менее 3 раз 
+остеклять  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+остекление веранды  
+остекление террасы  
+остекление веранды и террасы  
+окна для веранды  
+остекление веранды на даче  
+террасные окна  
+холодное остекление веранды на даче  
+окна для веранды и террасы  
+окна для террасы  
+застеклить террасу на даче </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965057</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (36 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+защита  — не менее 3 раз 
+ребенок  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+замок  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+ограничитель  — не менее 3 раз 
+заглушка  — не менее 3 раз 
+створка  — не менее 3 раз 
+блокиратор  — не менее 3 раз 
+фиксатор  — не менее 3 раз 
+открывание  — не менее 3 раз 
+алюминиевый  — не менее 3 раз 
+блокировать  — не менее 3 раз 
+ручка  — не менее 3 раз 
+безопасность  — не менее 3 раз 
+защелка  — не менее 3 раз 
+пвх  — не менее 3 раз 
+оконный  — не менее 1 раз 
+поставлять  — не менее 3 раз 
+защитный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+защита на окна от детей  
+замки на окна от детей  
+детский замок на пластиковые окна  
+защита от детей на пластиковые окна  
+замки на окна  
+заглушки на окна от детей  
+замки на пластиковые окна  
+ручки на окна с замком от детей  
+детский замок на окна  
+замки на пластиковые окна от детей </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965040</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (18 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+rehau  — не менее 1 раз 
+купить  — не менее 2 раз 
+фирма  — не менее 3 раз 
+преображенский  — не менее 3 раз 
+площадь  — не менее 3 раз 
+камерный  — не менее 3 раз 
+свао  — не менее 3 раз 
+серый  — не менее 3 раз 
+недорого  — не менее 3 раз 
+переделкино  — не менее 3 раз 
+ближний  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна пвх рехау  
+купить пластиковые окна rehau  
+оконный профиль рехау  
+оконный профиль rehau  
+стоимость пластиковых окон рехау  
+окна пвх rehau  
+5 камерные пластиковые окна  
+купить пластиковые окна рехау  
+купить окна пластиковые рехау цены  
+заказать пластиковые окна рехау </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965136</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+энергосберегающий  — не менее 2 раз 
+пластиковый  — не менее 3 раз 
+пвх  — не менее 3 раз 
+подогрев  — не менее 3 раз 
+теплый  — не менее 2 раз 
+ds  — не менее 3 раз 
+обогрев  — не менее 3 раз 
+греть  — не менее 3 раз 
+стекло  — не менее 1 раз 
+дом  — не менее 1 раз 
+электрообогрев  — не менее 3 раз 
+напыление  — не менее 3 раз 
+обогревать  — не менее 3 раз 
+электроподогрев  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+энергосберегающие окна  
+обогреваемые стеклопакеты  
+стеклопакет с подогревом  
+окна с подогревом  
+энергосберегающие стеклопакеты  
+стекла с подогревом для дома  
+греющие окна  
+окна с электроподогревом  
+теплопакет ds  
+теплые окна с подогревом </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965132</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-dveri/vhodnye-aluminievye-dveri/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+алюминиевые двери цена за м2 — 60% (Яндекс Москва)  
+двери из холодного алюминия — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965709</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-dveri/plastikovye-balkonye-dveri/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+пластиковые балконные двери москва — 99% (Яндекс Москва)  
+пластиковые двери на балкон цены москва — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+пластиковые двери пвх — 60% (Яндекс Москва)  
+пластиковые двери коричневые — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965707</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+загородное остекление — 99% (Яндекс Москва)  
+остекление входной группы коттеджа — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+утепление балкона под ключ цена — 60% (Яндекс Москва)  
+утепление остекления — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965704</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+антивандальный (встречается в 2 запросах, значимость 2) 
+пластиковый (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+выбирать  
+тепло  
+форма  
+безопасность  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964947</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+зеркальный (встречается в 2 запросах, значимость 2) 
+дом (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+многофункциональный  
+стеклопакет  
+инновация  
+остекление  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964944</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+коричневый (встречается в 1 запросе, значимость 1) 
+золотой (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+декоративный  
+пвх  
+шпрос </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+купить (встречается в 1 запросе, значимость 7) 
+пластиковый (встречается в 1 запросе, значимость 7) 
+установка (встречается в 1 запросе, значимость 7) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+монтаж  
+выгода  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964932</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (69 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 69 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/osteklenie-kottedzhej-i-domov/ 
+https://www.mosokna.ru/zagorodnoe-osteklenie 
+https://www.mosokna.ru/panoramnoe-osteklenie/panoramnoe-osteklenie-doma 
+https://www.mosokna.ru/zagorodnoe-osteklenie/verandy-i-terrasy 
+https://www.mosokna.ru/stati/nestandartnye-plastikovye-okna-dlya-chastnogo-doma 
+https://www.mosokna.ru/ 
+И запросы:
+окна в коттедж  
+панорамные окна для загородного дома  
+остекление коттеджей  
+окна в загородный дом  
+остекление жилых домов  
+остекление коттеджей москва  
+остекление домов  
+остекление домов и коттеджей  
+панорамное остекление коттеджа  
+остекление коттеджей и загородных домов  
+остекление загородных домов  
+остекление загородного дома цена  
+фасадное остекление коттеджей  
+панорамное остекление загородного дома  
+остекление коттеджей цена  
+остекление террасы загородного дома цены  
+загородное остекление  
+остекление дома цена  
+алюминиевое остекление коттеджей  
+остекление террасы загородного дома цены москва  
+пластиковые окна в загородный дом  
+пластиковые окна в коттедж  
+стоимость остекления коттеджа  
+купить окна в частный дом  
+остекление фасадов коттеджей  
+остекление частного дома  
+панорамное остекление коттеджей  
+остекление входной группы коттеджа  
+застеклить коттедж  
+фасадное остекление загородного дома  
+остекление окон загородных домов  
+панорамное остекление загородного дома цена от производителя  
+окна в загородный дом цены с установкой  
+фасадные окна цена  
+остекление загородных коттеджей  
+панорамное остекление загородного дома цена  
+остекление коттеджа пластиковыми окнами  
+нестандартные окна для загородного дома  
+окна для частного дома  
+остекление входной группы загородного дома  
+остекление коттеджей под ключ  
+теплое остекление коттеджа  
+остеклить террасу на даче цена  
+остеклить коттедж  
+остекление фасада загородного дома  
+окна большие для загородного дома цена  
+большие окна для загородного дома  
+большие панорамные окна для коттеджа цена  
+остеклить дом  
+остекление окон и балконов загородных домов  
+окна в коттедж цена  
+окна для загородного дома цена  
+остекление входной группы коттеджа цена  
+стоимость панорамных окон для коттеджа цена  
+пластиковые окна в загородный дом купить  
+остекление коттеджей и загородных домов москва  
+стоимость окон для загородного дома  
+установка пластиковых окон в коттедже  
+панорамное остекление на даче  
+панорамное остекление коттеджей и загородных домов  
+остекление входа в дом  
+купить окна в загородный дом  
+окна для коттеджей и загородных домов  
+пластиковые окна в коттедж цена  
+стеклопакеты для загородного дома  
+установка окон в коттедж  
+застеклить дом  
+остекление дома пластиковыми окнами  
+стоимость остекления коттеджа за квадратный метр </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964875</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (68 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 68 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/ceny-plastikovye-okna/ 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna-rehau 
+https://www.mosokna.ru/plastikovye-okna/na-kuhnyu 
+https://www.mosokna.ru/panoramnoe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna/aksesuary/laminaciya 
+https://www.mosokna.ru/plastikovye-okna/steklopaket 
+https://www.mosokna.ru/plastikovye-okna/forma-okon/kruglye 
+https://www.mosokna.ru/uslugi/dostavka 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/odnostvorchatye-okna 
+https://www.mosokna.ru/plastikovye-okna 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/trehstvorchatoe-okno 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/dvuhstvorchatoe-okno 
+И запросы:
+пластиковые окна москва цена с установкой  
+пластиковые окна цена  
+пластиковые окна цена с установкой  
+стоимость пластиковых окон  
+установка пластиковых окон в москве недорого  
+окна пвх цены  
+сколько стоит окно пластиковое  
+заказать пластиковые окна недорого  
+установить пластиковые окна в москве  
+пластиковые окна москва цена с установкой недорого  
+окна пластиковые недорого в москве цены  
+пластиковые окна размеры и цены  
+стоимость пластикового окна с установкой  
+пластиковые окна в квартиру  
+установить пластиковые окна в москве цена  
+купить и установить пластиковые окна в москве  
+пластиковые окна от производителя цены  
+купить окна пластиковые цены  
+стоимость окон пвх  
+установить пластиковые окна цена  
+купить пластиковые окна с установкой  
+стоимость пластиковых окон в москве  
+поставить окна пвх  
+купить окна пвх цены  
+сколько стоит поставить пластиковое окно  
+вставить пластиковые окна цена с установкой  
+пластиковые окна с установкой цена под ключ  
+купить металлопластиковые окна  
+коричневые пластиковые окна цена  
+окно на кухню пластиковое цена  
+большие пластиковые окна  
+двухкамерные пластиковые окна цена  
+поставить пластиковые окна в москве  
+стоимость металлопластиковых окон  
+пластиковые окна москва недорого под ключ  
+пластиковые окна цена с установкой московская область  
+остекление окон в москве цены  
+пластиковые окна в квартиру цена  
+установить стеклопакеты в москве  
+пластиковые окна цены с установкой недорого  
+пластиковые окна больших размеров  
+установка окон от производителя пластиковых цена  
+ламинированные пластиковые окна цена  
+установить окна пвх в москве недорого  
+вставить пластиковые окна в москве недорого  
+пластиковые окна пвх цены  
+сколько стоит пластиковое окно в москве  
+пластиковые окна цены московская область  
+сколько стоит стеклопакет в пластиковое окно цена  
+сколько стоит окно пвх  
+металлопластиковые окна цены  
+пластиковые окна на заказ цены  
+недорогие пластиковые окна цены  
+двухкамерные пластиковые окна купить  
+круглое окно купить в москве  
+поставить окна недорого  
+доставка окон пвх цена  
+большие пластиковые окна цена  
+стоимость двухкамерного пластикового окна  
+одностворчатое пластиковое окно цена  
+купить пластиковые рамы для окон  
+сколько стоит трехстворчатое пластиковое окно  
+панорамные окна пвх цена  
+коричневые окна цена  
+пластиковые окна коричневые цена москва  
+сколько стоит двухстворчатое пластиковое окно с установкой  
+сколько стоят двухкамерные пластиковые окна  
+большие окна цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964853</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (37 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+раздвижной  — не менее 3 раз 
+окно  — не менее 3 раз 
+беседка  — не менее 3 раз 
+панорамный  — не менее 3 раз 
+калькулятор  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+сходня  — не менее 3 раз 
+пвх  — не менее 3 раз 
+цена  — не менее 3 раз 
+расчет  — не менее 3 раз 
+онлайн  — не менее 3 раз 
+дом  — не менее 3 раз 
+стоимость  — не менее 3 раз 
+ивантеевка  — не менее 3 раз 
+установка  — не менее 3 раз 
+чехов  — не менее 3 раз 
+остекление  — не менее 3 раз 
+загородный  — не менее 3 раз 
+рассчитать  — не менее 3 раз 
+купить  — не менее 3 раз 
+большой  — не менее 3 раз 
+размер  — не менее 3 раз 
+частный  — не менее 3 раз 
+евроокно  — не менее 3 раз 
+панельный  — не менее 3 раз 
+павильон  — не менее 3 раз 
+производитель  — не менее 3 раз 
+москва  — не менее 3 раз 
+однокамерный  — не менее 3 раз 
+дача  — не менее 3 раз 
+недорого  — не менее 3 раз 
+сталинский  — не менее 3 раз 
+нестандартный  — не менее 3 раз 
+металлопластиковый  — не менее 3 раз 
+малый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+раздвижные окна для беседки  
+панорамные окна для загородного дома цена калькулятор  
+пластиковое окно 90 90  
+окна дома  
+окна пвх цены калькулятор  
+пластиковые окна цена с установкой чехов  
+расчет окон пвх онлайн калькулятор  
+пластиковое окно 1300 1300  
+пластиковые окна от производителя чехов  
+размеры окон для частного дома </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965066</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (16 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 16 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+входные двери пластиковые двери  
+пластиковые входные двери  
+пластиковые двери входные для частного дома цена  
+дверь пвх входная  
+готовые пластиковые двери входные распродажа  
+купить входную пластиковую дверь  
+дверь пластиковая со стеклом входная готовая цена  
+готовые пластиковые двери  
+готовые входные пластиковые двери  
+двери из стеклопакета  
+входные двери из пластика  
+пластиковые двери входные коричневые  
+входная пластиковая белая дверь  
+входные пластиковые двери со стеклопакетом  
+готовые пластиковые входные двери купить  
+дверь пвх со стеклом входная готовая цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964886</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/holodnoe-osteklenie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 68 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+алюминиевые окна на балкон раздвижные  
+алюминиевые окна на балкон  
+остекление веранды и террасы алюминиевым профилем цена  
+алюминиевые окна на балкон раздвижные цена  
+распашные алюминиевые окна для балкона  
+холодные алюминиевые окна  
+алюминиевые окна на балкон цена  
+раздвижные окна для беседки из алюминия цена  
+остекление террасы алюминиевым профилем цена  
+алюминиевые окна для беседки  
+холодные алюминиевые окна в беседку  
+остекление балконов и лоджий алюминиевым профилем  
+алюминиевое остекление террасы  
+алюминиевые окна остекление балконов  
+алюминиевые панорамные окна цена  
+остекление балкона раздвижной алюминиевой системой  
+окна балконные раздвижные алюминиевые цена  
+окна алюминиевый профиль раздвижные цена  
+окна с алюминиевым профилем  
+алюминиевые окна остекление  
+окно раздвижное алюминиевое  
+остекление алюминиевым профилем цена за квадратный метр  
+купить алюминиевые окна для балкона  
+холодное остекление террасы  
+алюминиевое раздвижное остекление  
+алюминиевые раздвижные рамы  
+окно на балкон алюминиевое раздвижное цена  
+окна алюминиевые раздвижные цена за м2  
+рама из алюминиевого профиля  
+раздвижные алюминиевые окна для балконов веранд беседок  
+алюминиевые балконные окна  
+холодное алюминиевое остекление цена  
+алюминиевые раздвижные окна для беседки  
+остекление балконов профилем  
+алюминиевые окна на лоджию  
+остекление беседок алюминиевым профилем цена  
+алюминиевое остекление цена за м2  
+сколько стоит алюминиевые окна  
+алюминиевые окна на веранду раздвижные цена  
+остекление веранды и террасы алюминиевым профилем  
+алюминиевые окна раздвижные для беседки цена москва  
+холодный алюминий раздвижная система  
+холодный алюминиевый профиль для окон  
+раздвижные алюминиевые рамы на балкон  
+алюминиевые окна на веранду  
+стоимость окон из алюминиевого профиля  
+алюминиевые холодные окна цена  
+алюминиевые окна на балкон раздвижные цена фото  
+алюминиевый профиль для балкона  
+окна балконные раздвижные алюминиевые  
+сколько стоят алюминиевые окна на балконе раздвижные  
+алюминиевое остекление террасы цена  
+алюминий раздвижной  
+стоимость остекления алюминиевым профилем за 1 м2  
+цена алюминиевого остекления  
+балконные окна алюминиевого профиля стоимость  
+раздвижные окна для террасы алюминиевым профилем  
+холодные раздвижные окна для веранды  
+раздвижное остекление беседки  
+раздвижное алюминиевое остекление цена  
+алюминиевая раздвижка на балкон  
+алюминиевые балконные окна цена  
+стоимость алюминиевых окон на балкон  
+окна для беседки из алюминиевого профиля  
+раздвижное холодное остекление террасы  
+стоимость раздвижных окон для балкона  
+алюминиевый раздвижной балкон  
+купить остекление балкона алюминиевым профилем раздвижные </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964865</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (15 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 15 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+остекление балконов калькулятор  
+рассчитать стоимость остекления балкона  
+остекление балконов калькулятор онлайн  
+рассчитать остекление балкона онлайн  
+остекление лоджий пластиковыми окнами калькулятор  
+рассчитать стоимость остекления лоджии  
+расчет стоимости остекления балкона  
+расчет стоимости остекления лоджии  
+рассчитать остекление лоджии  
+рассчитать стоимость балкона  
+остекление балконов расчет стоимости онлайн  
+калькулятор остекления лоджии  
+расчет балкона онлайн калькулятор  
+расчет алюминиевых окон  
+остекление балкона пластиковыми окнами калькулятор </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964862</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (26 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+нащельник  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+гребенка  — не менее 3 раз 
+купить  — не менее 3 раз 
+alutech  — не менее 3 раз 
+профиль  — не менее 3 раз 
+alt  — не менее 3 раз 
+ограничитель  — не менее 3 раз 
+москва  — не менее 3 раз 
+каталог  — не менее 3 раз 
+оконный  — не менее 3 раз 
+пвх  — не менее 3 раз 
+алютех  — не менее 3 раз 
+самоклеяться  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ограничитель для пластиковых окон  
+гребенка для пластиковых окон купить  
+нащельник для пластиковых окон  
+ограничитель оконный купить  
+alutech w72 профиль  
+alutech w72  
+нащельник для пластиковых окон купить  
+alt f50 алютех каталог  
+нащельник оконный  
+нащельники на окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965142</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+марьино (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+обслуживание  
+пвх  
+недорого  
+москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+изготовление (встречается в 1 запросе, значимость 14) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+купить  
+искусственный  
+камень  
+производитель </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+офисный (встречается в 1 запросе, значимость 4) 
+пластиковый (встречается в 1 запросе, значимость 4) 
+перегородка (встречается в 1 запросе, значимость 4) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+сотрудничество  
+компания  
+московский  
+окно </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964929</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/lamination/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+цветные пластиковые окна — 60% (Яндекс Москва)  
+цветные окна — 60% (Яндекс Москва)  
+цветные пластиковые окна цены — 60% (Яндекс Москва)  
+цветные окна пвх — 99% (Яндекс Москва)  
+цветные пластиковые окна москва — 60% (Яндекс Москва)  
+окна с ламинацией цена — 60% (Яндекс Москва)  
+цветные окна москва — 60% (Яндекс Москва)  
+цветные стеклопакеты — 60% (Яндекс Москва)  
+ламинация пластиковых окон цена — 99% (Яндекс Москва)  
+ламинация окон москва — 80% (Яндекс Москва)  
+ламинация окон пвх цена — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965712</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (55 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 55 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/plastikovye-okna/gotovie-okna-pvh/ 
+https://www.mosokna.ru/ceny/gotovie-okna-pvh 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/trehstvorchatoe-okno 
+https://www.mosokna.ru/plastikovye-okna/vid-otkryvaniya/gluhie-okna 
+https://www.mosokna.ru/akcii 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna-rehau/intelio80 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/ceny/standart60dvuhstvorchatoe-1500x1500 
+https://www.mosokna.ru/plastikovye-okna 
+https://www.mosokna.ru/panoramnoe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna/vidy-okon/dvuhstvorchatoe-okno 
+https://www.mosokna.ru/ceny/standart60dvuhstvorchatoe-900x900 
+https://www.mosokna.ru/ceny/standart60odnostvorchatoe-600x900 
+И запросы:
+готовые окна готовые пластиковые окна  
+готовые пластиковые окна  
+купить готовые пластиковые окна  
+купить готовые окна пвх  
+готовые окна пвх  
+готовые окна пвх распродажа со склада  
+купить готовые пластиковые окна в москве  
+трехстворчатое пластиковое окно цена  
+глухое окно  
+готовые окна пвх купить в москве  
+готовые окна пвх распродажа  
+купить готовые пластиковые окна недорого  
+пластиковые окна в наличии  
+готовые пластиковые окна цена  
+пластиковое окно 80 80  
+готовые пластиковые окна москва  
+окна пластиковые недорого в москве готовые  
+окна 80 80  
+окно пвх 50х50  
+готовые окна распродажа  
+окна 60 60 пластиковые  
+маленькое окно купить  
+готовые пластиковые окна размеры цена  
+маленькие пластиковые окна  
+купить готовые окна пвх в москве недорого  
+недорогие готовые пластиковые окна  
+большие окна купить  
+окно глухое пвх  
+окна пластиковые 100 100  
+распашные пластиковые окна  
+окна 90 на 90  
+окна 150 на 120  
+купить готовые окна пластиковые цены  
+окно глухое пвх цена  
+маленькие окна пвх  
+окно 50 на 70  
+пластиковые окна 120 на 120  
+окна пластиковые коричневые готовые купить  
+окно пвх глухое купить  
+окна 60 на 90  
+окно пвх 60 60  
+окно пластиковое 50 50  
+пластиковые окна 40х40  
+готовые стеклопакеты распродажа  
+распродажа пластиковых окон в москве  
+купить готовые пластиковые окна для дачи  
+купить готовое окно пластиковое цена недорого  
+окно пвх двустворчатое 120х100  
+купить окно 60 60  
+готовые большие окна  
+купить готовые окна пвх недорого  
+пластиковые окна для склада  
+окно 60 на 120  
+окно 80 130  
+пластиковые окна распродажа готовых </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964902</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (29 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+строительство  — не менее 3 раз 
+ключ  — не менее 3 раз 
+алюминий  — не менее 3 раз 
+заказывать  — не менее 1 раз 
+алюминиевый  — не менее 2 раз 
+профиль  — не менее 2 раз 
+стеклянный  — не менее 2 раз 
+стоимость  — не менее 3 раз 
+дом  — не менее 2 раз 
+частный  — не менее 3 раз 
+крыша  — не менее 3 раз 
+фасад  — не менее 3 раз 
+стоять  — не менее 2 раз 
+стеклопакет  — не менее 3 раз 
+застеклять  — не менее 3 раз 
+веранда  — не менее 2 раз 
+пристройка  — не менее 3 раз 
+кв  — не менее 3 раз 
+метр  — не менее 3 раз 
+монтаж  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+строительство зимнего сада  
+остекление зимнего сада  
+зимний сад под ключ  
+сколько стоит зимний сад  
+заказать зимний сад  
+стеклянная крыша для зимнего сада  
+алюминиевые зимние сады  
+купить зимний сад  
+зимний сад в загородном доме  
+остекление зимнего сада в частном доме </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965059</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (24 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+готовые окна готовые пластиковые окна — 80% (Яндекс Москва)  
+готовые пластиковые окна — 80% (Яндекс Москва)  
+купить готовые пластиковые окна — 80% (Яндекс Москва)  
+готовые окна пвх купить в москве — 60% (Яндекс Москва)  
+купить готовые пластиковые окна недорого — 60% (Яндекс Москва)  
+пластиковое окно 80 80 — 99% (Яндекс Москва)  
+готовые пластиковые окна москва — 60% (Яндекс Москва)  
+окна 80 80 — 60% (Яндекс Москва)  
+окно пвх 50х50 — 99% (Яндекс Москва)  
+окна 60 60 пластиковые — 60% (Яндекс Москва)  
+готовые пластиковые окна размеры цена — 60% (Яндекс Москва)  
+купить готовые окна пвх в москве недорого — 60% (Яндекс Москва)  
+окна пластиковые 100 100 — 80% (Яндекс Москва)  
+окна 150 на 120 — 80% (Яндекс Москва)  
+окно 50 на 70 — 80% (Яндекс Москва)  
+пластиковые окна 120 на 120 — 80% (Яндекс Москва)  
+окна 60 на 90 — 80% (Яндекс Москва)  
+окно пластиковое 50 50 — 80% (Яндекс Москва)  
+пластиковые окна 40х40 — 80% (Яндекс Москва)  
+купить готовые пластиковые окна для дачи — 60% (Яндекс Москва)  
+купить окно 60 60 — 99% (Яндекс Москва)  
+купить готовые окна пвх недорого — 60% (Яндекс Москва)  
+окно 60 на 120 — 80% (Яндекс Москва)  
+окно 80 130 — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965713</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+узкий (встречается в 2 запросах, значимость 3) 
+пластиковый (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+купить  
+рехау  
+delight  
+design  
+москва  
+выгодный  
+цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965012</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (25 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластиковый  — не менее 3 раз 
+окно  — не менее 3 раз 
+дача  — не менее 3 раз 
+пвх  — не менее 3 раз 
+купить  — не менее 3 раз 
+цена  — не менее 3 раз 
+установка  — не менее 3 раз 
+дачный  — не менее 3 раз 
+раздвижной  — не менее 3 раз 
+беседка  — не менее 3 раз 
+верандный  — не менее 3 раз 
+терраса  — не менее 3 раз 
+недорого  — не менее 3 раз 
+веранда  — не менее 3 раз 
+производитель  — не менее 3 раз 
+нестандартный  — не менее 3 раз 
+террасный  — не менее 3 раз 
+заказывать  — не менее 3 раз 
+однокамерный  — не менее 3 раз 
+изготовление  — не менее 3 раз 
+москва  — не менее 3 раз 
+маленький  — не менее 3 раз 
+стеклопакет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+окна для террасы на дачу недорого  
+окна на дачу недорого с установкой  
+пластиковые окна для дачи  
+верандные пластиковые окна для дачи  
+окна для дачи  
+пластиковые окна для беседки  
+террасные окна купить  
+дачные окна  
+пластиковые окна для беседки цена  
+маленькие пластиковые окна для дачи </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965122</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+гарантия на окна — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965714</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+аксессуары для окон — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965711</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+круглые алюминиевые окна — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965705</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/info/zimnie-okna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+зимние пластиковые окна — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+окно (встречается в 1 запросе, значимость 1) 
+пущино (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+самовывоз  
+самостоятельно  
+забирать  
+изделие  
+завод </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+алютех (встречается в 1 запросе, значимость 2) 
+стоечный (встречается в 1 запросе, значимость 2) 
+ригельный (встречается в 1 запросе, значимость 2) 
+система (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+softopen  
+технология  
+фурнитура  
+московский  
+окно </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+правильно (встречается в 1 запросе, значимость 1) 
+заказывать (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+выбирать  
+качественный  
+гайд  
+профессионал  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964942</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/ceny-plastikovye-okna/blitz-1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+пластиковый (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+двухстворчатый  
+гжель  
+купить  
+москва  
+производитель </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964935</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (17 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 17 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+французское остекление балкона  
+панорамное остекление дома  
+панорамные пластиковые окна  
+французское остекление  
+панорамные окна на балконе в квартире цена  
+панорамные окна в частном доме цена  
+панорамное остекление дома цена  
+панорамные раздвижные окна  
+панорамное остекление купить  
+панорамное остекление стоимость  
+цена панорамных окон для дома  
+панорамные окна для дома  
+панорамное остекление террасы  
+сколько стоит панорамное остекление дома  
+панорамное остекление в доме  
+окно в пол в частном доме цена  
+пластиковые окна панорамное остекление цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964851</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (46 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 46 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://www.mosokna.ru/kalkulator/ 
+https://www.mosokna.ru/kalkulator 
+https://www.mosokna.ru/zagorodnoe-osteklenie/osteklenie-besedki 
+https://www.mosokna.ru/panoramnoe-osteklenie/panoramnoe-osteklenie-doma 
+https://www.mosokna.ru/zagorodnoe-osteklenie 
+https://www.mosokna.ru/plastikovye-okna-rehau 
+https://www.mosokna.ru/panoramnoe-osteklenie 
+https://www.mosokna.ru/stati/standard-window-sizes-for-private-houses 
+https://www.mosokna.ru/ceny/standart60dvuhstvorchatoe-900x900 
+https://www.mosokna.ru/ 
+https://www.mosokna.ru/plastikovye-okna 
+https://www.mosokna.ru/ceny/standart60dvuhstvorchatoe-1300x1400 
+https://www.mosokna.ru/plastikovye-okna/forma-okon/okna-slozhnoy-formy 
+И запросы:
+рассчитать стоимость окна  
+раздвижные окна для беседки  
+панорамные окна калькулятор  
+калькулятор пластиковых окон онлайн  
+панорамные окна для загородного дома цена  
+пластиковые окна москва калькулятор  
+окна пвх цены калькулятор  
+оконный калькулятор  
+пластиковые окна расчет цены  
+рассчитать стоимость пластиковых окон  
+расчет окон пвх онлайн  
+расчет окон пвх онлайн калькулятор  
+калькулятор окон пвх онлайн  
+окна пвх расчет стоимости  
+окна дома  
+калькулятор стоимости пластиковых окон онлайн  
+расчет пластикового окна калькулятор  
+рассчитать стоимость окна онлайн  
+пластиковые окна цена с установкой чехов  
+оконный калькулятор онлайн  
+окна калькулятор онлайн  
+окна пластиковые в пол расчет стоимости  
+панорамные окна цена калькулятор  
+панорамное остекление загородного дома цена за м2  
+калькулятор расчета окон пвх  
+окна в пол в загородном доме цена  
+рассчитать окна онлайн  
+панорамные окна для загородного дома купить  
+окна в пол в загородном доме купить  
+окна больших размеров для загородного дома цена  
+размеры окон для частного дома  
+пластиковое окно 90 90  
+евроокна дома  
+панорамные окна для загородного дома цена калькулятор  
+пластиковые окна панельный дом  
+панорамные окна для загородного дома купить москва  
+пластиковые окна панорамные размеры и цены  
+окна панорамные цена москва  
+окна пластиковые однокамерные для дачи недорого  
+пластиковое окно 1300 1300  
+калькулятор расчета стоимости пластиковых окон  
+окна нестандартных размеров для загородного дома  
+окна металлопластиковые расчет стоимости  
+малые пластиковые окна  
+панорамные окна для загородного дома цена москва  
+окна панорамные цена для загородного дома москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964860</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (36 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 36 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковые окна рехау  
+пластиковые окна rehau  
+заказать пластиковые окна рехау  
+пластиковые окна рехау цена  
+пластиковые окна rehau москва  
+окна пластиковые москва rehau цена с установкой  
+рехау окна пластиковые москва цена с установкой  
+купить пластиковые окна rehau  
+окна пвх рехау  
+стоимость пластиковых окон rehau  
+окна пластиковые рехау цена с установкой  
+купить окна пвх рехау  
+купить окна пвх рехау москва  
+окна пвх rehau  
+купить пластиковые окна рехау  
+пластиковые окна рехау в москве  
+купить пластиковые окна в москве рехау  
+пластиковые окна рехау москва цена  
+купить окна пвх rehau  
+заказать окна пластиковые в москве рехау  
+стоимость пластиковых окон рехау  
+окна пвх rehau москва  
+стоимость пластиковых окон рехау с установкой  
+немецкие пластиковые окна рехау  
+пластиковые окна фирмы рехау  
+пластиковые окна профиль рехау цена  
+купить окна пластиковые рехау цены  
+пластиковые окна профиль rehau  
+оконный профиль рехау  
+пластиковые окна немецкий профиль  
+окна пвх профиль рехау  
+оконный профиль rehau  
+рехау окна преображенская площадь  
+окна рехау свао  
+пластиковые окна недорого rehau  
+окна рехау переделкино ближнее </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+дышать (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+пластиковый  
+климат  
+контроль  
+москва  
+выгодный  
+цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+хрущевка (встречается в 1 запросе, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+остекление  
+балкон  
+лоджия  
+ключ  
+москва  
+московский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964966</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (34 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 34 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+защита на окна от детей  
+защита от детей на пластиковые окна  
+замки на окна от детей  
+детский замок на пластиковые окна  
+замки на окна от детей купить  
+замки на пластиковые окна от детей  
+замки на окна  
+замки на пластиковые окна  
+защита на окна от детей купить  
+детский замок на окна  
+ограничитель на окна от детей  
+заглушки на окна от детей  
+детский замок на пластиковые окна купить  
+детский замок на створку окна  
+замок блокиратор на окна  
+детская защита на окна  
+блокиратор на окна от детей купить  
+фиксаторы на окна от детей купить  
+блокирующий замок для пластиковых окон  
+заглушки на окна от детей купить  
+ручки на окна с замком от детей  
+блокиратор на пластиковые окна от детей  
+замки безопасности на пластиковые окна  
+защелки на окна от детей  
+защелки на окна от детей купить  
+замки от детей на окна пвх  
+оконные замки на пластиковые окна  
+поставить замки на пластиковые окна  
+детский замок на окна купить  
+ограничители на пластиковые окна от детей  
+замок безопасности на окна  
+защитные замки на окна от детей  
+детский замок безопасности для пластиковых окон цена  
+замки для пластиковых окон купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964845</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (38 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 38 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+цветные пластиковые окна  
+ламинированные пластиковые окна  
+ламинированные окна  
+цветные окна  
+ламинированные окна пвх  
+ламинированные окна цвета  
+цветные пластиковые окна купить  
+цветные пластиковые окна цены  
+цветные окна пвх  
+цветные пластиковые окна купить в москве  
+ламинированные окна цена  
+окна с ламинацией  
+цветные пластиковые окна москва  
+заказать цветные пластиковые окна москва  
+окна с ламинацией цена  
+ламинированные окна пвх цены  
+пластиковые окна с ламинацией под дерево цена  
+ламинированные окна купить  
+ламинация окон цвета  
+цветные окна москва  
+ламинированные окна москва  
+цветные пластиковые окна в интерьере  
+ламинация окон цвета каталог  
+пластиковые окна цветные рамы  
+цветные окна пвх купить  
+ламинированный профиль окна  
+цветные стеклопакеты  
+пластиковые окна цветной профиль  
+ламинация пластиковых окон цена  
+купить пластиковые окна ламинированные  
+заказать ламинированные окна  
+готовые ламинированные окна  
+синие пластиковые окна  
+ламинация окон москва  
+ламинация окон пвх цена  
+купить цветные окна  
+ламинированные пластиковые окна цвета  
+заказать цветные пластиковые окна </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964895</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (19 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 19 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковая балконная дверь  
+пластиковые двери на балкон  
+раздвижные балконные двери  
+балконная дверь пластиковая цена  
+купить балконную дверь пластиковую  
+пластиковая дверь на балкон цена  
+пластиковые балконные двери москва  
+балконные двери пвх  
+сколько стоит пластиковая балконная дверь  
+балконная дверь пластиковая с окном цена москва  
+дверь пластиковая со стеклом балконная готовая цена  
+пластиковые балконные окна и двери  
+пластиковые двери на балкон цены москва  
+купить дверь на балкон пластиковую  
+пвх дверь на балкон  
+сколько стоит пластиковая дверь на балкон  
+готовые балконные двери пвх распродажа  
+купить пластиковую балконную дверь цена  
+купить балконную дверь пластиковую в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964881</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (33 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 33 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+остекление веранды  
+остекление террасы  
+остекление веранды и террасы  
+остекление террасы загородного дома  
+остекление веранды на даче  
+остекление террасы дома  
+теплое остекление террасы  
+остекление веранд и беседок  
+пластиковые окна на террасу на дачу  
+остекление беседок веранд террас  
+окна для веранды и террасы  
+раздвижные окна для веранды дачи  
+остекление веранд и террас пластиковыми окнами  
+установка пластиковых окон на даче  
+окна для веранды на дачу  
+окна для остекления веранды  
+окна на террасу на дачу раздвижные  
+сдвижное остекление террас  
+застеклить террасу на даче  
+остекление веранды и террасы на даче  
+теплое остекление веранды загородного дома  
+раздвижное остекление террасы загородного дома  
+застекление веранды и террасы  
+остекление беседки на даче  
+холодное остекление веранды на даче  
+застеклить веранду на даче недорого  
+остекление выхода на террасу  
+установить пластиковые окна на дачу  
+пластиковые окна на веранду дачи  
+застекление террасы  
+верандные окна для дачи  
+застеклить веранду на даче  
+остеклить террасу на даче </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964857</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (18 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+алюминиевые окна на балкон раздвижные цена — 60% (Яндекс Москва)  
+остекление балконов и лоджий алюминиевым профилем — 80% (Яндекс Москва)  
+окна балконные раздвижные алюминиевые цена — 60% (Яндекс Москва)  
+окна алюминиевый профиль раздвижные цена — 60% (Яндекс Москва)  
+окно раздвижное алюминиевое — 99% (Яндекс Москва)  
+окно на балкон алюминиевое раздвижное цена — 60% (Яндекс Москва)  
+рама из алюминиевого профиля — 99% (Яндекс Москва)  
+алюминиевые окна на веранду раздвижные цена — 60% (Яндекс Москва)  
+холодный алюминий раздвижная система — 80% (Яндекс Москва)  
+холодный алюминиевый профиль для окон — 60% (Яндекс Москва)  
+раздвижные алюминиевые рамы на балкон — 60% (Яндекс Москва)  
+окна балконные раздвижные алюминиевые — 60% (Яндекс Москва)  
+стоимость остекления алюминиевым профилем за 1 м2 — 99% (Яндекс Москва)  
+балконные окна алюминиевого профиля стоимость — 80% (Яндекс Москва)  
+раздвижное алюминиевое остекление цена — 60% (Яндекс Москва)  
+стоимость алюминиевых окон на балкон — 60% (Яндекс Москва)  
+стоимость раздвижных окон для балкона — 60% (Яндекс Москва)  
+купить остекление балкона алюминиевым профилем раздвижные — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965702</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/osteklenie-balkonov-lodzhii-cena-v-moskve/otdelka-balkonov-i-lodzhiy/</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (35 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 35 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+отделка балкона под ключ цена москва  
+отделка балкона цена  
+внутренняя отделка балкона цена  
+отделка балкона под ключ цена  
+отделка лоджии под ключ  
+отделка балкона москва  
+остекление и отделка балконов  
+отделка лоджии под ключ цена москва  
+остекление и отделка балконов под ключ  
+отделка балконов и лоджий под ключ  
+остекление и отделка балконов и лоджий  
+остекление и отделка лоджий  
+остекление и утепление лоджий и балконов  
+остекление и отделка лоджии под ключ цена  
+отделка балконов и лоджий цена  
+утепление и остекление балкона под ключ цена  
+застеклить и утеплить балкон  
+отделка балконов и лоджий под ключ цены  
+утепление и остекление лоджии  
+стоимость отделки балкона  
+сколько стоит застеклить и утеплить балкон  
+остекление и отделка лоджий под ключ  
+остекление и утепление балконов лоджий цены  
+остекление и утепление балкона под ключ  
+отделка балкона и остекление под ключ москва  
+окна отделка лоджии  
+балкон остекление и отделка в москве  
+остекление и утепление лоджий под ключ цена  
+утеплить и застеклить балкон цена  
+остекление и утепление лоджий цена  
+отделка и утепление балкона под ключ цена  
+застеклить и утеплить балкон цены в москве  
+отделка и утепление балкона в москве  
+застеклить и утеплить лоджию  
+застекление лоджии и утепление </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964866</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (17 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+отделка балкона цена — 80% (Яндекс Москва)  
+отделка балкона москва — 99% (Яндекс Москва)  
+остекление и отделка балконов — 60% (Яндекс Москва)  
+остекление и отделка балконов под ключ — 80% (Яндекс Москва)  
+остекление и отделка балконов и лоджий — 60% (Яндекс Москва)  
+остекление и отделка лоджий — 80% (Яндекс Москва)  
+отделка балконов и лоджий цена — 80% (Яндекс Москва)  
+утепление и остекление балкона под ключ цена — 60% (Яндекс Москва)  
+отделка балконов и лоджий под ключ цены — 60% (Яндекс Москва)  
+утепление и остекление лоджии — 60% (Яндекс Москва)  
+стоимость отделки балкона — 60% (Яндекс Москва)  
+остекление и отделка лоджий под ключ — 60% (Яндекс Москва)  
+остекление и утепление балконов лоджий цены — 80% (Яндекс Москва)  
+отделка балкона и остекление под ключ москва — 80% (Яндекс Москва)  
+окна отделка лоджии — 80% (Яндекс Москва)  
+остекление и утепление лоджий цена — 60% (Яндекс Москва)  
+отделка и утепление балкона в москве — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433965703</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (29 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 29 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+алюминиевые входные двери  
+алюминиевые двери цена  
+двери из алюминия входные  
+алюминиевые двери москва  
+холодные алюминиевые двери  
+входные алюминиевые двери в дом  
+алюминиевые двери производство  
+входные алюминиевые двери москва  
+алюминиевая входная дверь в частный дом  
+двери алюминиевые входные из алюминиевого профиля цена  
+дверь алюминиевая входная цена  
+алюминиевые двери купить в москве  
+алюминиевые двери цена за м2  
+входные алюминиевые двери со стеклопакетом цена  
+дверь алюминиевая со стеклом входная готовая цена  
+алюминиевые двери цена в москве  
+купить алюминиевую дверь входную со стеклом  
+алюминиевые двери на заказ  
+входные алюминиевые двери со стеклопакетом  
+входные двери из алюминия для частного дома  
+алюминиевые двери входные для частного дома цена  
+готовые алюминиевые двери  
+офисные двери из алюминиевого профиля  
+двери из холодного алюминия  
+двери из алюминиевого профиля цена прайс  
+алюминиевая входная дверь купить  
+алюминиевые двери входные для частного дома купить  
+входные алюминиевые двери для магазина  
+дверь алюминиевая входная остекленная </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964884</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (23 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 23 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+пластиковые окна для дачи  
+окна для дачи  
+окна пвх для дачи  
+купить окна на дачу  
+пластиковые окна на дачу цена с установкой  
+дачные окна  
+раздвижные окна для беседки купить  
+верандные пластиковые окна для дачи  
+окна для террасы на дачу недорого  
+окна на веранду на даче цены  
+окна на дачу недорого от производителя  
+окна на дачу недорого с установкой  
+нестандартные пластиковые окна на дачу  
+пластиковые окна для беседки цена  
+террасные окна для дачи пластиковые  
+пластиковые окна для беседки  
+заказать окна на дачу  
+окна пвх однокамерные для дачи  
+окна для дачи изготовление  
+заказать пластиковое окно на дачу  
+купить пластиковые окна для дачи москва  
+маленькие пластиковые окна для дачи  
+окна со стеклопакетом для дачи </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964909</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/</t>
+  </si>
+  <si>
+    <t>Общие задачи</t>
+  </si>
+  <si>
+    <t>Проверьте и скорректируйте распределение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
+  </si>
+  <si>
+    <t>19.04.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1433964522</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -394,96 +6567,8709 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
       <c r="E3" t="s">
         <v>5</v>
       </c>
       <c r="F3" t="s">
         <v>6</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4">
+        <v>714</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4">
+        <v>26.9</v>
+      </c>
+      <c r="K4" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5">
+        <v>545</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5">
+        <v>16.3</v>
+      </c>
+      <c r="K5" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6">
+        <v>272</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6">
+        <v>52.3</v>
+      </c>
+      <c r="K6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7">
+        <v>47</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7">
+        <v>6.6</v>
+      </c>
+      <c r="K7" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>32</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8">
+        <v>167</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8">
+        <v>43.3</v>
+      </c>
+      <c r="K8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9">
+        <v>14</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9">
+        <v>0</v>
+      </c>
+      <c r="K9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10">
+        <v>21</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10">
+        <v>0</v>
+      </c>
+      <c r="K10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>44</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11">
+        <v>127</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11">
+        <v>20.1</v>
+      </c>
+      <c r="K11" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12">
+        <v>126</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12">
+        <v>73</v>
+      </c>
+      <c r="K12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>51</v>
+      </c>
+      <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D13" t="s">
+        <v>53</v>
+      </c>
+      <c r="E13">
+        <v>8</v>
+      </c>
+      <c r="F13" t="s">
+        <v>16</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="K13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14">
+        <v>8</v>
+      </c>
+      <c r="F14" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14">
+        <v>16.3</v>
+      </c>
+      <c r="K14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" t="s">
+        <v>59</v>
+      </c>
+      <c r="E15">
+        <v>8</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15">
+        <v>18.4</v>
+      </c>
+      <c r="K15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>52</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16">
+        <v>8</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16">
+        <v>0</v>
+      </c>
+      <c r="K16" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17">
+        <v>8</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17">
+        <v>0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18">
+        <v>0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>68</v>
+      </c>
+      <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19">
+        <v>0</v>
+      </c>
+      <c r="K19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="I20">
+        <v>1.1</v>
+      </c>
+      <c r="K20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>68</v>
+      </c>
+      <c r="D21" t="s">
+        <v>78</v>
+      </c>
+      <c r="E21">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="I21">
+        <v>59.4</v>
+      </c>
+      <c r="K21" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>68</v>
+      </c>
+      <c r="D22" t="s">
+        <v>81</v>
+      </c>
+      <c r="E22">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>16</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22">
+        <v>0</v>
+      </c>
+      <c r="K22" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>68</v>
+      </c>
+      <c r="D23" t="s">
+        <v>84</v>
+      </c>
+      <c r="E23">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I23">
+        <v>0</v>
+      </c>
+      <c r="K23" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="I24">
+        <v>9.4</v>
+      </c>
+      <c r="K24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D25" t="s">
+        <v>90</v>
+      </c>
+      <c r="E25">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+      <c r="I25">
+        <v>48.6</v>
+      </c>
+      <c r="K25" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26">
+        <v>120</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26">
+        <v>0</v>
+      </c>
+      <c r="K26" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27">
+        <v>4</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="I27">
+        <v>0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
+        <v>101</v>
+      </c>
+      <c r="E28">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="I28">
+        <v>0</v>
+      </c>
+      <c r="K28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29">
+        <v>0</v>
+      </c>
+      <c r="K29" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30">
+        <v>0</v>
+      </c>
+      <c r="K30" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D31" t="s">
+        <v>110</v>
+      </c>
+      <c r="E31">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31">
+        <v>1.8</v>
+      </c>
+      <c r="K31" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>112</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" t="s">
+        <v>113</v>
+      </c>
+      <c r="E32">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="I32">
+        <v>33.8</v>
+      </c>
+      <c r="K32" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" t="s">
+        <v>115</v>
+      </c>
+      <c r="B33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" t="s">
+        <v>116</v>
+      </c>
+      <c r="E33">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>16</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I33">
+        <v>0</v>
+      </c>
+      <c r="K33" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" t="s">
+        <v>120</v>
+      </c>
+      <c r="E34">
+        <v>6</v>
+      </c>
+      <c r="F34" t="s">
+        <v>16</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34">
+        <v>25</v>
+      </c>
+      <c r="K34" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35">
+        <v>6</v>
+      </c>
+      <c r="F35" t="s">
+        <v>16</v>
+      </c>
+      <c r="G35" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35">
+        <v>10.4</v>
+      </c>
+      <c r="K35" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
+        <v>13</v>
+      </c>
+      <c r="C36" t="s">
+        <v>119</v>
+      </c>
+      <c r="D36" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36">
+        <v>6</v>
+      </c>
+      <c r="F36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36">
+        <v>5</v>
+      </c>
+      <c r="K36" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" t="s">
+        <v>119</v>
+      </c>
+      <c r="D37" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37">
+        <v>6</v>
+      </c>
+      <c r="F37" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37">
+        <v>0</v>
+      </c>
+      <c r="K37" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38">
+        <v>6</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
+      </c>
+      <c r="G38" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38">
+        <v>22.7</v>
+      </c>
+      <c r="K38" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" t="s">
+        <v>134</v>
+      </c>
+      <c r="B39" t="s">
+        <v>13</v>
+      </c>
+      <c r="C39" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39">
+        <v>14</v>
+      </c>
+      <c r="F39" t="s">
+        <v>16</v>
+      </c>
+      <c r="G39" t="s">
+        <v>17</v>
+      </c>
+      <c r="I39">
+        <v>0</v>
+      </c>
+      <c r="K39" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" t="s">
+        <v>135</v>
+      </c>
+      <c r="D40" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40">
+        <v>14</v>
+      </c>
+      <c r="F40" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40">
+        <v>49.4</v>
+      </c>
+      <c r="K40" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C41" t="s">
+        <v>135</v>
+      </c>
+      <c r="D41" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41">
+        <v>14</v>
+      </c>
+      <c r="F41" t="s">
+        <v>16</v>
+      </c>
+      <c r="G41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I41">
+        <v>0</v>
+      </c>
+      <c r="K41" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" t="s">
+        <v>13</v>
+      </c>
+      <c r="C42" t="s">
+        <v>144</v>
+      </c>
+      <c r="D42" t="s">
+        <v>145</v>
+      </c>
+      <c r="E42">
+        <v>21</v>
+      </c>
+      <c r="F42" t="s">
+        <v>16</v>
+      </c>
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42">
+        <v>0</v>
+      </c>
+      <c r="K42" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" t="s">
+        <v>149</v>
+      </c>
+      <c r="E43">
+        <v>102</v>
+      </c>
+      <c r="F43" t="s">
+        <v>16</v>
+      </c>
+      <c r="G43" t="s">
+        <v>17</v>
+      </c>
+      <c r="I43">
+        <v>0</v>
+      </c>
+      <c r="K43" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C44" t="s">
+        <v>40</v>
+      </c>
+      <c r="D44" t="s">
+        <v>152</v>
+      </c>
+      <c r="E44">
+        <v>16</v>
+      </c>
+      <c r="F44" t="s">
+        <v>16</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44">
+        <v>0</v>
+      </c>
+      <c r="K44" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" t="s">
+        <v>154</v>
+      </c>
+      <c r="B45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" t="s">
+        <v>40</v>
+      </c>
+      <c r="D45" t="s">
+        <v>155</v>
+      </c>
+      <c r="E45">
+        <v>16</v>
+      </c>
+      <c r="F45" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I45">
+        <v>4.8</v>
+      </c>
+      <c r="K45" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" t="s">
+        <v>157</v>
+      </c>
+      <c r="B46" t="s">
+        <v>13</v>
+      </c>
+      <c r="C46" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46">
+        <v>16</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46">
+        <v>0.4</v>
+      </c>
+      <c r="K46" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" t="s">
+        <v>160</v>
+      </c>
+      <c r="B47" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" t="s">
+        <v>161</v>
+      </c>
+      <c r="D47" t="s">
+        <v>162</v>
+      </c>
+      <c r="E47">
+        <v>99</v>
+      </c>
+      <c r="F47" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="I47">
+        <v>11.3</v>
+      </c>
+      <c r="K47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" t="s">
+        <v>27</v>
+      </c>
+      <c r="B48" t="s">
+        <v>13</v>
+      </c>
+      <c r="C48" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48">
+        <v>24</v>
+      </c>
+      <c r="F48" t="s">
+        <v>16</v>
+      </c>
+      <c r="G48" t="s">
+        <v>17</v>
+      </c>
+      <c r="I48">
+        <v>6.6</v>
+      </c>
+      <c r="K48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
+        <v>13</v>
+      </c>
+      <c r="C49" t="s">
+        <v>168</v>
+      </c>
+      <c r="D49" t="s">
+        <v>169</v>
+      </c>
+      <c r="E49">
+        <v>4</v>
+      </c>
+      <c r="F49" t="s">
+        <v>16</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49">
+        <v>69.1</v>
+      </c>
+      <c r="K49" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" t="s">
+        <v>171</v>
+      </c>
+      <c r="B50" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" t="s">
+        <v>168</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50">
+        <v>4</v>
+      </c>
+      <c r="F50" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="I50">
+        <v>0</v>
+      </c>
+      <c r="K50" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>174</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D51" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51">
+        <v>4</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="I51">
+        <v>0</v>
+      </c>
+      <c r="K51" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>177</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>168</v>
+      </c>
+      <c r="D52" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52">
+        <v>4</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="I52">
+        <v>0</v>
+      </c>
+      <c r="K52" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>180</v>
+      </c>
+      <c r="B53" t="s">
+        <v>13</v>
+      </c>
+      <c r="C53" t="s">
+        <v>168</v>
+      </c>
+      <c r="D53" t="s">
+        <v>181</v>
+      </c>
+      <c r="E53">
+        <v>4</v>
+      </c>
+      <c r="F53" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="I53">
+        <v>3.3</v>
+      </c>
+      <c r="K53" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>183</v>
+      </c>
+      <c r="B54" t="s">
+        <v>13</v>
+      </c>
+      <c r="C54" t="s">
+        <v>168</v>
+      </c>
+      <c r="D54" t="s">
+        <v>184</v>
+      </c>
+      <c r="E54">
+        <v>4</v>
+      </c>
+      <c r="F54" t="s">
+        <v>16</v>
+      </c>
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="I54">
+        <v>0</v>
+      </c>
+      <c r="K54" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>186</v>
+      </c>
+      <c r="B55" t="s">
+        <v>13</v>
+      </c>
+      <c r="C55" t="s">
+        <v>168</v>
+      </c>
+      <c r="D55" t="s">
+        <v>187</v>
+      </c>
+      <c r="E55">
+        <v>4</v>
+      </c>
+      <c r="F55" t="s">
+        <v>16</v>
+      </c>
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="I55">
+        <v>0</v>
+      </c>
+      <c r="K55" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" t="s">
+        <v>13</v>
+      </c>
+      <c r="C56" t="s">
+        <v>168</v>
+      </c>
+      <c r="D56" t="s">
+        <v>190</v>
+      </c>
+      <c r="E56">
+        <v>4</v>
+      </c>
+      <c r="F56" t="s">
+        <v>16</v>
+      </c>
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="I56">
+        <v>0</v>
+      </c>
+      <c r="K56" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" t="s">
+        <v>192</v>
+      </c>
+      <c r="B57" t="s">
+        <v>13</v>
+      </c>
+      <c r="C57" t="s">
+        <v>168</v>
+      </c>
+      <c r="D57" t="s">
+        <v>193</v>
+      </c>
+      <c r="E57">
+        <v>4</v>
+      </c>
+      <c r="F57" t="s">
+        <v>16</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="I57">
+        <v>0</v>
+      </c>
+      <c r="K57" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" t="s">
+        <v>195</v>
+      </c>
+      <c r="B58" t="s">
+        <v>13</v>
+      </c>
+      <c r="C58" t="s">
+        <v>168</v>
+      </c>
+      <c r="D58" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58">
+        <v>4</v>
+      </c>
+      <c r="F58" t="s">
+        <v>16</v>
+      </c>
+      <c r="G58" t="s">
+        <v>17</v>
+      </c>
+      <c r="I58">
+        <v>2.5</v>
+      </c>
+      <c r="K58" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
+        <v>198</v>
+      </c>
+      <c r="B59" t="s">
+        <v>13</v>
+      </c>
+      <c r="C59" t="s">
+        <v>168</v>
+      </c>
+      <c r="D59" t="s">
+        <v>199</v>
+      </c>
+      <c r="E59">
+        <v>4</v>
+      </c>
+      <c r="F59" t="s">
+        <v>16</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="I59">
+        <v>0</v>
+      </c>
+      <c r="K59" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" t="s">
+        <v>201</v>
+      </c>
+      <c r="B60" t="s">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>168</v>
+      </c>
+      <c r="D60" t="s">
+        <v>202</v>
+      </c>
+      <c r="E60">
+        <v>4</v>
+      </c>
+      <c r="F60" t="s">
+        <v>16</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="I60">
+        <v>0</v>
+      </c>
+      <c r="K60" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
+        <v>204</v>
+      </c>
+      <c r="B61" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" t="s">
+        <v>205</v>
+      </c>
+      <c r="D61" t="s">
+        <v>206</v>
+      </c>
+      <c r="E61">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>16</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="I61">
+        <v>0.4</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B62" t="s">
+        <v>13</v>
+      </c>
+      <c r="C62" t="s">
+        <v>208</v>
+      </c>
+      <c r="D62" t="s">
+        <v>209</v>
+      </c>
+      <c r="E62">
+        <v>6</v>
+      </c>
+      <c r="F62" t="s">
+        <v>16</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="I62">
+        <v>0</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>67</v>
+      </c>
+      <c r="B63" t="s">
+        <v>13</v>
+      </c>
+      <c r="C63" t="s">
+        <v>211</v>
+      </c>
+      <c r="D63" t="s">
+        <v>212</v>
+      </c>
+      <c r="E63">
+        <v>15</v>
+      </c>
+      <c r="F63" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="I63">
+        <v>0</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" t="s">
+        <v>71</v>
+      </c>
+      <c r="B64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C64" t="s">
+        <v>211</v>
+      </c>
+      <c r="D64" t="s">
+        <v>214</v>
+      </c>
+      <c r="E64">
+        <v>15</v>
+      </c>
+      <c r="F64" t="s">
+        <v>16</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="I64">
+        <v>0</v>
+      </c>
+      <c r="K64" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>61</v>
+      </c>
+      <c r="B65" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" t="s">
+        <v>216</v>
+      </c>
+      <c r="D65" t="s">
+        <v>217</v>
+      </c>
+      <c r="E65">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="I65">
+        <v>0</v>
+      </c>
+      <c r="K65" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>216</v>
+      </c>
+      <c r="D66" t="s">
+        <v>219</v>
+      </c>
+      <c r="E66">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="I66">
+        <v>0</v>
+      </c>
+      <c r="K66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>27</v>
+      </c>
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" t="s">
+        <v>221</v>
+      </c>
+      <c r="D67" t="s">
+        <v>222</v>
+      </c>
+      <c r="E67">
+        <v>92</v>
+      </c>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="I67">
+        <v>6.6</v>
+      </c>
+      <c r="K67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s">
+        <v>224</v>
+      </c>
+      <c r="D68" t="s">
+        <v>225</v>
+      </c>
+      <c r="E68">
+        <v>305</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="I68">
+        <v>16.3</v>
+      </c>
+      <c r="K68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>204</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>227</v>
+      </c>
+      <c r="D69" t="s">
+        <v>228</v>
+      </c>
+      <c r="E69">
+        <v>91</v>
+      </c>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="I69">
+        <v>0.4</v>
+      </c>
+      <c r="K69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>230</v>
+      </c>
+      <c r="B70" t="s">
+        <v>13</v>
+      </c>
+      <c r="C70" t="s">
+        <v>28</v>
+      </c>
+      <c r="D70" t="s">
+        <v>231</v>
+      </c>
+      <c r="E70">
+        <v>18</v>
+      </c>
+      <c r="F70" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I70">
+        <v>0</v>
+      </c>
+      <c r="K70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
+        <v>115</v>
+      </c>
+      <c r="B71" t="s">
+        <v>13</v>
+      </c>
+      <c r="C71" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" t="s">
+        <v>233</v>
+      </c>
+      <c r="E71">
+        <v>18</v>
+      </c>
+      <c r="F71" t="s">
+        <v>16</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="I71">
+        <v>0</v>
+      </c>
+      <c r="K71" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>89</v>
+      </c>
+      <c r="B72" t="s">
+        <v>13</v>
+      </c>
+      <c r="C72" t="s">
+        <v>144</v>
+      </c>
+      <c r="D72" t="s">
+        <v>235</v>
+      </c>
+      <c r="E72">
+        <v>18</v>
+      </c>
+      <c r="F72" t="s">
+        <v>16</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="I72">
+        <v>48.6</v>
+      </c>
+      <c r="K72" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>118</v>
+      </c>
+      <c r="B73" t="s">
+        <v>13</v>
+      </c>
+      <c r="C73" t="s">
+        <v>237</v>
+      </c>
+      <c r="D73" t="s">
+        <v>238</v>
+      </c>
+      <c r="E73">
+        <v>9</v>
+      </c>
+      <c r="F73" t="s">
+        <v>16</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="I73">
+        <v>25</v>
+      </c>
+      <c r="K73" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>125</v>
+      </c>
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>237</v>
+      </c>
+      <c r="D74" t="s">
+        <v>240</v>
+      </c>
+      <c r="E74">
+        <v>9</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="I74">
+        <v>5</v>
+      </c>
+      <c r="K74" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>141</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>242</v>
+      </c>
+      <c r="D75" t="s">
+        <v>243</v>
+      </c>
+      <c r="E75">
+        <v>21</v>
+      </c>
+      <c r="F75" t="s">
+        <v>16</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="I75">
+        <v>0</v>
+      </c>
+      <c r="K75" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>246</v>
+      </c>
+      <c r="D76" t="s">
+        <v>247</v>
+      </c>
+      <c r="E76">
+        <v>20</v>
+      </c>
+      <c r="F76" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="I76">
+        <v>0</v>
+      </c>
+      <c r="K76" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" t="s">
+        <v>249</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>250</v>
+      </c>
+      <c r="D77" t="s">
+        <v>251</v>
+      </c>
+      <c r="E77">
+        <v>255</v>
+      </c>
+      <c r="F77" t="s">
+        <v>16</v>
+      </c>
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="I77">
+        <v>25</v>
+      </c>
+      <c r="K77" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" t="s">
+        <v>253</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>254</v>
+      </c>
+      <c r="D78" t="s">
+        <v>255</v>
+      </c>
+      <c r="E78">
+        <v>75</v>
+      </c>
+      <c r="F78" t="s">
+        <v>16</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="I78">
+        <v>12.8</v>
+      </c>
+      <c r="K78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" t="s">
+        <v>167</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>144</v>
+      </c>
+      <c r="D79" t="s">
+        <v>257</v>
+      </c>
+      <c r="E79">
+        <v>19</v>
+      </c>
+      <c r="F79" t="s">
+        <v>16</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="I79">
+        <v>69.1</v>
+      </c>
+      <c r="K79" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" t="s">
+        <v>51</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>211</v>
+      </c>
+      <c r="D80" t="s">
+        <v>259</v>
+      </c>
+      <c r="E80">
+        <v>15</v>
+      </c>
+      <c r="F80" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80">
+        <v>0</v>
+      </c>
+      <c r="K80" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>211</v>
+      </c>
+      <c r="D81" t="s">
+        <v>261</v>
+      </c>
+      <c r="E81">
+        <v>15</v>
+      </c>
+      <c r="F81" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="I81">
+        <v>0</v>
+      </c>
+      <c r="K81" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" t="s">
+        <v>55</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>216</v>
+      </c>
+      <c r="D82" t="s">
+        <v>263</v>
+      </c>
+      <c r="E82">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>16</v>
+      </c>
+      <c r="G82" t="s">
+        <v>17</v>
+      </c>
+      <c r="I82">
+        <v>16.3</v>
+      </c>
+      <c r="K82" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11">
+      <c r="A83" t="s">
+        <v>160</v>
+      </c>
+      <c r="B83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" t="s">
+        <v>265</v>
+      </c>
+      <c r="D83" t="s">
+        <v>266</v>
+      </c>
+      <c r="E83">
+        <v>28</v>
+      </c>
+      <c r="F83" t="s">
+        <v>16</v>
+      </c>
+      <c r="G83" t="s">
+        <v>17</v>
+      </c>
+      <c r="I83">
+        <v>11.3</v>
+      </c>
+      <c r="K83" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11">
+      <c r="A84" t="s">
+        <v>186</v>
+      </c>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" t="s">
+        <v>268</v>
+      </c>
+      <c r="D84" t="s">
+        <v>269</v>
+      </c>
+      <c r="E84">
+        <v>6</v>
+      </c>
+      <c r="F84" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" t="s">
+        <v>17</v>
+      </c>
+      <c r="I84">
+        <v>0</v>
+      </c>
+      <c r="K84" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11">
+      <c r="A85" t="s">
+        <v>189</v>
+      </c>
+      <c r="B85" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" t="s">
+        <v>268</v>
+      </c>
+      <c r="D85" t="s">
+        <v>271</v>
+      </c>
+      <c r="E85">
+        <v>6</v>
+      </c>
+      <c r="F85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G85" t="s">
+        <v>17</v>
+      </c>
+      <c r="I85">
+        <v>0</v>
+      </c>
+      <c r="K85" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11">
+      <c r="A86" t="s">
+        <v>192</v>
+      </c>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" t="s">
+        <v>268</v>
+      </c>
+      <c r="D86" t="s">
+        <v>273</v>
+      </c>
+      <c r="E86">
+        <v>6</v>
+      </c>
+      <c r="F86" t="s">
+        <v>16</v>
+      </c>
+      <c r="G86" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86">
+        <v>0</v>
+      </c>
+      <c r="K86" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>268</v>
+      </c>
+      <c r="D87" t="s">
+        <v>275</v>
+      </c>
+      <c r="E87">
+        <v>6</v>
+      </c>
+      <c r="F87" t="s">
+        <v>16</v>
+      </c>
+      <c r="G87" t="s">
+        <v>17</v>
+      </c>
+      <c r="I87">
+        <v>0</v>
+      </c>
+      <c r="K87" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11">
+      <c r="A88" t="s">
+        <v>277</v>
+      </c>
+      <c r="B88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" t="s">
+        <v>268</v>
+      </c>
+      <c r="D88" t="s">
+        <v>278</v>
+      </c>
+      <c r="E88">
+        <v>6</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" t="s">
+        <v>17</v>
+      </c>
+      <c r="I88">
+        <v>55</v>
+      </c>
+      <c r="K88" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11">
+      <c r="A89" t="s">
+        <v>280</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>281</v>
+      </c>
+      <c r="D89" t="s">
+        <v>282</v>
+      </c>
+      <c r="E89">
+        <v>22</v>
+      </c>
+      <c r="F89" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89">
+        <v>0</v>
+      </c>
+      <c r="K89" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11">
+      <c r="A90" t="s">
+        <v>284</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>281</v>
+      </c>
+      <c r="D90" t="s">
+        <v>285</v>
+      </c>
+      <c r="E90">
+        <v>22</v>
+      </c>
+      <c r="F90" t="s">
+        <v>16</v>
+      </c>
+      <c r="G90" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90">
+        <v>27.6</v>
+      </c>
+      <c r="K90" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11">
+      <c r="A91" t="s">
+        <v>100</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>144</v>
+      </c>
+      <c r="D91" t="s">
+        <v>287</v>
+      </c>
+      <c r="E91">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91">
+        <v>0</v>
+      </c>
+      <c r="K91" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11">
+      <c r="A92" t="s">
+        <v>103</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" t="s">
+        <v>144</v>
+      </c>
+      <c r="D92" t="s">
+        <v>289</v>
+      </c>
+      <c r="E92">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>16</v>
+      </c>
+      <c r="G92" t="s">
+        <v>17</v>
+      </c>
+      <c r="I92">
+        <v>0</v>
+      </c>
+      <c r="K92" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11">
+      <c r="A93" t="s">
+        <v>122</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" t="s">
+        <v>237</v>
+      </c>
+      <c r="D93" t="s">
+        <v>291</v>
+      </c>
+      <c r="E93">
+        <v>9</v>
+      </c>
+      <c r="F93" t="s">
+        <v>16</v>
+      </c>
+      <c r="G93" t="s">
+        <v>17</v>
+      </c>
+      <c r="I93">
+        <v>10.4</v>
+      </c>
+      <c r="K93" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11">
+      <c r="A94" t="s">
+        <v>12</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>293</v>
+      </c>
+      <c r="D94" t="s">
+        <v>294</v>
+      </c>
+      <c r="E94">
+        <v>229</v>
+      </c>
+      <c r="F94" t="s">
+        <v>16</v>
+      </c>
+      <c r="G94" t="s">
+        <v>17</v>
+      </c>
+      <c r="I94">
+        <v>26.9</v>
+      </c>
+      <c r="K94" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11">
+      <c r="A95" t="s">
+        <v>109</v>
+      </c>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" t="s">
+        <v>242</v>
+      </c>
+      <c r="D95" t="s">
+        <v>296</v>
+      </c>
+      <c r="E95">
+        <v>21</v>
+      </c>
+      <c r="F95" t="s">
+        <v>16</v>
+      </c>
+      <c r="G95" t="s">
+        <v>17</v>
+      </c>
+      <c r="I95">
+        <v>1.8</v>
+      </c>
+      <c r="K95" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11">
+      <c r="A96" t="s">
+        <v>298</v>
+      </c>
+      <c r="B96" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" t="s">
+        <v>299</v>
+      </c>
+      <c r="D96" t="s">
+        <v>300</v>
+      </c>
+      <c r="E96">
+        <v>24</v>
+      </c>
+      <c r="F96" t="s">
+        <v>16</v>
+      </c>
+      <c r="G96" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96">
+        <v>23.2</v>
+      </c>
+      <c r="K96" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11">
+      <c r="A97" t="s">
+        <v>55</v>
+      </c>
+      <c r="B97" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" t="s">
+        <v>208</v>
+      </c>
+      <c r="D97" t="s">
+        <v>302</v>
+      </c>
+      <c r="E97">
+        <v>4</v>
+      </c>
+      <c r="F97" t="s">
+        <v>16</v>
+      </c>
+      <c r="G97" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97">
+        <v>16.3</v>
+      </c>
+      <c r="K97" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11">
+      <c r="A98" t="s">
+        <v>304</v>
+      </c>
+      <c r="B98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" t="s">
+        <v>208</v>
+      </c>
+      <c r="D98" t="s">
+        <v>305</v>
+      </c>
+      <c r="E98">
+        <v>4</v>
+      </c>
+      <c r="F98" t="s">
+        <v>16</v>
+      </c>
+      <c r="G98" t="s">
+        <v>17</v>
+      </c>
+      <c r="I98">
+        <v>10.9</v>
+      </c>
+      <c r="K98" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11">
+      <c r="A99" t="s">
+        <v>86</v>
+      </c>
+      <c r="B99" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" t="s">
+        <v>208</v>
+      </c>
+      <c r="D99" t="s">
+        <v>307</v>
+      </c>
+      <c r="E99">
+        <v>4</v>
+      </c>
+      <c r="F99" t="s">
+        <v>16</v>
+      </c>
+      <c r="G99" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99">
+        <v>9.4</v>
+      </c>
+      <c r="K99" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11">
+      <c r="A100" t="s">
+        <v>131</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>208</v>
+      </c>
+      <c r="D100" t="s">
+        <v>309</v>
+      </c>
+      <c r="E100">
+        <v>4</v>
+      </c>
+      <c r="F100" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100">
+        <v>22.7</v>
+      </c>
+      <c r="K100" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11">
+      <c r="A101" t="s">
+        <v>12</v>
+      </c>
+      <c r="B101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" t="s">
+        <v>311</v>
+      </c>
+      <c r="D101" t="s">
+        <v>312</v>
+      </c>
+      <c r="E101">
+        <v>204</v>
+      </c>
+      <c r="F101" t="s">
+        <v>16</v>
+      </c>
+      <c r="G101" t="s">
+        <v>17</v>
+      </c>
+      <c r="I101">
+        <v>26.9</v>
+      </c>
+      <c r="K101" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11">
+      <c r="A102" t="s">
+        <v>245</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
+        <v>314</v>
+      </c>
+      <c r="D102" t="s">
+        <v>315</v>
+      </c>
+      <c r="E102">
+        <v>30</v>
+      </c>
+      <c r="F102" t="s">
+        <v>16</v>
+      </c>
+      <c r="G102" t="s">
+        <v>17</v>
+      </c>
+      <c r="I102">
+        <v>0</v>
+      </c>
+      <c r="K102" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11">
+      <c r="A103" t="s">
+        <v>151</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>317</v>
+      </c>
+      <c r="D103" t="s">
+        <v>318</v>
+      </c>
+      <c r="E103">
+        <v>24</v>
+      </c>
+      <c r="F103" t="s">
+        <v>16</v>
+      </c>
+      <c r="G103" t="s">
+        <v>17</v>
+      </c>
+      <c r="I103">
+        <v>0</v>
+      </c>
+      <c r="K103" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11">
+      <c r="A104" t="s">
+        <v>157</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>317</v>
+      </c>
+      <c r="D104" t="s">
+        <v>320</v>
+      </c>
+      <c r="E104">
+        <v>24</v>
+      </c>
+      <c r="F104" t="s">
+        <v>16</v>
+      </c>
+      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="I104">
+        <v>0.4</v>
+      </c>
+      <c r="K104" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11">
+      <c r="A105" t="s">
+        <v>322</v>
+      </c>
+      <c r="B105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" t="s">
+        <v>97</v>
+      </c>
+      <c r="D105" t="s">
+        <v>323</v>
+      </c>
+      <c r="E105">
+        <v>2</v>
+      </c>
+      <c r="F105" t="s">
+        <v>16</v>
+      </c>
+      <c r="G105" t="s">
+        <v>17</v>
+      </c>
+      <c r="I105">
+        <v>0</v>
+      </c>
+      <c r="K105" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11">
+      <c r="A106" t="s">
+        <v>325</v>
+      </c>
+      <c r="B106" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" t="s">
+        <v>97</v>
+      </c>
+      <c r="D106" t="s">
+        <v>326</v>
+      </c>
+      <c r="E106">
+        <v>2</v>
+      </c>
+      <c r="F106" t="s">
+        <v>16</v>
+      </c>
+      <c r="G106" t="s">
+        <v>17</v>
+      </c>
+      <c r="I106">
+        <v>0</v>
+      </c>
+      <c r="K106" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11">
+      <c r="A107" t="s">
+        <v>328</v>
+      </c>
+      <c r="B107" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" t="s">
+        <v>97</v>
+      </c>
+      <c r="D107" t="s">
+        <v>329</v>
+      </c>
+      <c r="E107">
+        <v>2</v>
+      </c>
+      <c r="F107" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" t="s">
+        <v>17</v>
+      </c>
+      <c r="I107">
+        <v>0</v>
+      </c>
+      <c r="K107" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11">
+      <c r="A108" t="s">
+        <v>331</v>
+      </c>
+      <c r="B108" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" t="s">
+        <v>97</v>
+      </c>
+      <c r="D108" t="s">
+        <v>332</v>
+      </c>
+      <c r="E108">
+        <v>2</v>
+      </c>
+      <c r="F108" t="s">
+        <v>16</v>
+      </c>
+      <c r="G108" t="s">
+        <v>17</v>
+      </c>
+      <c r="I108">
+        <v>0</v>
+      </c>
+      <c r="K108" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11">
+      <c r="A109" t="s">
+        <v>334</v>
+      </c>
+      <c r="B109" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" t="s">
+        <v>97</v>
+      </c>
+      <c r="D109" t="s">
+        <v>335</v>
+      </c>
+      <c r="E109">
+        <v>2</v>
+      </c>
+      <c r="F109" t="s">
+        <v>16</v>
+      </c>
+      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="I109">
+        <v>2.5</v>
+      </c>
+      <c r="K109" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11">
+      <c r="A110" t="s">
+        <v>337</v>
+      </c>
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>97</v>
+      </c>
+      <c r="D110" t="s">
+        <v>338</v>
+      </c>
+      <c r="E110">
+        <v>2</v>
+      </c>
+      <c r="F110" t="s">
+        <v>16</v>
+      </c>
+      <c r="G110" t="s">
+        <v>17</v>
+      </c>
+      <c r="I110">
+        <v>0</v>
+      </c>
+      <c r="K110" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11">
+      <c r="A111" t="s">
+        <v>340</v>
+      </c>
+      <c r="B111" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" t="s">
+        <v>97</v>
+      </c>
+      <c r="D111" t="s">
+        <v>341</v>
+      </c>
+      <c r="E111">
+        <v>2</v>
+      </c>
+      <c r="F111" t="s">
+        <v>16</v>
+      </c>
+      <c r="G111" t="s">
+        <v>17</v>
+      </c>
+      <c r="I111">
+        <v>0</v>
+      </c>
+      <c r="K111" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11">
+      <c r="A112" t="s">
+        <v>343</v>
+      </c>
+      <c r="B112" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" t="s">
+        <v>97</v>
+      </c>
+      <c r="D112" t="s">
+        <v>344</v>
+      </c>
+      <c r="E112">
+        <v>2</v>
+      </c>
+      <c r="F112" t="s">
+        <v>16</v>
+      </c>
+      <c r="G112" t="s">
+        <v>17</v>
+      </c>
+      <c r="I112">
+        <v>0</v>
+      </c>
+      <c r="K112" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11">
+      <c r="A113" t="s">
+        <v>346</v>
+      </c>
+      <c r="B113" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" t="s">
+        <v>97</v>
+      </c>
+      <c r="D113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E113">
+        <v>2</v>
+      </c>
+      <c r="F113" t="s">
+        <v>16</v>
+      </c>
+      <c r="G113" t="s">
+        <v>17</v>
+      </c>
+      <c r="I113">
+        <v>0</v>
+      </c>
+      <c r="K113" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11">
+      <c r="A114" t="s">
+        <v>349</v>
+      </c>
+      <c r="B114" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" t="s">
+        <v>97</v>
+      </c>
+      <c r="D114" t="s">
+        <v>350</v>
+      </c>
+      <c r="E114">
+        <v>2</v>
+      </c>
+      <c r="F114" t="s">
+        <v>16</v>
+      </c>
+      <c r="G114" t="s">
+        <v>17</v>
+      </c>
+      <c r="I114">
+        <v>0</v>
+      </c>
+      <c r="K114" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11">
+      <c r="A115" t="s">
+        <v>352</v>
+      </c>
+      <c r="B115" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" t="s">
+        <v>97</v>
+      </c>
+      <c r="D115" t="s">
+        <v>353</v>
+      </c>
+      <c r="E115">
+        <v>2</v>
+      </c>
+      <c r="F115" t="s">
+        <v>16</v>
+      </c>
+      <c r="G115" t="s">
+        <v>17</v>
+      </c>
+      <c r="I115">
+        <v>0</v>
+      </c>
+      <c r="K115" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11">
+      <c r="A116" t="s">
+        <v>355</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>97</v>
+      </c>
+      <c r="D116" t="s">
+        <v>356</v>
+      </c>
+      <c r="E116">
+        <v>2</v>
+      </c>
+      <c r="F116" t="s">
+        <v>16</v>
+      </c>
+      <c r="G116" t="s">
+        <v>17</v>
+      </c>
+      <c r="I116">
+        <v>0</v>
+      </c>
+      <c r="K116" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11">
+      <c r="A117" t="s">
+        <v>358</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>97</v>
+      </c>
+      <c r="D117" t="s">
+        <v>359</v>
+      </c>
+      <c r="E117">
+        <v>2</v>
+      </c>
+      <c r="F117" t="s">
+        <v>16</v>
+      </c>
+      <c r="G117" t="s">
+        <v>17</v>
+      </c>
+      <c r="I117">
+        <v>0</v>
+      </c>
+      <c r="K117" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11">
+      <c r="A118" t="s">
+        <v>361</v>
+      </c>
+      <c r="B118" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" t="s">
+        <v>97</v>
+      </c>
+      <c r="D118" t="s">
+        <v>362</v>
+      </c>
+      <c r="E118">
+        <v>2</v>
+      </c>
+      <c r="F118" t="s">
+        <v>16</v>
+      </c>
+      <c r="G118" t="s">
+        <v>17</v>
+      </c>
+      <c r="I118">
+        <v>0</v>
+      </c>
+      <c r="K118" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11">
+      <c r="A119" t="s">
+        <v>364</v>
+      </c>
+      <c r="B119" t="s">
+        <v>13</v>
+      </c>
+      <c r="C119" t="s">
+        <v>97</v>
+      </c>
+      <c r="D119" t="s">
+        <v>365</v>
+      </c>
+      <c r="E119">
+        <v>2</v>
+      </c>
+      <c r="F119" t="s">
+        <v>16</v>
+      </c>
+      <c r="G119" t="s">
+        <v>17</v>
+      </c>
+      <c r="I119">
+        <v>2.5</v>
+      </c>
+      <c r="K119" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11">
+      <c r="A120" t="s">
+        <v>367</v>
+      </c>
+      <c r="B120" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" t="s">
+        <v>97</v>
+      </c>
+      <c r="D120" t="s">
+        <v>368</v>
+      </c>
+      <c r="E120">
+        <v>2</v>
+      </c>
+      <c r="F120" t="s">
+        <v>16</v>
+      </c>
+      <c r="G120" t="s">
+        <v>17</v>
+      </c>
+      <c r="I120">
+        <v>0</v>
+      </c>
+      <c r="K120" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11">
+      <c r="A121" t="s">
+        <v>370</v>
+      </c>
+      <c r="B121" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" t="s">
+        <v>97</v>
+      </c>
+      <c r="D121" t="s">
+        <v>371</v>
+      </c>
+      <c r="E121">
+        <v>2</v>
+      </c>
+      <c r="F121" t="s">
+        <v>16</v>
+      </c>
+      <c r="G121" t="s">
+        <v>17</v>
+      </c>
+      <c r="I121">
+        <v>30</v>
+      </c>
+      <c r="K121" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11">
+      <c r="A122" t="s">
+        <v>373</v>
+      </c>
+      <c r="B122" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" t="s">
+        <v>97</v>
+      </c>
+      <c r="D122" t="s">
+        <v>374</v>
+      </c>
+      <c r="E122">
+        <v>2</v>
+      </c>
+      <c r="F122" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" t="s">
+        <v>17</v>
+      </c>
+      <c r="I122">
+        <v>0</v>
+      </c>
+      <c r="K122" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11">
+      <c r="A123" t="s">
+        <v>376</v>
+      </c>
+      <c r="B123" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" t="s">
+        <v>97</v>
+      </c>
+      <c r="D123" t="s">
+        <v>377</v>
+      </c>
+      <c r="E123">
+        <v>2</v>
+      </c>
+      <c r="F123" t="s">
+        <v>16</v>
+      </c>
+      <c r="G123" t="s">
+        <v>17</v>
+      </c>
+      <c r="I123">
+        <v>0</v>
+      </c>
+      <c r="K123" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11">
+      <c r="A124" t="s">
+        <v>379</v>
+      </c>
+      <c r="B124" t="s">
+        <v>13</v>
+      </c>
+      <c r="C124" t="s">
+        <v>97</v>
+      </c>
+      <c r="D124" t="s">
+        <v>380</v>
+      </c>
+      <c r="E124">
+        <v>2</v>
+      </c>
+      <c r="F124" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" t="s">
+        <v>17</v>
+      </c>
+      <c r="I124">
+        <v>0</v>
+      </c>
+      <c r="K124" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11">
+      <c r="A125" t="s">
+        <v>382</v>
+      </c>
+      <c r="B125" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" t="s">
+        <v>97</v>
+      </c>
+      <c r="D125" t="s">
+        <v>383</v>
+      </c>
+      <c r="E125">
+        <v>2</v>
+      </c>
+      <c r="F125" t="s">
+        <v>16</v>
+      </c>
+      <c r="G125" t="s">
+        <v>17</v>
+      </c>
+      <c r="I125">
+        <v>0</v>
+      </c>
+      <c r="K125" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11">
+      <c r="A126" t="s">
+        <v>385</v>
+      </c>
+      <c r="B126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" t="s">
+        <v>97</v>
+      </c>
+      <c r="D126" t="s">
+        <v>386</v>
+      </c>
+      <c r="E126">
+        <v>2</v>
+      </c>
+      <c r="F126" t="s">
+        <v>16</v>
+      </c>
+      <c r="G126" t="s">
+        <v>17</v>
+      </c>
+      <c r="I126">
+        <v>0</v>
+      </c>
+      <c r="K126" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11">
+      <c r="A127" t="s">
+        <v>388</v>
+      </c>
+      <c r="B127" t="s">
+        <v>13</v>
+      </c>
+      <c r="C127" t="s">
+        <v>97</v>
+      </c>
+      <c r="D127" t="s">
+        <v>389</v>
+      </c>
+      <c r="E127">
+        <v>2</v>
+      </c>
+      <c r="F127" t="s">
+        <v>16</v>
+      </c>
+      <c r="G127" t="s">
+        <v>17</v>
+      </c>
+      <c r="I127">
+        <v>0</v>
+      </c>
+      <c r="K127" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11">
+      <c r="A128" t="s">
+        <v>391</v>
+      </c>
+      <c r="B128" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128" t="s">
+        <v>97</v>
+      </c>
+      <c r="D128" t="s">
+        <v>392</v>
+      </c>
+      <c r="E128">
+        <v>2</v>
+      </c>
+      <c r="F128" t="s">
+        <v>16</v>
+      </c>
+      <c r="G128" t="s">
+        <v>17</v>
+      </c>
+      <c r="I128">
+        <v>0</v>
+      </c>
+      <c r="K128" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11">
+      <c r="A129" t="s">
+        <v>394</v>
+      </c>
+      <c r="B129" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" t="s">
+        <v>97</v>
+      </c>
+      <c r="D129" t="s">
+        <v>395</v>
+      </c>
+      <c r="E129">
+        <v>2</v>
+      </c>
+      <c r="F129" t="s">
+        <v>16</v>
+      </c>
+      <c r="G129" t="s">
+        <v>17</v>
+      </c>
+      <c r="I129">
+        <v>0</v>
+      </c>
+      <c r="K129" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11">
+      <c r="A130" t="s">
+        <v>397</v>
+      </c>
+      <c r="B130" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" t="s">
+        <v>97</v>
+      </c>
+      <c r="D130" t="s">
+        <v>398</v>
+      </c>
+      <c r="E130">
+        <v>2</v>
+      </c>
+      <c r="F130" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
+      </c>
+      <c r="I130">
+        <v>0</v>
+      </c>
+      <c r="K130" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11">
+      <c r="A131" t="s">
+        <v>400</v>
+      </c>
+      <c r="B131" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" t="s">
+        <v>97</v>
+      </c>
+      <c r="D131" t="s">
+        <v>401</v>
+      </c>
+      <c r="E131">
+        <v>2</v>
+      </c>
+      <c r="F131" t="s">
+        <v>16</v>
+      </c>
+      <c r="G131" t="s">
+        <v>17</v>
+      </c>
+      <c r="I131">
+        <v>2.5</v>
+      </c>
+      <c r="K131" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11">
+      <c r="A132" t="s">
+        <v>403</v>
+      </c>
+      <c r="B132" t="s">
+        <v>13</v>
+      </c>
+      <c r="C132" t="s">
+        <v>97</v>
+      </c>
+      <c r="D132" t="s">
+        <v>404</v>
+      </c>
+      <c r="E132">
+        <v>2</v>
+      </c>
+      <c r="F132" t="s">
+        <v>16</v>
+      </c>
+      <c r="G132" t="s">
+        <v>17</v>
+      </c>
+      <c r="I132">
+        <v>0</v>
+      </c>
+      <c r="K132" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11">
+      <c r="A133" t="s">
+        <v>406</v>
+      </c>
+      <c r="B133" t="s">
+        <v>13</v>
+      </c>
+      <c r="C133" t="s">
+        <v>97</v>
+      </c>
+      <c r="D133" t="s">
+        <v>407</v>
+      </c>
+      <c r="E133">
+        <v>2</v>
+      </c>
+      <c r="F133" t="s">
+        <v>16</v>
+      </c>
+      <c r="G133" t="s">
+        <v>17</v>
+      </c>
+      <c r="I133">
+        <v>25</v>
+      </c>
+      <c r="K133" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11">
+      <c r="A134" t="s">
+        <v>409</v>
+      </c>
+      <c r="B134" t="s">
+        <v>13</v>
+      </c>
+      <c r="C134" t="s">
+        <v>97</v>
+      </c>
+      <c r="D134" t="s">
+        <v>410</v>
+      </c>
+      <c r="E134">
+        <v>2</v>
+      </c>
+      <c r="F134" t="s">
+        <v>16</v>
+      </c>
+      <c r="G134" t="s">
+        <v>17</v>
+      </c>
+      <c r="I134">
+        <v>0</v>
+      </c>
+      <c r="K134" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11">
+      <c r="A135" t="s">
+        <v>412</v>
+      </c>
+      <c r="B135" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" t="s">
+        <v>97</v>
+      </c>
+      <c r="D135" t="s">
+        <v>413</v>
+      </c>
+      <c r="E135">
+        <v>2</v>
+      </c>
+      <c r="F135" t="s">
+        <v>16</v>
+      </c>
+      <c r="G135" t="s">
+        <v>17</v>
+      </c>
+      <c r="I135">
+        <v>0</v>
+      </c>
+      <c r="K135" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11">
+      <c r="A136" t="s">
+        <v>415</v>
+      </c>
+      <c r="B136" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" t="s">
+        <v>97</v>
+      </c>
+      <c r="D136" t="s">
+        <v>416</v>
+      </c>
+      <c r="E136">
+        <v>2</v>
+      </c>
+      <c r="F136" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" t="s">
+        <v>17</v>
+      </c>
+      <c r="I136">
+        <v>0</v>
+      </c>
+      <c r="K136" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11">
+      <c r="A137" t="s">
+        <v>167</v>
+      </c>
+      <c r="B137" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" t="s">
+        <v>418</v>
+      </c>
+      <c r="D137" t="s">
+        <v>419</v>
+      </c>
+      <c r="E137">
+        <v>6</v>
+      </c>
+      <c r="F137" t="s">
+        <v>16</v>
+      </c>
+      <c r="G137" t="s">
+        <v>17</v>
+      </c>
+      <c r="I137">
+        <v>69.1</v>
+      </c>
+      <c r="K137" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11">
+      <c r="A138" t="s">
+        <v>77</v>
+      </c>
+      <c r="B138" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" t="s">
+        <v>418</v>
+      </c>
+      <c r="D138" t="s">
+        <v>421</v>
+      </c>
+      <c r="E138">
+        <v>6</v>
+      </c>
+      <c r="F138" t="s">
+        <v>16</v>
+      </c>
+      <c r="G138" t="s">
+        <v>17</v>
+      </c>
+      <c r="I138">
+        <v>59.4</v>
+      </c>
+      <c r="K138" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11">
+      <c r="A139" t="s">
+        <v>423</v>
+      </c>
+      <c r="B139" t="s">
+        <v>13</v>
+      </c>
+      <c r="C139" t="s">
+        <v>418</v>
+      </c>
+      <c r="D139" t="s">
+        <v>424</v>
+      </c>
+      <c r="E139">
+        <v>6</v>
+      </c>
+      <c r="F139" t="s">
+        <v>16</v>
+      </c>
+      <c r="G139" t="s">
+        <v>17</v>
+      </c>
+      <c r="I139">
+        <v>0</v>
+      </c>
+      <c r="K139" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11">
+      <c r="A140" t="s">
+        <v>89</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140" t="s">
+        <v>418</v>
+      </c>
+      <c r="D140" t="s">
+        <v>426</v>
+      </c>
+      <c r="E140">
+        <v>6</v>
+      </c>
+      <c r="F140" t="s">
+        <v>16</v>
+      </c>
+      <c r="G140" t="s">
+        <v>17</v>
+      </c>
+      <c r="I140">
+        <v>48.6</v>
+      </c>
+      <c r="K140" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11">
+      <c r="A141" t="s">
+        <v>86</v>
+      </c>
+      <c r="B141" t="s">
+        <v>13</v>
+      </c>
+      <c r="C141" t="s">
+        <v>211</v>
+      </c>
+      <c r="D141" t="s">
+        <v>428</v>
+      </c>
+      <c r="E141">
+        <v>15</v>
+      </c>
+      <c r="F141" t="s">
+        <v>16</v>
+      </c>
+      <c r="G141" t="s">
+        <v>17</v>
+      </c>
+      <c r="I141">
+        <v>9.4</v>
+      </c>
+      <c r="K141" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11">
+      <c r="A142" t="s">
+        <v>118</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" t="s">
+        <v>430</v>
+      </c>
+      <c r="D142" t="s">
+        <v>431</v>
+      </c>
+      <c r="E142">
+        <v>3</v>
+      </c>
+      <c r="F142" t="s">
+        <v>16</v>
+      </c>
+      <c r="G142" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142">
+        <v>25</v>
+      </c>
+      <c r="K142" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11">
+      <c r="A143" t="s">
+        <v>74</v>
+      </c>
+      <c r="B143" t="s">
+        <v>13</v>
+      </c>
+      <c r="C143" t="s">
+        <v>430</v>
+      </c>
+      <c r="D143" t="s">
+        <v>433</v>
+      </c>
+      <c r="E143">
+        <v>3</v>
+      </c>
+      <c r="F143" t="s">
+        <v>16</v>
+      </c>
+      <c r="G143" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143">
+        <v>1.1</v>
+      </c>
+      <c r="K143" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11">
+      <c r="A144" t="s">
+        <v>125</v>
+      </c>
+      <c r="B144" t="s">
+        <v>13</v>
+      </c>
+      <c r="C144" t="s">
+        <v>430</v>
+      </c>
+      <c r="D144" t="s">
+        <v>435</v>
+      </c>
+      <c r="E144">
+        <v>3</v>
+      </c>
+      <c r="F144" t="s">
+        <v>16</v>
+      </c>
+      <c r="G144" t="s">
+        <v>17</v>
+      </c>
+      <c r="I144">
+        <v>5</v>
+      </c>
+      <c r="K144" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11">
+      <c r="A145" t="s">
+        <v>154</v>
+      </c>
+      <c r="B145" t="s">
+        <v>13</v>
+      </c>
+      <c r="C145" t="s">
+        <v>430</v>
+      </c>
+      <c r="D145" t="s">
+        <v>437</v>
+      </c>
+      <c r="E145">
+        <v>3</v>
+      </c>
+      <c r="F145" t="s">
+        <v>16</v>
+      </c>
+      <c r="G145" t="s">
+        <v>17</v>
+      </c>
+      <c r="I145">
+        <v>4.8</v>
+      </c>
+      <c r="K145" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11">
+      <c r="A146" t="s">
+        <v>406</v>
+      </c>
+      <c r="B146" t="s">
+        <v>13</v>
+      </c>
+      <c r="C146" t="s">
+        <v>430</v>
+      </c>
+      <c r="D146" t="s">
+        <v>439</v>
+      </c>
+      <c r="E146">
+        <v>3</v>
+      </c>
+      <c r="F146" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" t="s">
+        <v>17</v>
+      </c>
+      <c r="I146">
+        <v>25</v>
+      </c>
+      <c r="K146" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11">
+      <c r="A147" t="s">
+        <v>441</v>
+      </c>
+      <c r="B147" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" t="s">
+        <v>430</v>
+      </c>
+      <c r="D147" t="s">
+        <v>442</v>
+      </c>
+      <c r="E147">
+        <v>3</v>
+      </c>
+      <c r="F147" t="s">
+        <v>16</v>
+      </c>
+      <c r="G147" t="s">
+        <v>17</v>
+      </c>
+      <c r="I147">
+        <v>58</v>
+      </c>
+      <c r="K147" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11">
+      <c r="A148" t="s">
+        <v>171</v>
+      </c>
+      <c r="B148" t="s">
+        <v>13</v>
+      </c>
+      <c r="C148" t="s">
+        <v>268</v>
+      </c>
+      <c r="D148" t="s">
+        <v>444</v>
+      </c>
+      <c r="E148">
+        <v>6</v>
+      </c>
+      <c r="F148" t="s">
+        <v>16</v>
+      </c>
+      <c r="G148" t="s">
+        <v>17</v>
+      </c>
+      <c r="I148">
+        <v>0</v>
+      </c>
+      <c r="K148" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11">
+      <c r="A149" t="s">
+        <v>343</v>
+      </c>
+      <c r="B149" t="s">
+        <v>13</v>
+      </c>
+      <c r="C149" t="s">
+        <v>268</v>
+      </c>
+      <c r="D149" t="s">
+        <v>446</v>
+      </c>
+      <c r="E149">
+        <v>6</v>
+      </c>
+      <c r="F149" t="s">
+        <v>16</v>
+      </c>
+      <c r="G149" t="s">
+        <v>17</v>
+      </c>
+      <c r="I149">
+        <v>0</v>
+      </c>
+      <c r="K149" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="150" spans="1:11">
+      <c r="A150" t="s">
+        <v>355</v>
+      </c>
+      <c r="B150" t="s">
+        <v>13</v>
+      </c>
+      <c r="C150" t="s">
+        <v>268</v>
+      </c>
+      <c r="D150" t="s">
+        <v>448</v>
+      </c>
+      <c r="E150">
+        <v>6</v>
+      </c>
+      <c r="F150" t="s">
+        <v>16</v>
+      </c>
+      <c r="G150" t="s">
+        <v>17</v>
+      </c>
+      <c r="I150">
+        <v>0</v>
+      </c>
+      <c r="K150" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11">
+      <c r="A151" t="s">
+        <v>183</v>
+      </c>
+      <c r="B151" t="s">
+        <v>13</v>
+      </c>
+      <c r="C151" t="s">
+        <v>268</v>
+      </c>
+      <c r="D151" t="s">
+        <v>450</v>
+      </c>
+      <c r="E151">
+        <v>6</v>
+      </c>
+      <c r="F151" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" t="s">
+        <v>17</v>
+      </c>
+      <c r="I151">
+        <v>0</v>
+      </c>
+      <c r="K151" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11">
+      <c r="A152" t="s">
+        <v>109</v>
+      </c>
+      <c r="B152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" t="s">
+        <v>205</v>
+      </c>
+      <c r="D152" t="s">
+        <v>452</v>
+      </c>
+      <c r="E152">
+        <v>7</v>
+      </c>
+      <c r="F152" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" t="s">
+        <v>17</v>
+      </c>
+      <c r="I152">
+        <v>1.8</v>
+      </c>
+      <c r="K152" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11">
+      <c r="A153" t="s">
+        <v>77</v>
+      </c>
+      <c r="B153" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" t="s">
+        <v>454</v>
+      </c>
+      <c r="D153" t="s">
+        <v>455</v>
+      </c>
+      <c r="E153">
+        <v>27</v>
+      </c>
+      <c r="F153" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" t="s">
+        <v>17</v>
+      </c>
+      <c r="I153">
+        <v>59.4</v>
+      </c>
+      <c r="K153" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11">
+      <c r="A154" t="s">
+        <v>457</v>
+      </c>
+      <c r="B154" t="s">
+        <v>13</v>
+      </c>
+      <c r="C154" t="s">
+        <v>458</v>
+      </c>
+      <c r="D154" t="s">
+        <v>459</v>
+      </c>
+      <c r="E154">
+        <v>54</v>
+      </c>
+      <c r="F154" t="s">
+        <v>16</v>
+      </c>
+      <c r="G154" t="s">
+        <v>17</v>
+      </c>
+      <c r="I154">
+        <v>0</v>
+      </c>
+      <c r="K154" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11">
+      <c r="A155" t="s">
+        <v>461</v>
+      </c>
+      <c r="B155" t="s">
+        <v>13</v>
+      </c>
+      <c r="C155" t="s">
+        <v>462</v>
+      </c>
+      <c r="D155" t="s">
+        <v>463</v>
+      </c>
+      <c r="E155">
+        <v>26</v>
+      </c>
+      <c r="F155" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" t="s">
+        <v>17</v>
+      </c>
+      <c r="I155">
+        <v>13.9</v>
+      </c>
+      <c r="K155" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11">
+      <c r="A156" t="s">
+        <v>249</v>
+      </c>
+      <c r="B156" t="s">
+        <v>465</v>
+      </c>
+      <c r="C156" t="s">
+        <v>466</v>
+      </c>
+      <c r="D156" t="s">
+        <v>467</v>
+      </c>
+      <c r="E156">
+        <v>85</v>
+      </c>
+      <c r="F156" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" t="s">
+        <v>17</v>
+      </c>
+      <c r="I156">
+        <v>25</v>
+      </c>
+      <c r="K156" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11">
+      <c r="A157" t="s">
+        <v>469</v>
+      </c>
+      <c r="B157" t="s">
+        <v>13</v>
+      </c>
+      <c r="C157" t="s">
+        <v>470</v>
+      </c>
+      <c r="D157" t="s">
+        <v>471</v>
+      </c>
+      <c r="E157">
+        <v>8</v>
+      </c>
+      <c r="F157" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" t="s">
+        <v>17</v>
+      </c>
+      <c r="I157">
+        <v>60.3</v>
+      </c>
+      <c r="K157" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="158" spans="1:11">
+      <c r="A158" t="s">
+        <v>39</v>
+      </c>
+      <c r="B158" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" t="s">
+        <v>317</v>
+      </c>
+      <c r="D158" t="s">
+        <v>473</v>
+      </c>
+      <c r="E158">
+        <v>30</v>
+      </c>
+      <c r="F158" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" t="s">
+        <v>17</v>
+      </c>
+      <c r="I158">
+        <v>0</v>
+      </c>
+      <c r="K158" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11">
+      <c r="A159" t="s">
+        <v>457</v>
+      </c>
+      <c r="B159" t="s">
+        <v>13</v>
+      </c>
+      <c r="C159" t="s">
+        <v>475</v>
+      </c>
+      <c r="D159" t="s">
+        <v>476</v>
+      </c>
+      <c r="E159">
+        <v>2</v>
+      </c>
+      <c r="F159" t="s">
+        <v>16</v>
+      </c>
+      <c r="G159" t="s">
+        <v>17</v>
+      </c>
+      <c r="I159">
+        <v>0</v>
+      </c>
+      <c r="K159" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="160" spans="1:11">
+      <c r="A160" t="s">
+        <v>343</v>
+      </c>
+      <c r="B160" t="s">
+        <v>13</v>
+      </c>
+      <c r="C160" t="s">
+        <v>475</v>
+      </c>
+      <c r="D160" t="s">
+        <v>478</v>
+      </c>
+      <c r="E160">
+        <v>2</v>
+      </c>
+      <c r="F160" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" t="s">
+        <v>17</v>
+      </c>
+      <c r="I160">
+        <v>0</v>
+      </c>
+      <c r="K160" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="161" spans="1:11">
+      <c r="A161" t="s">
+        <v>122</v>
+      </c>
+      <c r="B161" t="s">
+        <v>13</v>
+      </c>
+      <c r="C161" t="s">
+        <v>475</v>
+      </c>
+      <c r="D161" t="s">
+        <v>480</v>
+      </c>
+      <c r="E161">
+        <v>2</v>
+      </c>
+      <c r="F161" t="s">
+        <v>16</v>
+      </c>
+      <c r="G161" t="s">
+        <v>17</v>
+      </c>
+      <c r="I161">
+        <v>10.4</v>
+      </c>
+      <c r="K161" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11">
+      <c r="A162" t="s">
+        <v>51</v>
+      </c>
+      <c r="B162" t="s">
+        <v>13</v>
+      </c>
+      <c r="C162" t="s">
+        <v>475</v>
+      </c>
+      <c r="D162" t="s">
+        <v>482</v>
+      </c>
+      <c r="E162">
+        <v>2</v>
+      </c>
+      <c r="F162" t="s">
+        <v>16</v>
+      </c>
+      <c r="G162" t="s">
+        <v>17</v>
+      </c>
+      <c r="I162">
+        <v>0</v>
+      </c>
+      <c r="K162" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11">
+      <c r="A163" t="s">
+        <v>151</v>
+      </c>
+      <c r="B163" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" t="s">
+        <v>475</v>
+      </c>
+      <c r="D163" t="s">
+        <v>484</v>
+      </c>
+      <c r="E163">
+        <v>2</v>
+      </c>
+      <c r="F163" t="s">
+        <v>16</v>
+      </c>
+      <c r="G163" t="s">
+        <v>17</v>
+      </c>
+      <c r="I163">
+        <v>0</v>
+      </c>
+      <c r="K163" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11">
+      <c r="A164" t="s">
+        <v>201</v>
+      </c>
+      <c r="B164" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" t="s">
+        <v>475</v>
+      </c>
+      <c r="D164" t="s">
+        <v>486</v>
+      </c>
+      <c r="E164">
+        <v>2</v>
+      </c>
+      <c r="F164" t="s">
+        <v>16</v>
+      </c>
+      <c r="G164" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164">
+        <v>0</v>
+      </c>
+      <c r="K164" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="165" spans="1:11">
+      <c r="A165" t="s">
+        <v>64</v>
+      </c>
+      <c r="B165" t="s">
+        <v>13</v>
+      </c>
+      <c r="C165" t="s">
+        <v>475</v>
+      </c>
+      <c r="D165" t="s">
+        <v>488</v>
+      </c>
+      <c r="E165">
+        <v>2</v>
+      </c>
+      <c r="F165" t="s">
+        <v>16</v>
+      </c>
+      <c r="G165" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165">
+        <v>0</v>
+      </c>
+      <c r="K165" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="166" spans="1:11">
+      <c r="A166" t="s">
+        <v>157</v>
+      </c>
+      <c r="B166" t="s">
+        <v>13</v>
+      </c>
+      <c r="C166" t="s">
+        <v>475</v>
+      </c>
+      <c r="D166" t="s">
+        <v>490</v>
+      </c>
+      <c r="E166">
+        <v>2</v>
+      </c>
+      <c r="F166" t="s">
+        <v>16</v>
+      </c>
+      <c r="G166" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166">
+        <v>0.4</v>
+      </c>
+      <c r="K166" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="167" spans="1:11">
+      <c r="A167" t="s">
+        <v>277</v>
+      </c>
+      <c r="B167" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" t="s">
+        <v>475</v>
+      </c>
+      <c r="D167" t="s">
+        <v>492</v>
+      </c>
+      <c r="E167">
+        <v>2</v>
+      </c>
+      <c r="F167" t="s">
+        <v>16</v>
+      </c>
+      <c r="G167" t="s">
+        <v>17</v>
+      </c>
+      <c r="I167">
+        <v>55</v>
+      </c>
+      <c r="K167" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="168" spans="1:11">
+      <c r="A168" t="s">
+        <v>74</v>
+      </c>
+      <c r="B168" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" t="s">
+        <v>211</v>
+      </c>
+      <c r="D168" t="s">
+        <v>494</v>
+      </c>
+      <c r="E168">
+        <v>15</v>
+      </c>
+      <c r="F168" t="s">
+        <v>16</v>
+      </c>
+      <c r="G168" t="s">
+        <v>17</v>
+      </c>
+      <c r="I168">
+        <v>1.1</v>
+      </c>
+      <c r="K168" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11">
+      <c r="A169" t="s">
+        <v>304</v>
+      </c>
+      <c r="B169" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" t="s">
+        <v>496</v>
+      </c>
+      <c r="D169" t="s">
+        <v>497</v>
+      </c>
+      <c r="E169">
+        <v>28</v>
+      </c>
+      <c r="F169" t="s">
+        <v>16</v>
+      </c>
+      <c r="G169" t="s">
+        <v>17</v>
+      </c>
+      <c r="I169">
+        <v>10.9</v>
+      </c>
+      <c r="K169" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11">
+      <c r="A170" t="s">
+        <v>96</v>
+      </c>
+      <c r="B170" t="s">
+        <v>13</v>
+      </c>
+      <c r="C170" t="s">
+        <v>499</v>
+      </c>
+      <c r="D170" t="s">
+        <v>500</v>
+      </c>
+      <c r="E170">
+        <v>6</v>
+      </c>
+      <c r="F170" t="s">
+        <v>16</v>
+      </c>
+      <c r="G170" t="s">
+        <v>17</v>
+      </c>
+      <c r="I170">
+        <v>0</v>
+      </c>
+      <c r="K170" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11">
+      <c r="A171" t="s">
+        <v>174</v>
+      </c>
+      <c r="B171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C171" t="s">
+        <v>268</v>
+      </c>
+      <c r="D171" t="s">
+        <v>502</v>
+      </c>
+      <c r="E171">
+        <v>6</v>
+      </c>
+      <c r="F171" t="s">
+        <v>16</v>
+      </c>
+      <c r="G171" t="s">
+        <v>17</v>
+      </c>
+      <c r="I171">
+        <v>0</v>
+      </c>
+      <c r="K171" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11">
+      <c r="A172" t="s">
+        <v>461</v>
+      </c>
+      <c r="B172" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" t="s">
+        <v>504</v>
+      </c>
+      <c r="D172" t="s">
+        <v>505</v>
+      </c>
+      <c r="E172">
+        <v>9</v>
+      </c>
+      <c r="F172" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" t="s">
+        <v>17</v>
+      </c>
+      <c r="I172">
+        <v>13.9</v>
+      </c>
+      <c r="K172" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11">
+      <c r="A173" t="s">
+        <v>112</v>
+      </c>
+      <c r="B173" t="s">
+        <v>13</v>
+      </c>
+      <c r="C173" t="s">
+        <v>504</v>
+      </c>
+      <c r="D173" t="s">
+        <v>507</v>
+      </c>
+      <c r="E173">
+        <v>9</v>
+      </c>
+      <c r="F173" t="s">
+        <v>16</v>
+      </c>
+      <c r="G173" t="s">
+        <v>17</v>
+      </c>
+      <c r="I173">
+        <v>33.8</v>
+      </c>
+      <c r="K173" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11">
+      <c r="A174" t="s">
+        <v>298</v>
+      </c>
+      <c r="B174" t="s">
+        <v>13</v>
+      </c>
+      <c r="C174" t="s">
+        <v>221</v>
+      </c>
+      <c r="D174" t="s">
+        <v>509</v>
+      </c>
+      <c r="E174">
+        <v>45</v>
+      </c>
+      <c r="F174" t="s">
+        <v>16</v>
+      </c>
+      <c r="G174" t="s">
+        <v>17</v>
+      </c>
+      <c r="I174">
+        <v>23.2</v>
+      </c>
+      <c r="K174" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11">
+      <c r="A175" t="s">
+        <v>325</v>
+      </c>
+      <c r="B175" t="s">
+        <v>13</v>
+      </c>
+      <c r="C175" t="s">
+        <v>499</v>
+      </c>
+      <c r="D175" t="s">
+        <v>511</v>
+      </c>
+      <c r="E175">
+        <v>3</v>
+      </c>
+      <c r="F175" t="s">
+        <v>16</v>
+      </c>
+      <c r="G175" t="s">
+        <v>17</v>
+      </c>
+      <c r="I175">
+        <v>0</v>
+      </c>
+      <c r="K175" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11">
+      <c r="A176" t="s">
+        <v>337</v>
+      </c>
+      <c r="B176" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" t="s">
+        <v>499</v>
+      </c>
+      <c r="D176" t="s">
+        <v>513</v>
+      </c>
+      <c r="E176">
+        <v>3</v>
+      </c>
+      <c r="F176" t="s">
+        <v>16</v>
+      </c>
+      <c r="G176" t="s">
+        <v>17</v>
+      </c>
+      <c r="I176">
+        <v>0</v>
+      </c>
+      <c r="K176" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11">
+      <c r="A177" t="s">
+        <v>373</v>
+      </c>
+      <c r="B177" t="s">
+        <v>13</v>
+      </c>
+      <c r="C177" t="s">
+        <v>499</v>
+      </c>
+      <c r="D177" t="s">
+        <v>515</v>
+      </c>
+      <c r="E177">
+        <v>3</v>
+      </c>
+      <c r="F177" t="s">
+        <v>16</v>
+      </c>
+      <c r="G177" t="s">
+        <v>17</v>
+      </c>
+      <c r="I177">
+        <v>0</v>
+      </c>
+      <c r="K177" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11">
+      <c r="A178" t="s">
+        <v>379</v>
+      </c>
+      <c r="B178" t="s">
+        <v>13</v>
+      </c>
+      <c r="C178" t="s">
+        <v>499</v>
+      </c>
+      <c r="D178" t="s">
+        <v>517</v>
+      </c>
+      <c r="E178">
+        <v>3</v>
+      </c>
+      <c r="F178" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" t="s">
+        <v>17</v>
+      </c>
+      <c r="I178">
+        <v>0</v>
+      </c>
+      <c r="K178" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11">
+      <c r="A179" t="s">
+        <v>382</v>
+      </c>
+      <c r="B179" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" t="s">
+        <v>499</v>
+      </c>
+      <c r="D179" t="s">
+        <v>519</v>
+      </c>
+      <c r="E179">
+        <v>3</v>
+      </c>
+      <c r="F179" t="s">
+        <v>16</v>
+      </c>
+      <c r="G179" t="s">
+        <v>17</v>
+      </c>
+      <c r="I179">
+        <v>0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11">
+      <c r="A180" t="s">
+        <v>385</v>
+      </c>
+      <c r="B180" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" t="s">
+        <v>499</v>
+      </c>
+      <c r="D180" t="s">
+        <v>521</v>
+      </c>
+      <c r="E180">
+        <v>3</v>
+      </c>
+      <c r="F180" t="s">
+        <v>16</v>
+      </c>
+      <c r="G180" t="s">
+        <v>17</v>
+      </c>
+      <c r="I180">
+        <v>0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" t="s">
+        <v>388</v>
+      </c>
+      <c r="B181" t="s">
+        <v>13</v>
+      </c>
+      <c r="C181" t="s">
+        <v>499</v>
+      </c>
+      <c r="D181" t="s">
+        <v>523</v>
+      </c>
+      <c r="E181">
+        <v>3</v>
+      </c>
+      <c r="F181" t="s">
+        <v>16</v>
+      </c>
+      <c r="G181" t="s">
+        <v>17</v>
+      </c>
+      <c r="I181">
+        <v>0</v>
+      </c>
+      <c r="K181" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11">
+      <c r="A182" t="s">
+        <v>391</v>
+      </c>
+      <c r="B182" t="s">
+        <v>13</v>
+      </c>
+      <c r="C182" t="s">
+        <v>499</v>
+      </c>
+      <c r="D182" t="s">
+        <v>525</v>
+      </c>
+      <c r="E182">
+        <v>3</v>
+      </c>
+      <c r="F182" t="s">
+        <v>16</v>
+      </c>
+      <c r="G182" t="s">
+        <v>17</v>
+      </c>
+      <c r="I182">
+        <v>0</v>
+      </c>
+      <c r="K182" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11">
+      <c r="A183" t="s">
+        <v>441</v>
+      </c>
+      <c r="B183" t="s">
+        <v>13</v>
+      </c>
+      <c r="C183" t="s">
+        <v>237</v>
+      </c>
+      <c r="D183" t="s">
+        <v>527</v>
+      </c>
+      <c r="E183">
+        <v>9</v>
+      </c>
+      <c r="F183" t="s">
+        <v>16</v>
+      </c>
+      <c r="G183" t="s">
+        <v>17</v>
+      </c>
+      <c r="I183">
+        <v>58</v>
+      </c>
+      <c r="K183" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11">
+      <c r="A184" t="s">
+        <v>304</v>
+      </c>
+      <c r="B184" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" t="s">
+        <v>529</v>
+      </c>
+      <c r="D184" t="s">
+        <v>530</v>
+      </c>
+      <c r="E184">
+        <v>42</v>
+      </c>
+      <c r="F184" t="s">
+        <v>16</v>
+      </c>
+      <c r="G184" t="s">
+        <v>17</v>
+      </c>
+      <c r="I184">
+        <v>10.9</v>
+      </c>
+      <c r="K184" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11">
+      <c r="A185" t="s">
+        <v>461</v>
+      </c>
+      <c r="B185" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" t="s">
+        <v>532</v>
+      </c>
+      <c r="D185" t="s">
+        <v>533</v>
+      </c>
+      <c r="E185">
+        <v>39</v>
+      </c>
+      <c r="F185" t="s">
+        <v>16</v>
+      </c>
+      <c r="G185" t="s">
+        <v>17</v>
+      </c>
+      <c r="I185">
+        <v>13.9</v>
+      </c>
+      <c r="K185" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11">
+      <c r="A186" t="s">
+        <v>284</v>
+      </c>
+      <c r="B186" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" t="s">
+        <v>532</v>
+      </c>
+      <c r="D186" t="s">
+        <v>535</v>
+      </c>
+      <c r="E186">
+        <v>39</v>
+      </c>
+      <c r="F186" t="s">
+        <v>16</v>
+      </c>
+      <c r="G186" t="s">
+        <v>17</v>
+      </c>
+      <c r="I186">
+        <v>27.6</v>
+      </c>
+      <c r="K186" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11">
+      <c r="A187" t="s">
+        <v>280</v>
+      </c>
+      <c r="B187" t="s">
+        <v>13</v>
+      </c>
+      <c r="C187" t="s">
+        <v>532</v>
+      </c>
+      <c r="D187" t="s">
+        <v>537</v>
+      </c>
+      <c r="E187">
+        <v>39</v>
+      </c>
+      <c r="F187" t="s">
+        <v>16</v>
+      </c>
+      <c r="G187" t="s">
+        <v>17</v>
+      </c>
+      <c r="I187">
+        <v>0</v>
+      </c>
+      <c r="K187" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11">
+      <c r="A188" t="s">
+        <v>154</v>
+      </c>
+      <c r="B188" t="s">
+        <v>13</v>
+      </c>
+      <c r="C188" t="s">
+        <v>317</v>
+      </c>
+      <c r="D188" t="s">
+        <v>539</v>
+      </c>
+      <c r="E188">
+        <v>24</v>
+      </c>
+      <c r="F188" t="s">
+        <v>16</v>
+      </c>
+      <c r="G188" t="s">
+        <v>17</v>
+      </c>
+      <c r="I188">
+        <v>4.8</v>
+      </c>
+      <c r="K188" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11">
+      <c r="A189" t="s">
+        <v>19</v>
+      </c>
+      <c r="B189" t="s">
+        <v>13</v>
+      </c>
+      <c r="C189" t="s">
+        <v>541</v>
+      </c>
+      <c r="D189" t="s">
+        <v>542</v>
+      </c>
+      <c r="E189">
+        <v>128</v>
+      </c>
+      <c r="F189" t="s">
+        <v>16</v>
+      </c>
+      <c r="G189" t="s">
+        <v>17</v>
+      </c>
+      <c r="I189">
+        <v>16.3</v>
+      </c>
+      <c r="K189" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11">
+      <c r="A190" t="s">
+        <v>83</v>
+      </c>
+      <c r="B190" t="s">
+        <v>13</v>
+      </c>
+      <c r="C190" t="s">
+        <v>211</v>
+      </c>
+      <c r="D190" t="s">
+        <v>544</v>
+      </c>
+      <c r="E190">
+        <v>15</v>
+      </c>
+      <c r="F190" t="s">
+        <v>16</v>
+      </c>
+      <c r="G190" t="s">
+        <v>17</v>
+      </c>
+      <c r="I190">
+        <v>0</v>
+      </c>
+      <c r="K190" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11">
+      <c r="A191" t="s">
+        <v>138</v>
+      </c>
+      <c r="B191" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" t="s">
+        <v>546</v>
+      </c>
+      <c r="D191" t="s">
+        <v>547</v>
+      </c>
+      <c r="E191">
+        <v>36</v>
+      </c>
+      <c r="F191" t="s">
+        <v>16</v>
+      </c>
+      <c r="G191" t="s">
+        <v>17</v>
+      </c>
+      <c r="I191">
+        <v>49.4</v>
+      </c>
+      <c r="K191" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11">
+      <c r="A192" t="s">
+        <v>106</v>
+      </c>
+      <c r="B192" t="s">
+        <v>13</v>
+      </c>
+      <c r="C192" t="s">
+        <v>144</v>
+      </c>
+      <c r="D192" t="s">
+        <v>549</v>
+      </c>
+      <c r="E192">
+        <v>18</v>
+      </c>
+      <c r="F192" t="s">
+        <v>16</v>
+      </c>
+      <c r="G192" t="s">
+        <v>17</v>
+      </c>
+      <c r="I192">
+        <v>0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11">
+      <c r="A193" t="s">
+        <v>58</v>
+      </c>
+      <c r="B193" t="s">
+        <v>13</v>
+      </c>
+      <c r="C193" t="s">
+        <v>546</v>
+      </c>
+      <c r="D193" t="s">
+        <v>551</v>
+      </c>
+      <c r="E193">
+        <v>36</v>
+      </c>
+      <c r="F193" t="s">
+        <v>16</v>
+      </c>
+      <c r="G193" t="s">
+        <v>17</v>
+      </c>
+      <c r="I193">
+        <v>18.4</v>
+      </c>
+      <c r="K193" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11">
+      <c r="A194" t="s">
+        <v>328</v>
+      </c>
+      <c r="B194" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" t="s">
+        <v>499</v>
+      </c>
+      <c r="D194" t="s">
+        <v>553</v>
+      </c>
+      <c r="E194">
+        <v>3</v>
+      </c>
+      <c r="F194" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" t="s">
+        <v>17</v>
+      </c>
+      <c r="I194">
+        <v>0</v>
+      </c>
+      <c r="K194" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11">
+      <c r="A195" t="s">
+        <v>331</v>
+      </c>
+      <c r="B195" t="s">
+        <v>13</v>
+      </c>
+      <c r="C195" t="s">
+        <v>499</v>
+      </c>
+      <c r="D195" t="s">
+        <v>555</v>
+      </c>
+      <c r="E195">
+        <v>3</v>
+      </c>
+      <c r="F195" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" t="s">
+        <v>17</v>
+      </c>
+      <c r="I195">
+        <v>0</v>
+      </c>
+      <c r="K195" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11">
+      <c r="A196" t="s">
+        <v>346</v>
+      </c>
+      <c r="B196" t="s">
+        <v>13</v>
+      </c>
+      <c r="C196" t="s">
+        <v>499</v>
+      </c>
+      <c r="D196" t="s">
+        <v>557</v>
+      </c>
+      <c r="E196">
+        <v>3</v>
+      </c>
+      <c r="F196" t="s">
+        <v>16</v>
+      </c>
+      <c r="G196" t="s">
+        <v>17</v>
+      </c>
+      <c r="I196">
+        <v>0</v>
+      </c>
+      <c r="K196" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11">
+      <c r="A197" t="s">
+        <v>352</v>
+      </c>
+      <c r="B197" t="s">
+        <v>13</v>
+      </c>
+      <c r="C197" t="s">
+        <v>499</v>
+      </c>
+      <c r="D197" t="s">
+        <v>559</v>
+      </c>
+      <c r="E197">
+        <v>3</v>
+      </c>
+      <c r="F197" t="s">
+        <v>16</v>
+      </c>
+      <c r="G197" t="s">
+        <v>17</v>
+      </c>
+      <c r="I197">
+        <v>0</v>
+      </c>
+      <c r="K197" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11">
+      <c r="A198" t="s">
+        <v>561</v>
+      </c>
+      <c r="B198" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" t="s">
+        <v>499</v>
+      </c>
+      <c r="D198" t="s">
+        <v>562</v>
+      </c>
+      <c r="E198">
+        <v>3</v>
+      </c>
+      <c r="F198" t="s">
+        <v>16</v>
+      </c>
+      <c r="G198" t="s">
+        <v>17</v>
+      </c>
+      <c r="I198">
+        <v>0</v>
+      </c>
+      <c r="K198" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11">
+      <c r="A199" t="s">
+        <v>564</v>
+      </c>
+      <c r="B199" t="s">
+        <v>13</v>
+      </c>
+      <c r="C199" t="s">
+        <v>499</v>
+      </c>
+      <c r="D199" t="s">
+        <v>562</v>
+      </c>
+      <c r="E199">
+        <v>3</v>
+      </c>
+      <c r="F199" t="s">
+        <v>16</v>
+      </c>
+      <c r="G199" t="s">
+        <v>17</v>
+      </c>
+      <c r="I199">
+        <v>0</v>
+      </c>
+      <c r="K199" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11">
+      <c r="A200" t="s">
+        <v>566</v>
+      </c>
+      <c r="B200" t="s">
+        <v>13</v>
+      </c>
+      <c r="C200" t="s">
+        <v>499</v>
+      </c>
+      <c r="D200" t="s">
+        <v>562</v>
+      </c>
+      <c r="E200">
+        <v>3</v>
+      </c>
+      <c r="F200" t="s">
+        <v>16</v>
+      </c>
+      <c r="G200" t="s">
+        <v>17</v>
+      </c>
+      <c r="I200">
+        <v>0</v>
+      </c>
+      <c r="K200" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11">
+      <c r="A201" t="s">
+        <v>568</v>
+      </c>
+      <c r="B201" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201" t="s">
+        <v>499</v>
+      </c>
+      <c r="D201" t="s">
+        <v>569</v>
+      </c>
+      <c r="E201">
+        <v>3</v>
+      </c>
+      <c r="F201" t="s">
+        <v>16</v>
+      </c>
+      <c r="G201" t="s">
+        <v>17</v>
+      </c>
+      <c r="I201">
+        <v>0</v>
+      </c>
+      <c r="K201" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11">
+      <c r="A202" t="s">
+        <v>358</v>
+      </c>
+      <c r="B202" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" t="s">
+        <v>499</v>
+      </c>
+      <c r="D202" t="s">
+        <v>571</v>
+      </c>
+      <c r="E202">
+        <v>3</v>
+      </c>
+      <c r="F202" t="s">
+        <v>16</v>
+      </c>
+      <c r="G202" t="s">
+        <v>17</v>
+      </c>
+      <c r="I202">
+        <v>0</v>
+      </c>
+      <c r="K202" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11">
+      <c r="A203" t="s">
+        <v>361</v>
+      </c>
+      <c r="B203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C203" t="s">
+        <v>499</v>
+      </c>
+      <c r="D203" t="s">
+        <v>573</v>
+      </c>
+      <c r="E203">
+        <v>3</v>
+      </c>
+      <c r="F203" t="s">
+        <v>16</v>
+      </c>
+      <c r="G203" t="s">
+        <v>17</v>
+      </c>
+      <c r="I203">
+        <v>0</v>
+      </c>
+      <c r="K203" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11">
+      <c r="A204" t="s">
+        <v>397</v>
+      </c>
+      <c r="B204" t="s">
+        <v>13</v>
+      </c>
+      <c r="C204" t="s">
+        <v>499</v>
+      </c>
+      <c r="D204" t="s">
+        <v>575</v>
+      </c>
+      <c r="E204">
+        <v>3</v>
+      </c>
+      <c r="F204" t="s">
+        <v>16</v>
+      </c>
+      <c r="G204" t="s">
+        <v>17</v>
+      </c>
+      <c r="I204">
+        <v>0</v>
+      </c>
+      <c r="K204" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11">
+      <c r="A205" t="s">
+        <v>577</v>
+      </c>
+      <c r="B205" t="s">
+        <v>13</v>
+      </c>
+      <c r="C205" t="s">
+        <v>578</v>
+      </c>
+      <c r="D205" t="s">
+        <v>579</v>
+      </c>
+      <c r="E205">
+        <v>11</v>
+      </c>
+      <c r="F205" t="s">
+        <v>16</v>
+      </c>
+      <c r="G205" t="s">
+        <v>17</v>
+      </c>
+      <c r="I205">
+        <v>13.4</v>
+      </c>
+      <c r="K205" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="A206" t="s">
+        <v>128</v>
+      </c>
+      <c r="B206" t="s">
+        <v>13</v>
+      </c>
+      <c r="C206" t="s">
+        <v>237</v>
+      </c>
+      <c r="D206" t="s">
+        <v>581</v>
+      </c>
+      <c r="E206">
+        <v>9</v>
+      </c>
+      <c r="F206" t="s">
+        <v>16</v>
+      </c>
+      <c r="G206" t="s">
+        <v>17</v>
+      </c>
+      <c r="I206">
+        <v>0</v>
+      </c>
+      <c r="K206" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="207" spans="1:11">
+      <c r="A207" t="s">
+        <v>23</v>
+      </c>
+      <c r="B207" t="s">
+        <v>13</v>
+      </c>
+      <c r="C207" t="s">
+        <v>583</v>
+      </c>
+      <c r="D207" t="s">
+        <v>584</v>
+      </c>
+      <c r="E207">
+        <v>117</v>
+      </c>
+      <c r="F207" t="s">
+        <v>16</v>
+      </c>
+      <c r="G207" t="s">
+        <v>17</v>
+      </c>
+      <c r="I207">
+        <v>52.3</v>
+      </c>
+      <c r="K207" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11">
+      <c r="A208" t="s">
+        <v>112</v>
+      </c>
+      <c r="B208" t="s">
+        <v>13</v>
+      </c>
+      <c r="C208" t="s">
+        <v>454</v>
+      </c>
+      <c r="D208" t="s">
+        <v>586</v>
+      </c>
+      <c r="E208">
+        <v>27</v>
+      </c>
+      <c r="F208" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" t="s">
+        <v>17</v>
+      </c>
+      <c r="I208">
+        <v>33.8</v>
+      </c>
+      <c r="K208" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11">
+      <c r="A209" t="s">
+        <v>230</v>
+      </c>
+      <c r="B209" t="s">
+        <v>13</v>
+      </c>
+      <c r="C209" t="s">
+        <v>454</v>
+      </c>
+      <c r="D209" t="s">
+        <v>588</v>
+      </c>
+      <c r="E209">
+        <v>27</v>
+      </c>
+      <c r="F209" t="s">
+        <v>16</v>
+      </c>
+      <c r="G209" t="s">
+        <v>17</v>
+      </c>
+      <c r="I209">
+        <v>0</v>
+      </c>
+      <c r="K209" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11">
+      <c r="A210" t="s">
+        <v>134</v>
+      </c>
+      <c r="B210" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" t="s">
+        <v>242</v>
+      </c>
+      <c r="D210" t="s">
+        <v>590</v>
+      </c>
+      <c r="E210">
+        <v>21</v>
+      </c>
+      <c r="F210" t="s">
+        <v>16</v>
+      </c>
+      <c r="G210" t="s">
+        <v>17</v>
+      </c>
+      <c r="I210">
+        <v>0</v>
+      </c>
+      <c r="K210" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11">
+      <c r="A211" t="s">
+        <v>592</v>
+      </c>
+      <c r="B211" t="s">
+        <v>13</v>
+      </c>
+      <c r="C211" t="s">
+        <v>593</v>
+      </c>
+      <c r="D211" t="s">
+        <v>594</v>
+      </c>
+      <c r="E211">
+        <v>15</v>
+      </c>
+      <c r="F211" t="s">
+        <v>16</v>
+      </c>
+      <c r="G211" t="s">
+        <v>17</v>
+      </c>
+      <c r="I211">
+        <v>38.2</v>
+      </c>
+      <c r="K211" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11">
+      <c r="A212" t="s">
+        <v>58</v>
+      </c>
+      <c r="B212" t="s">
+        <v>13</v>
+      </c>
+      <c r="C212" t="s">
+        <v>265</v>
+      </c>
+      <c r="D212" t="s">
+        <v>596</v>
+      </c>
+      <c r="E212">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>16</v>
+      </c>
+      <c r="G212" t="s">
+        <v>17</v>
+      </c>
+      <c r="I212">
+        <v>18.4</v>
+      </c>
+      <c r="K212" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="213" spans="1:11">
+      <c r="A213" t="s">
+        <v>284</v>
+      </c>
+      <c r="B213" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" t="s">
+        <v>265</v>
+      </c>
+      <c r="D213" t="s">
+        <v>598</v>
+      </c>
+      <c r="E213">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>16</v>
+      </c>
+      <c r="G213" t="s">
+        <v>17</v>
+      </c>
+      <c r="I213">
+        <v>27.6</v>
+      </c>
+      <c r="K213" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11">
+      <c r="A214" t="s">
+        <v>138</v>
+      </c>
+      <c r="B214" t="s">
+        <v>13</v>
+      </c>
+      <c r="C214" t="s">
+        <v>265</v>
+      </c>
+      <c r="D214" t="s">
+        <v>600</v>
+      </c>
+      <c r="E214">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>16</v>
+      </c>
+      <c r="G214" t="s">
+        <v>17</v>
+      </c>
+      <c r="I214">
+        <v>49.4</v>
+      </c>
+      <c r="K214" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11">
+      <c r="A215" t="s">
+        <v>204</v>
+      </c>
+      <c r="B215" t="s">
+        <v>602</v>
+      </c>
+      <c r="C215" t="s">
+        <v>603</v>
+      </c>
+      <c r="D215" t="s">
+        <v>604</v>
+      </c>
+      <c r="E215">
+        <v>5</v>
+      </c>
+      <c r="F215" t="s">
+        <v>16</v>
+      </c>
+      <c r="G215" t="s">
+        <v>17</v>
+      </c>
+      <c r="I215">
+        <v>0.4</v>
+      </c>
+      <c r="K215" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11">
+      <c r="A216" t="s">
+        <v>337</v>
+      </c>
+      <c r="B216" t="s">
+        <v>602</v>
+      </c>
+      <c r="C216" t="s">
+        <v>603</v>
+      </c>
+      <c r="D216" t="s">
+        <v>604</v>
+      </c>
+      <c r="E216">
+        <v>5</v>
+      </c>
+      <c r="F216" t="s">
+        <v>16</v>
+      </c>
+      <c r="G216" t="s">
+        <v>17</v>
+      </c>
+      <c r="I216">
+        <v>0</v>
+      </c>
+      <c r="K216" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11">
+      <c r="A217" t="s">
+        <v>67</v>
+      </c>
+      <c r="B217" t="s">
+        <v>602</v>
+      </c>
+      <c r="C217" t="s">
+        <v>603</v>
+      </c>
+      <c r="D217" t="s">
+        <v>604</v>
+      </c>
+      <c r="E217">
+        <v>5</v>
+      </c>
+      <c r="F217" t="s">
+        <v>16</v>
+      </c>
+      <c r="G217" t="s">
+        <v>17</v>
+      </c>
+      <c r="I217">
+        <v>0</v>
+      </c>
+      <c r="K217" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="218" spans="1:11">
+      <c r="A218" t="s">
+        <v>71</v>
+      </c>
+      <c r="B218" t="s">
+        <v>602</v>
+      </c>
+      <c r="C218" t="s">
+        <v>603</v>
+      </c>
+      <c r="D218" t="s">
+        <v>604</v>
+      </c>
+      <c r="E218">
+        <v>5</v>
+      </c>
+      <c r="F218" t="s">
+        <v>16</v>
+      </c>
+      <c r="G218" t="s">
+        <v>17</v>
+      </c>
+      <c r="I218">
+        <v>0</v>
+      </c>
+      <c r="K218" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="219" spans="1:11">
+      <c r="A219" t="s">
+        <v>245</v>
+      </c>
+      <c r="B219" t="s">
+        <v>602</v>
+      </c>
+      <c r="C219" t="s">
+        <v>603</v>
+      </c>
+      <c r="D219" t="s">
+        <v>604</v>
+      </c>
+      <c r="E219">
+        <v>5</v>
+      </c>
+      <c r="F219" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" t="s">
+        <v>17</v>
+      </c>
+      <c r="I219">
+        <v>0</v>
+      </c>
+      <c r="K219" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="220" spans="1:11">
+      <c r="A220" t="s">
+        <v>160</v>
+      </c>
+      <c r="B220" t="s">
+        <v>602</v>
+      </c>
+      <c r="C220" t="s">
+        <v>603</v>
+      </c>
+      <c r="D220" t="s">
+        <v>604</v>
+      </c>
+      <c r="E220">
+        <v>5</v>
+      </c>
+      <c r="F220" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" t="s">
+        <v>17</v>
+      </c>
+      <c r="I220">
+        <v>11.3</v>
+      </c>
+      <c r="K220" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="221" spans="1:11">
+      <c r="A221" t="s">
+        <v>253</v>
+      </c>
+      <c r="B221" t="s">
+        <v>602</v>
+      </c>
+      <c r="C221" t="s">
+        <v>603</v>
+      </c>
+      <c r="D221" t="s">
+        <v>604</v>
+      </c>
+      <c r="E221">
+        <v>5</v>
+      </c>
+      <c r="F221" t="s">
+        <v>16</v>
+      </c>
+      <c r="G221" t="s">
+        <v>17</v>
+      </c>
+      <c r="I221">
+        <v>12.8</v>
+      </c>
+      <c r="K221" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="222" spans="1:11">
+      <c r="A222" t="s">
+        <v>125</v>
+      </c>
+      <c r="B222" t="s">
+        <v>602</v>
+      </c>
+      <c r="C222" t="s">
+        <v>603</v>
+      </c>
+      <c r="D222" t="s">
+        <v>604</v>
+      </c>
+      <c r="E222">
+        <v>5</v>
+      </c>
+      <c r="F222" t="s">
+        <v>16</v>
+      </c>
+      <c r="G222" t="s">
+        <v>17</v>
+      </c>
+      <c r="I222">
+        <v>5</v>
+      </c>
+      <c r="K222" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="223" spans="1:11">
+      <c r="A223" t="s">
+        <v>12</v>
+      </c>
+      <c r="B223" t="s">
+        <v>602</v>
+      </c>
+      <c r="C223" t="s">
+        <v>603</v>
+      </c>
+      <c r="D223" t="s">
+        <v>604</v>
+      </c>
+      <c r="E223">
+        <v>5</v>
+      </c>
+      <c r="F223" t="s">
+        <v>16</v>
+      </c>
+      <c r="G223" t="s">
+        <v>17</v>
+      </c>
+      <c r="I223">
+        <v>26.9</v>
+      </c>
+      <c r="K223" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="224" spans="1:11">
+      <c r="A224" t="s">
+        <v>373</v>
+      </c>
+      <c r="B224" t="s">
+        <v>602</v>
+      </c>
+      <c r="C224" t="s">
+        <v>603</v>
+      </c>
+      <c r="D224" t="s">
+        <v>604</v>
+      </c>
+      <c r="E224">
+        <v>5</v>
+      </c>
+      <c r="F224" t="s">
+        <v>16</v>
+      </c>
+      <c r="G224" t="s">
+        <v>17</v>
+      </c>
+      <c r="I224">
+        <v>0</v>
+      </c>
+      <c r="K224" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="225" spans="1:11">
+      <c r="A225" t="s">
+        <v>284</v>
+      </c>
+      <c r="B225" t="s">
+        <v>602</v>
+      </c>
+      <c r="C225" t="s">
+        <v>603</v>
+      </c>
+      <c r="D225" t="s">
+        <v>604</v>
+      </c>
+      <c r="E225">
+        <v>5</v>
+      </c>
+      <c r="F225" t="s">
+        <v>16</v>
+      </c>
+      <c r="G225" t="s">
+        <v>17</v>
+      </c>
+      <c r="I225">
+        <v>27.6</v>
+      </c>
+      <c r="K225" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="226" spans="1:11">
+      <c r="A226" t="s">
+        <v>298</v>
+      </c>
+      <c r="B226" t="s">
+        <v>602</v>
+      </c>
+      <c r="C226" t="s">
+        <v>603</v>
+      </c>
+      <c r="D226" t="s">
+        <v>604</v>
+      </c>
+      <c r="E226">
+        <v>5</v>
+      </c>
+      <c r="F226" t="s">
+        <v>16</v>
+      </c>
+      <c r="G226" t="s">
+        <v>17</v>
+      </c>
+      <c r="I226">
+        <v>23.2</v>
+      </c>
+      <c r="K226" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="227" spans="1:11">
+      <c r="A227" t="s">
+        <v>617</v>
+      </c>
+      <c r="B227" t="s">
+        <v>602</v>
+      </c>
+      <c r="C227" t="s">
+        <v>603</v>
+      </c>
+      <c r="D227" t="s">
+        <v>604</v>
+      </c>
+      <c r="E227">
+        <v>5</v>
+      </c>
+      <c r="F227" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" t="s">
+        <v>17</v>
+      </c>
+      <c r="I227">
+        <v>0</v>
+      </c>
+      <c r="K227" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="228" spans="1:11">
+      <c r="A228" t="s">
+        <v>619</v>
+      </c>
+      <c r="B228" t="s">
+        <v>602</v>
+      </c>
+      <c r="C228" t="s">
+        <v>603</v>
+      </c>
+      <c r="D228" t="s">
+        <v>604</v>
+      </c>
+      <c r="E228">
+        <v>5</v>
+      </c>
+      <c r="F228" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" t="s">
+        <v>17</v>
+      </c>
+      <c r="I228">
+        <v>0</v>
+      </c>
+      <c r="K228" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="229" spans="1:11">
+      <c r="A229" t="s">
+        <v>186</v>
+      </c>
+      <c r="B229" t="s">
+        <v>602</v>
+      </c>
+      <c r="C229" t="s">
+        <v>603</v>
+      </c>
+      <c r="D229" t="s">
+        <v>604</v>
+      </c>
+      <c r="E229">
+        <v>5</v>
+      </c>
+      <c r="F229" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" t="s">
+        <v>17</v>
+      </c>
+      <c r="I229">
+        <v>0</v>
+      </c>
+      <c r="K229" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="230" spans="1:11">
+      <c r="A230" t="s">
+        <v>379</v>
+      </c>
+      <c r="B230" t="s">
+        <v>602</v>
+      </c>
+      <c r="C230" t="s">
+        <v>603</v>
+      </c>
+      <c r="D230" t="s">
+        <v>604</v>
+      </c>
+      <c r="E230">
+        <v>5</v>
+      </c>
+      <c r="F230" t="s">
+        <v>16</v>
+      </c>
+      <c r="G230" t="s">
+        <v>17</v>
+      </c>
+      <c r="I230">
+        <v>0</v>
+      </c>
+      <c r="K230" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="231" spans="1:11">
+      <c r="A231" t="s">
+        <v>189</v>
+      </c>
+      <c r="B231" t="s">
+        <v>602</v>
+      </c>
+      <c r="C231" t="s">
+        <v>603</v>
+      </c>
+      <c r="D231" t="s">
+        <v>604</v>
+      </c>
+      <c r="E231">
+        <v>5</v>
+      </c>
+      <c r="F231" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" t="s">
+        <v>17</v>
+      </c>
+      <c r="I231">
+        <v>0</v>
+      </c>
+      <c r="K231" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="232" spans="1:11">
+      <c r="A232" t="s">
+        <v>382</v>
+      </c>
+      <c r="B232" t="s">
+        <v>602</v>
+      </c>
+      <c r="C232" t="s">
+        <v>603</v>
+      </c>
+      <c r="D232" t="s">
+        <v>604</v>
+      </c>
+      <c r="E232">
+        <v>5</v>
+      </c>
+      <c r="F232" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" t="s">
+        <v>17</v>
+      </c>
+      <c r="I232">
+        <v>0</v>
+      </c>
+      <c r="K232" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="233" spans="1:11">
+      <c r="A233" t="s">
+        <v>192</v>
+      </c>
+      <c r="B233" t="s">
+        <v>602</v>
+      </c>
+      <c r="C233" t="s">
+        <v>603</v>
+      </c>
+      <c r="D233" t="s">
+        <v>604</v>
+      </c>
+      <c r="E233">
+        <v>5</v>
+      </c>
+      <c r="F233" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" t="s">
+        <v>17</v>
+      </c>
+      <c r="I233">
+        <v>0</v>
+      </c>
+      <c r="K233" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="234" spans="1:11">
+      <c r="A234" t="s">
+        <v>115</v>
+      </c>
+      <c r="B234" t="s">
+        <v>602</v>
+      </c>
+      <c r="C234" t="s">
+        <v>603</v>
+      </c>
+      <c r="D234" t="s">
+        <v>604</v>
+      </c>
+      <c r="E234">
+        <v>5</v>
+      </c>
+      <c r="F234" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" t="s">
+        <v>17</v>
+      </c>
+      <c r="I234">
+        <v>0</v>
+      </c>
+      <c r="K234" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="235" spans="1:11">
+      <c r="A235" t="s">
+        <v>61</v>
+      </c>
+      <c r="B235" t="s">
+        <v>602</v>
+      </c>
+      <c r="C235" t="s">
+        <v>603</v>
+      </c>
+      <c r="D235" t="s">
+        <v>604</v>
+      </c>
+      <c r="E235">
+        <v>5</v>
+      </c>
+      <c r="F235" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" t="s">
+        <v>17</v>
+      </c>
+      <c r="I235">
+        <v>0</v>
+      </c>
+      <c r="K235" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="236" spans="1:11">
+      <c r="A236" t="s">
+        <v>385</v>
+      </c>
+      <c r="B236" t="s">
+        <v>602</v>
+      </c>
+      <c r="C236" t="s">
+        <v>603</v>
+      </c>
+      <c r="D236" t="s">
+        <v>604</v>
+      </c>
+      <c r="E236">
+        <v>5</v>
+      </c>
+      <c r="F236" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" t="s">
+        <v>17</v>
+      </c>
+      <c r="I236">
+        <v>0</v>
+      </c>
+      <c r="K236" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="237" spans="1:11">
+      <c r="A237" t="s">
+        <v>388</v>
+      </c>
+      <c r="B237" t="s">
+        <v>602</v>
+      </c>
+      <c r="C237" t="s">
+        <v>603</v>
+      </c>
+      <c r="D237" t="s">
+        <v>604</v>
+      </c>
+      <c r="E237">
+        <v>5</v>
+      </c>
+      <c r="F237" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" t="s">
+        <v>17</v>
+      </c>
+      <c r="I237">
+        <v>0</v>
+      </c>
+      <c r="K237" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="238" spans="1:11">
+      <c r="A238" t="s">
+        <v>391</v>
+      </c>
+      <c r="B238" t="s">
+        <v>602</v>
+      </c>
+      <c r="C238" t="s">
+        <v>603</v>
+      </c>
+      <c r="D238" t="s">
+        <v>604</v>
+      </c>
+      <c r="E238">
+        <v>5</v>
+      </c>
+      <c r="F238" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" t="s">
+        <v>17</v>
+      </c>
+      <c r="I238">
+        <v>0</v>
+      </c>
+      <c r="K238" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="239" spans="1:11">
+      <c r="A239" t="s">
+        <v>31</v>
+      </c>
+      <c r="B239" t="s">
+        <v>602</v>
+      </c>
+      <c r="C239" t="s">
+        <v>603</v>
+      </c>
+      <c r="D239" t="s">
+        <v>604</v>
+      </c>
+      <c r="E239">
+        <v>5</v>
+      </c>
+      <c r="F239" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" t="s">
+        <v>17</v>
+      </c>
+      <c r="I239">
+        <v>43.3</v>
+      </c>
+      <c r="K239" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="240" spans="1:11">
+      <c r="A240" t="s">
+        <v>23</v>
+      </c>
+      <c r="B240" t="s">
+        <v>602</v>
+      </c>
+      <c r="C240" t="s">
+        <v>603</v>
+      </c>
+      <c r="D240" t="s">
+        <v>604</v>
+      </c>
+      <c r="E240">
+        <v>5</v>
+      </c>
+      <c r="F240" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" t="s">
+        <v>17</v>
+      </c>
+      <c r="I240">
+        <v>52.3</v>
+      </c>
+      <c r="K240" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="241" spans="1:11">
+      <c r="A241" t="s">
+        <v>177</v>
+      </c>
+      <c r="B241" t="s">
+        <v>13</v>
+      </c>
+      <c r="C241" t="s">
+        <v>268</v>
+      </c>
+      <c r="D241" t="s">
+        <v>633</v>
+      </c>
+      <c r="E241">
+        <v>6</v>
+      </c>
+      <c r="F241" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" t="s">
+        <v>17</v>
+      </c>
+      <c r="I241">
+        <v>0</v>
+      </c>
+      <c r="K241" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="242" spans="1:11">
+      <c r="A242" t="s">
+        <v>635</v>
+      </c>
+      <c r="B242" t="s">
+        <v>465</v>
+      </c>
+      <c r="C242" t="s">
+        <v>636</v>
+      </c>
+      <c r="D242" t="s">
+        <v>637</v>
+      </c>
+      <c r="E242">
+        <v>3</v>
+      </c>
+      <c r="F242" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" t="s">
+        <v>17</v>
+      </c>
+      <c r="I242">
+        <v>12.2</v>
+      </c>
+      <c r="K242" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="243" spans="1:11">
+      <c r="A243" t="s">
+        <v>409</v>
+      </c>
+      <c r="B243" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" t="s">
+        <v>499</v>
+      </c>
+      <c r="D243" t="s">
+        <v>639</v>
+      </c>
+      <c r="E243">
+        <v>3</v>
+      </c>
+      <c r="F243" t="s">
+        <v>16</v>
+      </c>
+      <c r="G243" t="s">
+        <v>17</v>
+      </c>
+      <c r="I243">
+        <v>0</v>
+      </c>
+      <c r="K243" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="244" spans="1:11">
+      <c r="A244" t="s">
+        <v>412</v>
+      </c>
+      <c r="B244" t="s">
+        <v>13</v>
+      </c>
+      <c r="C244" t="s">
+        <v>499</v>
+      </c>
+      <c r="D244" t="s">
+        <v>641</v>
+      </c>
+      <c r="E244">
+        <v>3</v>
+      </c>
+      <c r="F244" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" t="s">
+        <v>17</v>
+      </c>
+      <c r="I244">
+        <v>0</v>
+      </c>
+      <c r="K244" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="245" spans="1:11">
+      <c r="A245" t="s">
+        <v>415</v>
+      </c>
+      <c r="B245" t="s">
+        <v>13</v>
+      </c>
+      <c r="C245" t="s">
+        <v>499</v>
+      </c>
+      <c r="D245" t="s">
+        <v>643</v>
+      </c>
+      <c r="E245">
+        <v>3</v>
+      </c>
+      <c r="F245" t="s">
+        <v>16</v>
+      </c>
+      <c r="G245" t="s">
+        <v>17</v>
+      </c>
+      <c r="I245">
+        <v>0</v>
+      </c>
+      <c r="K245" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="246" spans="1:11">
+      <c r="A246" t="s">
+        <v>160</v>
+      </c>
+      <c r="B246" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" t="s">
+        <v>645</v>
+      </c>
+      <c r="D246" t="s">
+        <v>646</v>
+      </c>
+      <c r="E246">
+        <v>34</v>
+      </c>
+      <c r="F246" t="s">
+        <v>16</v>
+      </c>
+      <c r="G246" t="s">
+        <v>17</v>
+      </c>
+      <c r="I246">
+        <v>11.3</v>
+      </c>
+      <c r="K246" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="247" spans="1:11">
+      <c r="A247" t="s">
+        <v>648</v>
+      </c>
+      <c r="B247" t="s">
+        <v>465</v>
+      </c>
+      <c r="C247" t="s">
+        <v>649</v>
+      </c>
+      <c r="D247" t="s">
+        <v>650</v>
+      </c>
+      <c r="E247">
+        <v>7</v>
+      </c>
+      <c r="F247" t="s">
+        <v>16</v>
+      </c>
+      <c r="G247" t="s">
+        <v>17</v>
+      </c>
+      <c r="I247">
+        <v>22</v>
+      </c>
+      <c r="K247" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11">
+      <c r="A248" t="s">
+        <v>652</v>
+      </c>
+      <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" t="s">
+        <v>593</v>
+      </c>
+      <c r="D248" t="s">
+        <v>653</v>
+      </c>
+      <c r="E248">
+        <v>13</v>
+      </c>
+      <c r="F248" t="s">
+        <v>16</v>
+      </c>
+      <c r="G248" t="s">
+        <v>17</v>
+      </c>
+      <c r="I248">
+        <v>1.5</v>
+      </c>
+      <c r="K248" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11">
+      <c r="A249" t="s">
+        <v>43</v>
+      </c>
+      <c r="B249" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" t="s">
+        <v>655</v>
+      </c>
+      <c r="D249" t="s">
+        <v>656</v>
+      </c>
+      <c r="E249">
+        <v>86</v>
+      </c>
+      <c r="F249" t="s">
+        <v>16</v>
+      </c>
+      <c r="G249" t="s">
+        <v>17</v>
+      </c>
+      <c r="I249">
+        <v>20.1</v>
+      </c>
+      <c r="K249" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="250" spans="1:11">
+      <c r="A250" t="s">
+        <v>92</v>
+      </c>
+      <c r="B250" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" t="s">
+        <v>658</v>
+      </c>
+      <c r="D250" t="s">
+        <v>659</v>
+      </c>
+      <c r="E250">
+        <v>83</v>
+      </c>
+      <c r="F250" t="s">
+        <v>16</v>
+      </c>
+      <c r="G250" t="s">
+        <v>17</v>
+      </c>
+      <c r="I250">
+        <v>0</v>
+      </c>
+      <c r="K250" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11">
+      <c r="A251" t="s">
+        <v>47</v>
+      </c>
+      <c r="B251" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" t="s">
+        <v>661</v>
+      </c>
+      <c r="D251" t="s">
+        <v>662</v>
+      </c>
+      <c r="E251">
+        <v>36</v>
+      </c>
+      <c r="F251" t="s">
+        <v>16</v>
+      </c>
+      <c r="G251" t="s">
+        <v>17</v>
+      </c>
+      <c r="I251">
+        <v>73</v>
+      </c>
+      <c r="K251" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11">
+      <c r="A252" t="s">
+        <v>457</v>
+      </c>
+      <c r="B252" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" t="s">
+        <v>661</v>
+      </c>
+      <c r="D252" t="s">
+        <v>664</v>
+      </c>
+      <c r="E252">
+        <v>36</v>
+      </c>
+      <c r="F252" t="s">
+        <v>16</v>
+      </c>
+      <c r="G252" t="s">
+        <v>17</v>
+      </c>
+      <c r="I252">
+        <v>0</v>
+      </c>
+      <c r="K252" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11">
+      <c r="A253" t="s">
+        <v>666</v>
+      </c>
+      <c r="B253" t="s">
+        <v>465</v>
+      </c>
+      <c r="C253" t="s">
+        <v>667</v>
+      </c>
+      <c r="D253" t="s">
+        <v>668</v>
+      </c>
+      <c r="E253">
+        <v>2</v>
+      </c>
+      <c r="F253" t="s">
+        <v>16</v>
+      </c>
+      <c r="G253" t="s">
+        <v>17</v>
+      </c>
+      <c r="I253">
+        <v>12.4</v>
+      </c>
+      <c r="K253" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11">
+      <c r="A254" t="s">
+        <v>670</v>
+      </c>
+      <c r="B254" t="s">
+        <v>465</v>
+      </c>
+      <c r="C254" t="s">
+        <v>667</v>
+      </c>
+      <c r="D254" t="s">
+        <v>671</v>
+      </c>
+      <c r="E254">
+        <v>2</v>
+      </c>
+      <c r="F254" t="s">
+        <v>16</v>
+      </c>
+      <c r="G254" t="s">
+        <v>17</v>
+      </c>
+      <c r="I254">
+        <v>32</v>
+      </c>
+      <c r="K254" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11">
+      <c r="A255" t="s">
+        <v>652</v>
+      </c>
+      <c r="B255" t="s">
+        <v>465</v>
+      </c>
+      <c r="C255" t="s">
+        <v>667</v>
+      </c>
+      <c r="D255" t="s">
+        <v>673</v>
+      </c>
+      <c r="E255">
+        <v>2</v>
+      </c>
+      <c r="F255" t="s">
+        <v>16</v>
+      </c>
+      <c r="G255" t="s">
+        <v>17</v>
+      </c>
+      <c r="I255">
+        <v>1.5</v>
+      </c>
+      <c r="K255" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11">
+      <c r="A256" t="s">
+        <v>675</v>
+      </c>
+      <c r="B256" t="s">
+        <v>465</v>
+      </c>
+      <c r="C256" t="s">
+        <v>667</v>
+      </c>
+      <c r="D256" t="s">
+        <v>676</v>
+      </c>
+      <c r="E256">
+        <v>2</v>
+      </c>
+      <c r="F256" t="s">
+        <v>16</v>
+      </c>
+      <c r="G256" t="s">
+        <v>17</v>
+      </c>
+      <c r="I256">
+        <v>50.3</v>
+      </c>
+      <c r="K256" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11">
+      <c r="A257" t="s">
+        <v>592</v>
+      </c>
+      <c r="B257" t="s">
+        <v>465</v>
+      </c>
+      <c r="C257" t="s">
+        <v>667</v>
+      </c>
+      <c r="D257" t="s">
+        <v>678</v>
+      </c>
+      <c r="E257">
+        <v>2</v>
+      </c>
+      <c r="F257" t="s">
+        <v>16</v>
+      </c>
+      <c r="G257" t="s">
+        <v>17</v>
+      </c>
+      <c r="I257">
+        <v>38.2</v>
+      </c>
+      <c r="K257" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11">
+      <c r="A258" t="s">
+        <v>195</v>
+      </c>
+      <c r="B258" t="s">
+        <v>13</v>
+      </c>
+      <c r="C258" t="s">
+        <v>268</v>
+      </c>
+      <c r="D258" t="s">
+        <v>680</v>
+      </c>
+      <c r="E258">
+        <v>6</v>
+      </c>
+      <c r="F258" t="s">
+        <v>16</v>
+      </c>
+      <c r="G258" t="s">
+        <v>17</v>
+      </c>
+      <c r="I258">
+        <v>2.5</v>
+      </c>
+      <c r="K258" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11">
+      <c r="A259" t="s">
+        <v>198</v>
+      </c>
+      <c r="B259" t="s">
+        <v>13</v>
+      </c>
+      <c r="C259" t="s">
+        <v>268</v>
+      </c>
+      <c r="D259" t="s">
+        <v>682</v>
+      </c>
+      <c r="E259">
+        <v>6</v>
+      </c>
+      <c r="F259" t="s">
+        <v>16</v>
+      </c>
+      <c r="G259" t="s">
+        <v>17</v>
+      </c>
+      <c r="I259">
+        <v>0</v>
+      </c>
+      <c r="K259" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11">
+      <c r="A260" t="s">
+        <v>364</v>
+      </c>
+      <c r="B260" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" t="s">
+        <v>499</v>
+      </c>
+      <c r="D260" t="s">
+        <v>684</v>
+      </c>
+      <c r="E260">
+        <v>3</v>
+      </c>
+      <c r="F260" t="s">
+        <v>16</v>
+      </c>
+      <c r="G260" t="s">
+        <v>17</v>
+      </c>
+      <c r="I260">
+        <v>2.5</v>
+      </c>
+      <c r="K260" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11">
+      <c r="A261" t="s">
+        <v>400</v>
+      </c>
+      <c r="B261" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" t="s">
+        <v>499</v>
+      </c>
+      <c r="D261" t="s">
+        <v>686</v>
+      </c>
+      <c r="E261">
+        <v>3</v>
+      </c>
+      <c r="F261" t="s">
+        <v>16</v>
+      </c>
+      <c r="G261" t="s">
+        <v>17</v>
+      </c>
+      <c r="I261">
+        <v>2.5</v>
+      </c>
+      <c r="K261" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11">
+      <c r="A262" t="s">
+        <v>675</v>
+      </c>
+      <c r="B262" t="s">
+        <v>13</v>
+      </c>
+      <c r="C262" t="s">
+        <v>688</v>
+      </c>
+      <c r="D262" t="s">
+        <v>689</v>
+      </c>
+      <c r="E262">
+        <v>76</v>
+      </c>
+      <c r="F262" t="s">
+        <v>16</v>
+      </c>
+      <c r="G262" t="s">
+        <v>17</v>
+      </c>
+      <c r="I262">
+        <v>50.3</v>
+      </c>
+      <c r="K262" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11">
+      <c r="A263" t="s">
+        <v>23</v>
+      </c>
+      <c r="B263" t="s">
+        <v>13</v>
+      </c>
+      <c r="C263" t="s">
+        <v>691</v>
+      </c>
+      <c r="D263" t="s">
+        <v>692</v>
+      </c>
+      <c r="E263">
+        <v>76</v>
+      </c>
+      <c r="F263" t="s">
+        <v>16</v>
+      </c>
+      <c r="G263" t="s">
+        <v>17</v>
+      </c>
+      <c r="I263">
+        <v>52.3</v>
+      </c>
+      <c r="K263" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11">
+      <c r="A264" t="s">
+        <v>31</v>
+      </c>
+      <c r="B264" t="s">
+        <v>13</v>
+      </c>
+      <c r="C264" t="s">
+        <v>694</v>
+      </c>
+      <c r="D264" t="s">
+        <v>695</v>
+      </c>
+      <c r="E264">
+        <v>74</v>
+      </c>
+      <c r="F264" t="s">
+        <v>16</v>
+      </c>
+      <c r="G264" t="s">
+        <v>17</v>
+      </c>
+      <c r="I264">
+        <v>43.3</v>
+      </c>
+      <c r="K264" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11">
+      <c r="A265" t="s">
+        <v>635</v>
+      </c>
+      <c r="B265" t="s">
+        <v>13</v>
+      </c>
+      <c r="C265" t="s">
+        <v>697</v>
+      </c>
+      <c r="D265" t="s">
+        <v>698</v>
+      </c>
+      <c r="E265">
+        <v>20</v>
+      </c>
+      <c r="F265" t="s">
+        <v>16</v>
+      </c>
+      <c r="G265" t="s">
+        <v>17</v>
+      </c>
+      <c r="I265">
+        <v>12.2</v>
+      </c>
+      <c r="K265" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11">
+      <c r="A266" t="s">
+        <v>700</v>
+      </c>
+      <c r="B266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" t="s">
+        <v>691</v>
+      </c>
+      <c r="D266" t="s">
+        <v>701</v>
+      </c>
+      <c r="E266">
+        <v>69</v>
+      </c>
+      <c r="F266" t="s">
+        <v>16</v>
+      </c>
+      <c r="G266" t="s">
+        <v>17</v>
+      </c>
+      <c r="I266">
+        <v>0.1</v>
+      </c>
+      <c r="K266" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11">
+      <c r="A267" t="s">
+        <v>298</v>
+      </c>
+      <c r="B267" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" t="s">
+        <v>703</v>
+      </c>
+      <c r="D267" t="s">
+        <v>704</v>
+      </c>
+      <c r="E267">
+        <v>15</v>
+      </c>
+      <c r="F267" t="s">
+        <v>16</v>
+      </c>
+      <c r="G267" t="s">
+        <v>17</v>
+      </c>
+      <c r="I267">
+        <v>23.2</v>
+      </c>
+      <c r="K267" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="268" spans="1:11">
+      <c r="A268" t="s">
+        <v>204</v>
+      </c>
+      <c r="B268" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" t="s">
+        <v>706</v>
+      </c>
+      <c r="D268" t="s">
+        <v>707</v>
+      </c>
+      <c r="E268">
+        <v>63</v>
+      </c>
+      <c r="F268" t="s">
+        <v>16</v>
+      </c>
+      <c r="G268" t="s">
+        <v>17</v>
+      </c>
+      <c r="I268">
+        <v>0.4</v>
+      </c>
+      <c r="K268" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="269" spans="1:11">
+      <c r="A269" t="s">
+        <v>322</v>
+      </c>
+      <c r="B269" t="s">
+        <v>13</v>
+      </c>
+      <c r="C269" t="s">
+        <v>499</v>
+      </c>
+      <c r="D269" t="s">
+        <v>709</v>
+      </c>
+      <c r="E269">
+        <v>3</v>
+      </c>
+      <c r="F269" t="s">
+        <v>16</v>
+      </c>
+      <c r="G269" t="s">
+        <v>17</v>
+      </c>
+      <c r="I269">
+        <v>0</v>
+      </c>
+      <c r="K269" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="270" spans="1:11">
+      <c r="A270" t="s">
+        <v>367</v>
+      </c>
+      <c r="B270" t="s">
+        <v>13</v>
+      </c>
+      <c r="C270" t="s">
+        <v>499</v>
+      </c>
+      <c r="D270" t="s">
+        <v>711</v>
+      </c>
+      <c r="E270">
+        <v>3</v>
+      </c>
+      <c r="F270" t="s">
+        <v>16</v>
+      </c>
+      <c r="G270" t="s">
+        <v>17</v>
+      </c>
+      <c r="I270">
+        <v>0</v>
+      </c>
+      <c r="K270" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="271" spans="1:11">
+      <c r="A271" t="s">
+        <v>403</v>
+      </c>
+      <c r="B271" t="s">
+        <v>13</v>
+      </c>
+      <c r="C271" t="s">
+        <v>499</v>
+      </c>
+      <c r="D271" t="s">
+        <v>713</v>
+      </c>
+      <c r="E271">
+        <v>3</v>
+      </c>
+      <c r="F271" t="s">
+        <v>16</v>
+      </c>
+      <c r="G271" t="s">
+        <v>17</v>
+      </c>
+      <c r="I271">
+        <v>0</v>
+      </c>
+      <c r="K271" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="272" spans="1:11">
+      <c r="A272" t="s">
+        <v>715</v>
+      </c>
+      <c r="B272" t="s">
+        <v>465</v>
+      </c>
+      <c r="C272" t="s">
+        <v>716</v>
+      </c>
+      <c r="D272" t="s">
+        <v>717</v>
+      </c>
+      <c r="E272">
+        <v>11</v>
+      </c>
+      <c r="F272" t="s">
+        <v>16</v>
+      </c>
+      <c r="G272" t="s">
+        <v>17</v>
+      </c>
+      <c r="I272">
+        <v>17.1</v>
+      </c>
+      <c r="K272" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="273" spans="1:11">
+      <c r="A273" t="s">
+        <v>719</v>
+      </c>
+      <c r="B273" t="s">
+        <v>13</v>
+      </c>
+      <c r="C273" t="s">
+        <v>720</v>
+      </c>
+      <c r="D273" t="s">
+        <v>721</v>
+      </c>
+      <c r="E273">
+        <v>59</v>
+      </c>
+      <c r="F273" t="s">
+        <v>16</v>
+      </c>
+      <c r="G273" t="s">
+        <v>17</v>
+      </c>
+      <c r="I273">
+        <v>6.7</v>
+      </c>
+      <c r="K273" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="274" spans="1:11">
+      <c r="A274" t="s">
+        <v>147</v>
+      </c>
+      <c r="B274" t="s">
+        <v>13</v>
+      </c>
+      <c r="C274" t="s">
+        <v>723</v>
+      </c>
+      <c r="D274" t="s">
+        <v>724</v>
+      </c>
+      <c r="E274">
+        <v>58</v>
+      </c>
+      <c r="F274" t="s">
+        <v>16</v>
+      </c>
+      <c r="G274" t="s">
+        <v>17</v>
+      </c>
+      <c r="I274">
+        <v>0</v>
+      </c>
+      <c r="K274" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="275" spans="1:11">
+      <c r="A275" t="s">
+        <v>719</v>
+      </c>
+      <c r="B275" t="s">
+        <v>465</v>
+      </c>
+      <c r="C275" t="s">
+        <v>726</v>
+      </c>
+      <c r="D275" t="s">
+        <v>727</v>
+      </c>
+      <c r="E275">
+        <v>28</v>
+      </c>
+      <c r="F275" t="s">
+        <v>16</v>
+      </c>
+      <c r="G275" t="s">
+        <v>17</v>
+      </c>
+      <c r="I275">
+        <v>6.7</v>
+      </c>
+      <c r="K275" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="276" spans="1:11">
+      <c r="A276" t="s">
+        <v>180</v>
+      </c>
+      <c r="B276" t="s">
+        <v>13</v>
+      </c>
+      <c r="C276" t="s">
+        <v>268</v>
+      </c>
+      <c r="D276" t="s">
+        <v>729</v>
+      </c>
+      <c r="E276">
+        <v>6</v>
+      </c>
+      <c r="F276" t="s">
+        <v>16</v>
+      </c>
+      <c r="G276" t="s">
+        <v>17</v>
+      </c>
+      <c r="I276">
+        <v>3.3</v>
+      </c>
+      <c r="K276" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="277" spans="1:11">
+      <c r="A277" t="s">
+        <v>253</v>
+      </c>
+      <c r="B277" t="s">
+        <v>13</v>
+      </c>
+      <c r="C277" t="s">
+        <v>731</v>
+      </c>
+      <c r="D277" t="s">
+        <v>732</v>
+      </c>
+      <c r="E277">
+        <v>50</v>
+      </c>
+      <c r="F277" t="s">
+        <v>16</v>
+      </c>
+      <c r="G277" t="s">
+        <v>17</v>
+      </c>
+      <c r="I277">
+        <v>12.8</v>
+      </c>
+      <c r="K277" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="278" spans="1:11">
+      <c r="A278" t="s">
+        <v>469</v>
+      </c>
+      <c r="B278" t="s">
+        <v>465</v>
+      </c>
+      <c r="C278" t="s">
+        <v>734</v>
+      </c>
+      <c r="D278" t="s">
+        <v>735</v>
+      </c>
+      <c r="E278">
+        <v>1</v>
+      </c>
+      <c r="F278" t="s">
+        <v>16</v>
+      </c>
+      <c r="G278" t="s">
+        <v>17</v>
+      </c>
+      <c r="I278">
+        <v>60.3</v>
+      </c>
+      <c r="K278" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="279" spans="1:11">
+      <c r="A279" t="s">
+        <v>423</v>
+      </c>
+      <c r="B279" t="s">
+        <v>465</v>
+      </c>
+      <c r="C279" t="s">
+        <v>734</v>
+      </c>
+      <c r="D279" t="s">
+        <v>737</v>
+      </c>
+      <c r="E279">
+        <v>1</v>
+      </c>
+      <c r="F279" t="s">
+        <v>16</v>
+      </c>
+      <c r="G279" t="s">
+        <v>17</v>
+      </c>
+      <c r="I279">
+        <v>0</v>
+      </c>
+      <c r="K279" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="280" spans="1:11">
+      <c r="A280" t="s">
+        <v>577</v>
+      </c>
+      <c r="B280" t="s">
+        <v>465</v>
+      </c>
+      <c r="C280" t="s">
+        <v>734</v>
+      </c>
+      <c r="D280" t="s">
+        <v>739</v>
+      </c>
+      <c r="E280">
+        <v>1</v>
+      </c>
+      <c r="F280" t="s">
+        <v>16</v>
+      </c>
+      <c r="G280" t="s">
+        <v>17</v>
+      </c>
+      <c r="I280">
+        <v>13.4</v>
+      </c>
+      <c r="K280" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="281" spans="1:11">
+      <c r="A281" t="s">
+        <v>741</v>
+      </c>
+      <c r="B281" t="s">
+        <v>465</v>
+      </c>
+      <c r="C281" t="s">
+        <v>734</v>
+      </c>
+      <c r="D281" t="s">
+        <v>742</v>
+      </c>
+      <c r="E281">
+        <v>1</v>
+      </c>
+      <c r="F281" t="s">
+        <v>16</v>
+      </c>
+      <c r="G281" t="s">
+        <v>17</v>
+      </c>
+      <c r="I281">
+        <v>5</v>
+      </c>
+      <c r="K281" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="282" spans="1:11">
+      <c r="A282" t="s">
+        <v>334</v>
+      </c>
+      <c r="B282" t="s">
+        <v>13</v>
+      </c>
+      <c r="C282" t="s">
+        <v>499</v>
+      </c>
+      <c r="D282" t="s">
+        <v>744</v>
+      </c>
+      <c r="E282">
+        <v>3</v>
+      </c>
+      <c r="F282" t="s">
+        <v>16</v>
+      </c>
+      <c r="G282" t="s">
+        <v>17</v>
+      </c>
+      <c r="I282">
+        <v>2.5</v>
+      </c>
+      <c r="K282" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="283" spans="1:11">
+      <c r="A283" t="s">
+        <v>340</v>
+      </c>
+      <c r="B283" t="s">
+        <v>13</v>
+      </c>
+      <c r="C283" t="s">
+        <v>499</v>
+      </c>
+      <c r="D283" t="s">
+        <v>746</v>
+      </c>
+      <c r="E283">
+        <v>3</v>
+      </c>
+      <c r="F283" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" t="s">
+        <v>17</v>
+      </c>
+      <c r="I283">
+        <v>0</v>
+      </c>
+      <c r="K283" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="284" spans="1:11">
+      <c r="A284" t="s">
+        <v>394</v>
+      </c>
+      <c r="B284" t="s">
+        <v>13</v>
+      </c>
+      <c r="C284" t="s">
+        <v>499</v>
+      </c>
+      <c r="D284" t="s">
+        <v>748</v>
+      </c>
+      <c r="E284">
+        <v>3</v>
+      </c>
+      <c r="F284" t="s">
+        <v>16</v>
+      </c>
+      <c r="G284" t="s">
+        <v>17</v>
+      </c>
+      <c r="I284">
+        <v>0</v>
+      </c>
+      <c r="K284" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="285" spans="1:11">
+      <c r="A285" t="s">
+        <v>750</v>
+      </c>
+      <c r="B285" t="s">
+        <v>13</v>
+      </c>
+      <c r="C285" t="s">
+        <v>499</v>
+      </c>
+      <c r="D285" t="s">
+        <v>751</v>
+      </c>
+      <c r="E285">
+        <v>3</v>
+      </c>
+      <c r="F285" t="s">
+        <v>16</v>
+      </c>
+      <c r="G285" t="s">
+        <v>17</v>
+      </c>
+      <c r="I285">
+        <v>10</v>
+      </c>
+      <c r="K285" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="286" spans="1:11">
+      <c r="A286" t="s">
+        <v>648</v>
+      </c>
+      <c r="B286" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286" t="s">
+        <v>753</v>
+      </c>
+      <c r="D286" t="s">
+        <v>754</v>
+      </c>
+      <c r="E286">
+        <v>17</v>
+      </c>
+      <c r="F286" t="s">
+        <v>16</v>
+      </c>
+      <c r="G286" t="s">
+        <v>17</v>
+      </c>
+      <c r="I286">
+        <v>22</v>
+      </c>
+      <c r="K286" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="287" spans="1:11">
+      <c r="A287" t="s">
+        <v>31</v>
+      </c>
+      <c r="B287" t="s">
+        <v>13</v>
+      </c>
+      <c r="C287" t="s">
+        <v>756</v>
+      </c>
+      <c r="D287" t="s">
+        <v>757</v>
+      </c>
+      <c r="E287">
+        <v>47</v>
+      </c>
+      <c r="F287" t="s">
+        <v>16</v>
+      </c>
+      <c r="G287" t="s">
+        <v>17</v>
+      </c>
+      <c r="I287">
+        <v>43.3</v>
+      </c>
+      <c r="K287" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="288" spans="1:11">
+      <c r="A288" t="s">
+        <v>47</v>
+      </c>
+      <c r="B288" t="s">
+        <v>13</v>
+      </c>
+      <c r="C288" t="s">
+        <v>759</v>
+      </c>
+      <c r="D288" t="s">
+        <v>760</v>
+      </c>
+      <c r="E288">
+        <v>41</v>
+      </c>
+      <c r="F288" t="s">
+        <v>16</v>
+      </c>
+      <c r="G288" t="s">
+        <v>17</v>
+      </c>
+      <c r="I288">
+        <v>73</v>
+      </c>
+      <c r="K288" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="289" spans="1:11">
+      <c r="A289" t="s">
+        <v>349</v>
+      </c>
+      <c r="B289" t="s">
+        <v>13</v>
+      </c>
+      <c r="C289" t="s">
+        <v>499</v>
+      </c>
+      <c r="D289" t="s">
+        <v>762</v>
+      </c>
+      <c r="E289">
+        <v>3</v>
+      </c>
+      <c r="F289" t="s">
+        <v>16</v>
+      </c>
+      <c r="G289" t="s">
+        <v>17</v>
+      </c>
+      <c r="I289">
+        <v>0</v>
+      </c>
+      <c r="K289" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="290" spans="1:11">
+      <c r="A290" t="s">
+        <v>376</v>
+      </c>
+      <c r="B290" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" t="s">
+        <v>499</v>
+      </c>
+      <c r="D290" t="s">
+        <v>764</v>
+      </c>
+      <c r="E290">
+        <v>3</v>
+      </c>
+      <c r="F290" t="s">
+        <v>16</v>
+      </c>
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="I290">
+        <v>0</v>
+      </c>
+      <c r="K290" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="291" spans="1:11">
+      <c r="A291" t="s">
+        <v>92</v>
+      </c>
+      <c r="B291" t="s">
+        <v>13</v>
+      </c>
+      <c r="C291" t="s">
+        <v>766</v>
+      </c>
+      <c r="D291" t="s">
+        <v>767</v>
+      </c>
+      <c r="E291">
+        <v>39</v>
+      </c>
+      <c r="F291" t="s">
+        <v>16</v>
+      </c>
+      <c r="G291" t="s">
+        <v>17</v>
+      </c>
+      <c r="I291">
+        <v>0</v>
+      </c>
+      <c r="K291" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="292" spans="1:11">
+      <c r="A292" t="s">
+        <v>715</v>
+      </c>
+      <c r="B292" t="s">
+        <v>13</v>
+      </c>
+      <c r="C292" t="s">
+        <v>769</v>
+      </c>
+      <c r="D292" t="s">
+        <v>770</v>
+      </c>
+      <c r="E292">
+        <v>38</v>
+      </c>
+      <c r="F292" t="s">
+        <v>16</v>
+      </c>
+      <c r="G292" t="s">
+        <v>17</v>
+      </c>
+      <c r="I292">
+        <v>17.1</v>
+      </c>
+      <c r="K292" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="293" spans="1:11">
+      <c r="A293" t="s">
+        <v>670</v>
+      </c>
+      <c r="B293" t="s">
+        <v>13</v>
+      </c>
+      <c r="C293" t="s">
+        <v>772</v>
+      </c>
+      <c r="D293" t="s">
+        <v>773</v>
+      </c>
+      <c r="E293">
+        <v>20</v>
+      </c>
+      <c r="F293" t="s">
+        <v>16</v>
+      </c>
+      <c r="G293" t="s">
+        <v>17</v>
+      </c>
+      <c r="I293">
+        <v>32</v>
+      </c>
+      <c r="K293" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="294" spans="1:11">
+      <c r="A294" t="s">
+        <v>43</v>
+      </c>
+      <c r="B294" t="s">
+        <v>13</v>
+      </c>
+      <c r="C294" t="s">
+        <v>775</v>
+      </c>
+      <c r="D294" t="s">
+        <v>776</v>
+      </c>
+      <c r="E294">
+        <v>36</v>
+      </c>
+      <c r="F294" t="s">
+        <v>16</v>
+      </c>
+      <c r="G294" t="s">
+        <v>17</v>
+      </c>
+      <c r="I294">
+        <v>20.1</v>
+      </c>
+      <c r="K294" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="295" spans="1:11">
+      <c r="A295" t="s">
+        <v>700</v>
+      </c>
+      <c r="B295" t="s">
+        <v>465</v>
+      </c>
+      <c r="C295" t="s">
+        <v>778</v>
+      </c>
+      <c r="D295" t="s">
+        <v>779</v>
+      </c>
+      <c r="E295">
+        <v>18</v>
+      </c>
+      <c r="F295" t="s">
+        <v>16</v>
+      </c>
+      <c r="G295" t="s">
+        <v>17</v>
+      </c>
+      <c r="I295">
+        <v>0.1</v>
+      </c>
+      <c r="K295" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="296" spans="1:11">
+      <c r="A296" t="s">
+        <v>781</v>
+      </c>
+      <c r="B296" t="s">
+        <v>13</v>
+      </c>
+      <c r="C296" t="s">
+        <v>782</v>
+      </c>
+      <c r="D296" t="s">
+        <v>783</v>
+      </c>
+      <c r="E296">
+        <v>35</v>
+      </c>
+      <c r="F296" t="s">
+        <v>16</v>
+      </c>
+      <c r="G296" t="s">
+        <v>17</v>
+      </c>
+      <c r="I296">
+        <v>12.1</v>
+      </c>
+      <c r="K296" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="297" spans="1:11">
+      <c r="A297" t="s">
+        <v>781</v>
+      </c>
+      <c r="B297" t="s">
+        <v>465</v>
+      </c>
+      <c r="C297" t="s">
+        <v>785</v>
+      </c>
+      <c r="D297" t="s">
+        <v>786</v>
+      </c>
+      <c r="E297">
+        <v>17</v>
+      </c>
+      <c r="F297" t="s">
+        <v>16</v>
+      </c>
+      <c r="G297" t="s">
+        <v>17</v>
+      </c>
+      <c r="I297">
+        <v>12.1</v>
+      </c>
+      <c r="K297" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="298" spans="1:11">
+      <c r="A298" t="s">
+        <v>666</v>
+      </c>
+      <c r="B298" t="s">
+        <v>13</v>
+      </c>
+      <c r="C298" t="s">
+        <v>788</v>
+      </c>
+      <c r="D298" t="s">
+        <v>789</v>
+      </c>
+      <c r="E298">
+        <v>29</v>
+      </c>
+      <c r="F298" t="s">
+        <v>16</v>
+      </c>
+      <c r="G298" t="s">
+        <v>17</v>
+      </c>
+      <c r="I298">
+        <v>12.4</v>
+      </c>
+      <c r="K298" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="299" spans="1:11">
+      <c r="A299" t="s">
+        <v>253</v>
+      </c>
+      <c r="B299" t="s">
+        <v>13</v>
+      </c>
+      <c r="C299" t="s">
+        <v>791</v>
+      </c>
+      <c r="D299" t="s">
+        <v>792</v>
+      </c>
+      <c r="E299">
+        <v>23</v>
+      </c>
+      <c r="F299" t="s">
+        <v>16</v>
+      </c>
+      <c r="G299" t="s">
+        <v>17</v>
+      </c>
+      <c r="I299">
+        <v>12.8</v>
+      </c>
+      <c r="K299" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="300" spans="1:11">
+      <c r="A300" t="s">
+        <v>794</v>
+      </c>
+      <c r="B300" t="s">
+        <v>795</v>
+      </c>
+      <c r="C300" t="s">
+        <v>796</v>
+      </c>
+      <c r="D300" t="s">
+        <v>797</v>
+      </c>
+      <c r="E300">
+        <v>0</v>
+      </c>
+      <c r="F300" t="s">
+        <v>798</v>
+      </c>
+      <c r="G300" t="s">
+        <v>17</v>
+      </c>
+      <c r="I300">
+        <v>99.9</v>
+      </c>
+      <c r="K300" t="s">
+        <v>799</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">