--- v4 (2026-04-19)
+++ v5 (2026-07-28)
@@ -12,6256 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="800">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
-    <t>https://www.mosokna.ru/plastikovye-okna/</t>
-[...31 lines deleted...]
-    <t>19.03.2026</t>
+    <t>https://www.mosokna.ru/</t>
+  </si>
+  <si>
+    <t>Общие задачи</t>
+  </si>
+  <si>
+    <t>Проверьте и скорректируйте распределение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
   </si>
   <si>
     <t>Не выполнена</t>
-  </si>
-[...6130 lines deleted...]
-    <t>19.04.2026</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/12387/todo/1433964522</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -6567,51 +415,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K300"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -6629,8647 +477,63 @@
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>714</v>
+        <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>26.9</v>
+        <v>100</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
-      </c>
-[...8582 lines deleted...]
-        <v>799</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">