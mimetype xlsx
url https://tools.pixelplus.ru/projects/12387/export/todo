--- v5 (2026-07-28)
+++ v6 (2026-09-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
@@ -69,50 +69,236 @@
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
     <t>https://www.mosokna.ru/</t>
   </si>
   <si>
     <t>Общие задачи</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
   </si>
   <si>
     <t>28.07.2026</t>
   </si>
   <si>
     <t>Не выполнена</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/12387/todo/1433964522</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/stati/kak-ustanovit-okno-v-karkasnom-dome</t>
+  </si>
+  <si>
+    <t>Добавление продвигаемых запросов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оцените и добавьте целевые запросы для продвижения, чтобы увеличить отдачу от SEO. Больший охват семантики позволяет привлекать больше трафика и продаж. </t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061277</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-rehau/intelio80</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061276</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/zagorodnoe-osteklenie</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061275</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/vidy-okon/balkonnyy-blok</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061274</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/forma-okon/kruglye</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061273</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/vidy-okon/odnostvorchatye-okna</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061272</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/ceny/rassrochka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061271</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/panoramnoe-osteklenie/panoramnoe-osteklenie-doma</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061270</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/tehnologii/solar</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061269</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/stati/okonnyye-stvorki-raznovidnosti-montazh-i-pravilnyy-ukhod</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061268</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-rehau/standart-60/balkonniy-blok</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061267</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/dveri/peregorodki</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061266</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/vidy-okon/trehstvorchatoe-okno</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061265</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/moskitnye-setki-na-plastikovye-okna</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061264</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-rehau/grazio</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061263</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/stati/sravnenie-okonnykh-profiley-60-70-i-80-mm-plyusy-minusy-i-sfery-primeneniya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061262</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/stati/kakoy-profil-dlya-okon-luchshe-top-proizvoditeley-025-2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061261</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/balkony-lodzhii</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061260</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/montazh-okon-pvh-gost</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061259</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/uslugi/remont-okon</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061258</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/dveri/plastikovye-balkonye-dveri</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061257</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna-rehau</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061256</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/stati/chto-delat-esli-ne-zakryvaetsya-plastikovoe-okno-ili-zaklinila-ruchka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061255</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/steklopaket</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061254</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/vidy-okon/dvuhstvorchatoe-okno</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061253</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna/aksesuary/otkosy</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061252</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/plastikovye-okna</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061251</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/dveri/vhodnye-plastikovye-dveri</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061250</t>
+  </si>
+  <si>
+    <t>https://www.mosokna.ru/kalkulator</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061249</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12387/todo/1438061248</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -415,51 +601,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:K34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -490,50 +676,833 @@
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
         <v>100</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11">
+      <c r="A6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11">
+      <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11">
+      <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8">
+        <v>0</v>
+      </c>
+      <c r="F8" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11">
+      <c r="A9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9">
+        <v>0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11">
+      <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10">
+        <v>0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11">
+      <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11">
+        <v>0</v>
+      </c>
+      <c r="F11" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12">
+        <v>0</v>
+      </c>
+      <c r="F12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>13</v>
+      </c>
+      <c r="C13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13">
+        <v>0</v>
+      </c>
+      <c r="F13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14">
+        <v>0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>22</v>
+      </c>
+      <c r="G14" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B15" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D15" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15">
+        <v>0</v>
+      </c>
+      <c r="F15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D16" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16">
+        <v>0</v>
+      </c>
+      <c r="F16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17">
+        <v>0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" t="s">
+        <v>21</v>
+      </c>
+      <c r="E18">
+        <v>0</v>
+      </c>
+      <c r="F18" t="s">
+        <v>22</v>
+      </c>
+      <c r="G18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" t="s">
+        <v>21</v>
+      </c>
+      <c r="E19">
+        <v>0</v>
+      </c>
+      <c r="F19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G19" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>22</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D21" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21">
+        <v>0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>22</v>
+      </c>
+      <c r="G21" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" t="s">
+        <v>13</v>
+      </c>
+      <c r="C22" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" t="s">
+        <v>21</v>
+      </c>
+      <c r="E22">
+        <v>0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11">
+      <c r="A23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" t="s">
+        <v>21</v>
+      </c>
+      <c r="E23">
+        <v>0</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" t="s">
+        <v>20</v>
+      </c>
+      <c r="D24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E24">
+        <v>0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>22</v>
+      </c>
+      <c r="G24" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" t="s">
+        <v>20</v>
+      </c>
+      <c r="D25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E25">
+        <v>0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G25" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
+        <v>20</v>
+      </c>
+      <c r="D26" t="s">
+        <v>21</v>
+      </c>
+      <c r="E26">
+        <v>0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>22</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
+        <v>20</v>
+      </c>
+      <c r="D27" t="s">
+        <v>21</v>
+      </c>
+      <c r="E27">
+        <v>0</v>
+      </c>
+      <c r="F27" t="s">
+        <v>22</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D28" t="s">
+        <v>21</v>
+      </c>
+      <c r="E28">
+        <v>0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>22</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11">
+      <c r="A29" t="s">
+        <v>70</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" t="s">
+        <v>21</v>
+      </c>
+      <c r="E29">
+        <v>0</v>
+      </c>
+      <c r="F29" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" t="s">
+        <v>72</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D30" t="s">
+        <v>21</v>
+      </c>
+      <c r="E30">
+        <v>0</v>
+      </c>
+      <c r="F30" t="s">
+        <v>22</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" t="s">
+        <v>74</v>
+      </c>
+      <c r="B31" t="s">
+        <v>13</v>
+      </c>
+      <c r="C31" t="s">
+        <v>20</v>
+      </c>
+      <c r="D31" t="s">
+        <v>21</v>
+      </c>
+      <c r="E31">
+        <v>0</v>
+      </c>
+      <c r="F31" t="s">
+        <v>22</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
+        <v>21</v>
+      </c>
+      <c r="E32">
+        <v>0</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" t="s">
+        <v>78</v>
+      </c>
+      <c r="B33" t="s">
+        <v>13</v>
+      </c>
+      <c r="C33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33" t="s">
+        <v>21</v>
+      </c>
+      <c r="E33">
+        <v>0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>22</v>
+      </c>
+      <c r="G33" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" t="s">
+        <v>12</v>
+      </c>
+      <c r="B34" t="s">
+        <v>13</v>
+      </c>
+      <c r="C34" t="s">
+        <v>20</v>
+      </c>
+      <c r="D34" t="s">
+        <v>21</v>
+      </c>
+      <c r="E34">
+        <v>0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34">
+        <v>100</v>
+      </c>
+      <c r="K34" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">