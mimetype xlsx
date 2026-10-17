--- v6 (2026-08-18)
+++ v7 (2026-10-17)
@@ -12,833 +12,1034 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
+    <t>https://ritual.ru/</t>
+  </si>
+  <si>
+    <t>Внутренняя оптимизация</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (6 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://ritual.ru/ 
+https://ritual.ru/ritualnie-uslugi/ 
+https://ritual.ru/prices/ 
+https://ritual.ru/ritualnie-uslugi/organizaciya_pohoron/ 
+И запросы:
+ритуальные услуги  
+ритуальные услуги в москве  
+организация ритуальных услуг  
+сайт ритуальных услуг  
+заказать ритуальные услуги  
+ритуальные услуги рядом </t>
+  </si>
+  <si>
+    <t>20.08.2026</t>
+  </si>
+  <si>
+    <t>Не выполнена</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768365</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/krematsiya/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (46 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+стоять (встречается в 9 запросах, значимость 429) 
+стоимость (встречается в 11 запросах, значимость 144) 
+человек (встречается в 8 запросах, значимость 60) 
+похороны (встречается в 5 запросах, значимость 21) 
+услуга (встречается в 11 запросах, значимость 18) 
+тело (встречается в 5 запросах, значимость 6) 
+организация (встречается в 2 запросах, значимость 5) 
+комплекс (встречается в 2 запросах, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+доступный  
+агентство  
+ritual  
+ru </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768378</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+заказывать  — не менее 1 раз 
+усопший  — не менее 3 раз 
+средний  — не менее 3 раз 
+отпевание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сколько стоит кремация в москве  
+сколько стоит кремация  
+стоимость кремации в москве  
+кремация в москве цена  
+кремация цена  
+сколько стоит кремация человека в москве  
+кремация человека стоимость  
+кремация человека стоимость в москве  
+сколько стоит кремация человека  
+кремация человека цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768394</t>
+  </si>
+  <si>
     <t>https://ritual.ru/ritualnie-uslugi/otpevanie/</t>
   </si>
   <si>
-    <t>Внутренняя оптимизация</t>
-[...1 lines deleted...]
-  <si>
     <t>Оптимизация Title (50 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-стоять (встречается в 17 запросах, значимость 99) 
-[...5 lines deleted...]
-крематорий (встречается в 1 запросе, значимость 5) 
+стоять (встречается в 17 запросах, значимость 88) 
+церковь (встречается в 17 запросах, значимость 64) 
+усопший (встречается в 15 запросах, значимость 20) 
+заочный (встречается в 10 запросах, значимость 19) 
+стоимость (встречается в 9 запросах, значимость 16) 
+покойник (встречается в 5 запросах, значимость 10) 
 кладбище (встречается в 5 запросах, значимость 5) 
-храм (встречается в 2 запросах, значимость 5) 
+морг (встречается в 4 запросах, значимость 4) 
+храм (встречается в 2 запросах, значимость 3) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
 покойный  
 доступный  
 ritual  
 ru </t>
   </si>
   <si>
-    <t>14.07.2026</t>
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869494</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768379</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/balzamirovanie/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (4 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цена  — не менее 3 раз 
+дом  — не менее 1 раз 
+стоимость  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бальзамирование тела цена  
+бальзамирование цена  
+бальзамирование на дому  
+стоимость бальзамирования в морге </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768390</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/ritualniy_avtotransport/</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (40 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+транспорт (встречается в 11 запросах, значимость 26) 
+машина (встречается в 5 запросах, значимость 13) 
+москва (встречается в 12 запросах, значимость 13) 
+похоронный (встречается в 1 запросе, значимость 12) 
+автомобиль (встречается в 2 запросах, значимость 8) 
+стоимость (встречается в 4 запросах, значимость 4) 
+стоять (встречается в 2 запросах, значимость 2) 
+водитель (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+агентство  
+ritual  
+ru </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768386</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/prices/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+низкий  — не менее 2 раз 
+расценка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ритуальные услуги цены  
+расценки на ритуальные услуги в москве  
+сколько стоит ритуальный агент  
+сколько стоят ритуальные услуги  
+ритуальные услуги низкие цены  
+расценки ритуальных услуг </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768401</t>
   </si>
   <si>
     <t>https://ritual.ru/ritualnie-uslugi/mesto-na-kladbishe/</t>
   </si>
   <si>
     <t>Оптимизация Title (17 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-купить (встречается в 7 запросах, значимость 490) 
-[...3 lines deleted...]
-московский (встречается в 1 запросе, значимость 5) 
+купить (встречается в 7 запросах, значимость 367) 
+стоять (встречается в 2 запросах, значимость 231) 
+стоимость (встречается в 4 запросах, значимость 33) 
+цена (встречается в 5 запросах, значимость 22) 
+московский (встречается в 1 запросе, значимость 1) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
 выбор  
 ритуальный  
 агентство  
 ritual  
 ru </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869495</t>
-[...45 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869515</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768380</t>
   </si>
   <si>
     <t>https://ritual.ru/ritualnie-uslugi/trupoperevozka/</t>
   </si>
   <si>
     <t>Оптимизация текста (7 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 труп  — не менее 2 раз 
 мертвый  — не менее 3 раз 
 город  — не менее 3 раз 
 цена  — не менее 3 раз 
 россия  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 перевозка мертвых людей в другой город  
 перевозка мертвых людей в другой город цена  
 перевозка трупа  
 перевозка усопших  
+перевозка усопших по россии цены  
 перевозка трупа цена  
 перевозка мертвых  
-перевозка трупов между городами цена  
-[...6 lines deleted...]
-    <t>https://ritual.ru/ritualnie-uslugi/balzamirovanie/</t>
+перевозка трупов между городами цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768405</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/perezakhoronenie/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (2 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-дом  — не менее 1 раз 
-[...3 lines deleted...]
-стоять  — не менее 2 раз 
+урна  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-бальзамирование стоимость  
-[...11 lines deleted...]
-    <t>Оптимизация текста (2 фразы).</t>
+перезахоронение урны  
+перезахоронение урны с прахом </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768399</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 стоимость  — не менее 2 раз 
 московский  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 стоимость места на кладбище  
-купить место на московском кладбище  
-[...6 lines deleted...]
-    <t>https://ritual.ru/prices/</t>
+купить место на кладбище цена  
+купить место на московском кладбище </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768396</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/gruz200/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+заказывать  — не менее 2 раз 
+стоимость  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доставка груз 200  
+груз 200 ритуальные услуги москва  
+груз 200 заказать в ритуальных услугах  
+груз 200 услуги  
+груз 200 стоимость перевозки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768393</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (9 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+машина  — не менее 1 раз 
+стоять  — не менее 3 раз 
+стоимость  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+похоронный транспорт  
+машина ритуальных услуг  
+услуги катафалка цена  
+ритуальный автомобиль  
+ритуальная машина  
+сколько стоит катафалк на похороны  
+транспорт ритуальных услуг  
+ритуальный транспорт москва  
+ритуальная машина заказать  
+услуги ритуального транспорта в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768402</t>
   </si>
   <si>
     <t>Оптимизация Title (28 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-стоять (встречается в 6 запросах, значимость 53) 
-[...12 lines deleted...]
-    <t xml:space="preserve">У 3 запросов, ведущих на данный URL, отличаются релевантные страницы.
+стоять (встречается в 6 запросах, значимость 17) 
+агент (встречается в 8 запросах, значимость 17) 
+расценка (встречается в 2 запросах, значимость 5) 
+низкий (встречается в 1 запросе, значимость 1) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы.
 Проверьте следующие URL: 
-https://ritual.ru/ritualnie-uslugi/organizaciya_pohoron/ 
-https://ritual.ru/poleznaya-informacia/articles/umer-chelovek-chto-delat-poshagovaya-instrukciya/ 
+https://ritual.ru/prices/ 
 https://ritual.ru/ritualnie-uslugi/ 
-https://ritual.ru/prices/ 
+https://ritual.ru/ritualnie-uslugi/krematsiya/ 
+https://ritual.ru/ritualnie-uslugi/rasporyaditeli-pohoron/ 
 И запросы:
-организация похорон человека  
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869482</t>
+ритуальные услуги цены  
+сколько стоят ритуальные услуги  
+расценки на ритуальные услуги в москве  
+сколько стоит ритуальный агент в москве  
+сколько стоит ритуальный агент  
+стоимость ритуального агента в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768370</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (4 фразы)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 4 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+Проверьте следующие запросы:  
+перевозка мертвых людей в другой город  
+перевозка мертвых людей в другой город цена  
+перевозка трупов между городами цена  
+перевозка усопших по россии цены </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768372</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/grazhdanskaya_panihida/</t>
+  </si>
+  <si>
+    <t>Санкции и фильтры</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+заказать панихиду по умершему — 60% (Яндекс Москва)  
+заказать панихиду — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768689</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/pohoronniy-orkestr/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цена  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+оркестр на похороны цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768400</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/ceremonymeister/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+нанимать  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+церемониймейстер на похоронах нанять  
+церемониймейстер похорон услуги  
+ритуальный церемониймейстер </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768391</t>
   </si>
   <si>
     <t>https://ritual.ru/ritualnie-uslugi/rasporyaditeli-pohoron/</t>
   </si>
   <si>
-    <t>Перегруппировка запросов (5 фраз)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">У 5 запросов, ведущих на данный URL, отличаются релевантные страницы.
+    <t xml:space="preserve">У 6 запросов, ведущих на данный URL, отличаются релевантные страницы.
 Проверьте следующие URL: 
 https://ritual.ru/ritualnie-uslugi/rasporyaditeli-pohoron/ 
 https://ritual.ru/ritualnie-uslugi/agenty/ 
 https://ritual.ru/prices/ 
 И запросы:
 вызвать ритуального агента  
+агент по ритуальным услугам цена в москве  
 вызов ритуального агента  
 вызов агента ритуальных услуг  
 вызвать агента ритуальных услуг  
 ритуальный агент цена </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869486</t>
-[...67 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869477</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768371</t>
   </si>
   <si>
     <t>Оптимизация Title (19 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-стоять (встречается в 7 запросах, значимость 28) 
-[...1 lines deleted...]
-цена (встречается в 6 запросах, значимость 7) 
+тело (встречается в 6 запросах, значимость 10) 
+цена (встречается в 6 запросах, значимость 8) 
+морг (встречается в 6 запросах, значимость 8) 
 стоимость (встречается в 3 запросах, значимость 3) 
-услуга (встречается в 2 запросах, значимость 2) 
 дом (встречается в 1 запросе, значимость 1) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
 ритуальный  
 агентство  
 ritual  
 ru </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869489</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768374</t>
   </si>
   <si>
     <t>Оптимизация Title (6 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-похороны (встречается в 4 запросах, значимость 34) 
-стоять (встречается в 1 запросе, значимость 1) 
+похороны (встречается в 4 запросах, значимость 28) 
+цена (встречается в 2 запросах, значимость 16) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
 заказ  
 москва </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869507</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">У 7 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768384</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (8 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 8 запросов, ведущих на данный URL, отличаются релевантные страницы. 
 Проверьте следующие запросы:  
-перевозка усопших  
-[...39 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869491</t>
+перевозка груз 200 по россии стоимость  
+груз 200 перевозка умерших по россии цены  
+груз 200 стоимость  
+груз 200 цена  
+перевезти груз 200 цена  
+груз 200 перевозка умерших цена  
+доставка груза 200 по россии цены  
+груз 200 стоимость перевозки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768366</t>
   </si>
   <si>
     <t>Перегруппировка запросов (2 фразы)</t>
   </si>
   <si>
     <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы. 
 Проверьте следующие запросы:  
 стоимость эксгумации и перезахоронения  
 стоимость эксгумации тела для перезахоронения </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869484</t>
-[...18 lines deleted...]
-Добавить фразы или наиболее близкие к точному вхождению написания:
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768369</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/organizaciya_pohoron/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 2 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://ritual.ru/ritualnie-uslugi/organizaciya_pohoron/ 
+https://ritual.ru/ 
+https://ritual.ru/prices/ 
+И запросы:
+организация похорон близких  
+полная организация похорон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768367</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (15 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+стоимость (встречается в 4 запросах, значимость 7) 
+услуга (встречается в 3 запросах, значимость 3) 
+доставка (встречается в 2 запросах, значимость 2) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+агентство  
+ritual  
+ru </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768377</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+урна (встречается в 2 запросах, значимость 2) 
+прах (встречается в 1 запросе, значимость 1) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+ритуальный  
+агентство  
+ritual  
+ru </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768383</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (13 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 13 запросов, ведущих на данный URL, отличаются релевантные страницы.
+Проверьте следующие URL: 
+https://ritual.ru/ritualnie-uslugi/grazhdanskaya_panihida/ 
+https://ritual.ru/poleznaya-informacia/articles/kak-zakazat-panikhidu-onlayn/ 
+https://ritual.ru/poleznaya-informacia/articles/skolko-stoit-panikhida-v-tserkvi/ 
+https://ritual.ru/prices/ 
+И запросы:
 заказать панихиду по умершему  
 заказать панихиду  
-панихида стоимость в церкви  
-[...1 lines deleted...]
-заказать панихиду цена  
 панихида по усопшим цена  
 панихида цена  
+панихида по усопшим цена в церкви  
 панихида цена в церкви  
-панихида на могиле стоимость  
-[...6 lines deleted...]
-    <t>Оптимизация Title (15 фраз).</t>
+стоимость панихиды  
+заказать панихиду по умершему цена  
+панихида на кладбище стоимость  
+заказать панихиду в церкви цена  
+панихида по усопшим цена в церкви заказать  
+панихида стоимость в церкви  
+стоимость панихиды в церкви на годовщину смерти </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768368</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (8 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-заказывать (встречается в 6 запросах, значимость 52) 
-[...8 lines deleted...]
-смерть (встречается в 1 запросе, значимость 1) 
+мертвый (встречается в 3 запросах, значимость 10) 
+город (встречается в 3 запросах, значимость 10) 
+человек (встречается в 2 запросах, значимость 9) 
+цена (встречается в 4 запросах, значимость 7) 
+труп (встречается в 3 запросах, значимость 4) 
+усопший (встречается в 2 запросах, значимость 2) 
+россия (встречается в 1 запросе, значимость 1) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+тело  
+морг  
 москва  
 ритуальный  
 агентство  
 ritual  
 ru </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869500</t>
-[...44 lines deleted...]
-    <t>Оптимизация Title (8 фраз).</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+организация ритуальных услуг — 60% (Яндекс Москва)  
+салон ритуальных услуг — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768691</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (3 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-вызывать (встречается в 2 запросах, значимость 27) 
-дом (встречается в 1 запросе, значимость 1) 
+похороны (встречается в 2 запросах, значимость 2) 
+нанимать (встречается в 1 запросе, значимость 1) 
+ритуальный (встречается в 1 запросе, значимость 1) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
-похоронный  
+заказывать  
+москва  
+доступный  
+цена  
 ritual  
 ru </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869510</t>
-[...42 lines deleted...]
-    <t>Оптимизация текста (44 фразы).</t>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768375</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (27 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 крематорий  — не менее 3 раз 
 стоять  — не менее 1 раз 
 цена  — не менее 2 раз 
 морг  — не менее 3 раз 
 стоимость  — не менее 3 раз 
 покойник  — не менее 1 раз 
 очный  — не менее 3 раз 
 заочно  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 сколько стоит отпевание в церкви  
-сколько стоит отпевание в церкви в москве  
-[...2 lines deleted...]
-отпевание в церкви цена  
+отпевание стоимость  
+сколько стоит отпевание покойника в церкви  
+сколько стоит отпевание усопшего  
+отпевание цена  
+отпевание усопшего в церкви стоимость  
+стоимость отпевания в церкви  
 отпевание в крематории  
-заочное отпевание цена  
-[...64 lines deleted...]
-    <t>Снятие пост-фильтров (2 фразы).</t>
+сколько стоит отпевание усопшего в церкви  
+сколько стоит отпевание покойника на кладбище </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768395</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (1 фраза).</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-ритуальный транспорт москва — 60% (Яндекс Москва)  
-[...54 lines deleted...]
-    <t>Снятие пост-фильтров (1 фраза).</t>
+вызов ритуального агента на дом — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768690</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-ритуальные услуги круглосуточно — 60% (Яндекс Москва) </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869640</t>
+организация похорон близких — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768688</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/dezinfekciya/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-организация похорон человека — 80% (Яндекс Москва) </t>
-[...9 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/12544/todo/1436869636</t>
+дезинфекция после смерти — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1437768687</t>
   </si>
   <si>
     <t>Общие задачи</t>
   </si>
   <si>
     <t>Произведите разбивку URL проекта на тематические группы или типы.</t>
   </si>
   <si>
     <t xml:space="preserve">По необходимости, воспользуйтесь опцией «Сгенерировать группы URL» для автоматической разбивки в настройках групп. Цель: возможность детальной аналитики эффективности групп URL сайта, привлечение трафика, потенциал роста, достижение целей </t>
   </si>
   <si>
     <t>06.05.2022</t>
   </si>
   <si>
     <t>Выполнена</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/12544/todo/142894535</t>
   </si>
   <si>
     <t>Добавьте продвигаемые запросы в проект.</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется добавить поисковые фразы к проекту и разбить их на группы для отслеживания динамики позиций и оценки потенциала трафика. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/12544/todo/142894538</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/12544/todo/1416096709</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/priznaki-skoroy-smerti</t>
+  </si>
+  <si>
+    <t>Добавление продвигаемых запросов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оцените и добавьте целевые запросы для продвижения, чтобы увеличить отдачу от SEO. Больший охват семантики позволяет привлекать больше трафика и продаж. </t>
+  </si>
+  <si>
+    <t>05.10.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734730</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kogda-khoronyat-cheloveka-posle-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734729</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/mesto-na-kladbishe</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734728</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/beremennost-i-kladbishche-zaprety-i-sueveriya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734727</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/kladbisha/nikolo-arhangelskoe</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734722</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/calculator</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734720</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/gde-kogda-i-kak-umer-mikhail-gorshenev</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734719</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-umer-akter-khit-ledzher</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734718</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/kladbisha/hovanskoe-kladbishe</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734717</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-umer-maykl-dzhekson</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734709</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/kladbisha/troekurovskoe-kladbishe</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1439734705</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/geroi-chernobylya-kak-oni-umerli-i-gde-pokhoroneny</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394695</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/chto-proiskhodit-s-dushoy-posle-40-dney</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394694</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/umer-chelovek-chto-delat-poshagovaya-instrukciya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394693</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/priznaki-klinicheskoy-i-biologicheskoy-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394692</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/tanatopraktik</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394691</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/umer-chelovek-kak-ob-etom-uznat</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394690</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/chto-proiskhodit-na-9-den-posle-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394689</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/soboleznovaniya-po-povodu-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394688</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/organizaciya_pohoron</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394687</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-otvechat-na-soboleznovaniya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394686</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-provodit-dushu-na-40-dney</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394685</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/azrail-angel-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394684</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kakie-slova-govorit-na-pominkakh</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394683</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/kladbisha</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394682</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/ya-pamyatnik-sebe-vozdvig-mogila-aleksandra-pushkina</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394681</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-khoronyat-v-sklepakh</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394680</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/chto-proiskhodit-s-dushoy-posle-smerti-cheloveka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394679</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/pravila-pominok-na-9-dney</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394678</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/chto-proiskhodit-s-telom-cheloveka-posle-smerti</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394677</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/ritualnie-uslugi/krematsiya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394676</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/pominki-40-dney-poryadok-provedeniya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394675</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/nekrolog</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394674</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/pri-kakoy-temperature-chelovek-umiraet</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394673</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-delayut-vskrytie</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394672</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/gruz-200-istoriya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394671</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/r-i-p-chto-znachit-rip</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394670</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-rasshifrovyvaetsya-morg</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394669</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394668</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/donorstvo-pochki</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394667</t>
+  </si>
+  <si>
+    <t>https://ritual.ru/poleznaya-informacia/articles/kak-proiskhodit-evtanaziya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/12544/todo/1438394666</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1141,51 +1342,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K43"/>
+  <dimension ref="A1:K82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -1203,1194 +1404,2205 @@
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>152</v>
+        <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>59.7</v>
+        <v>69.6</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="I5">
-        <v>62.1</v>
+        <v>59</v>
       </c>
       <c r="K5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>12</v>
+        <v>54</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="I6">
-        <v>68.8</v>
+        <v>59</v>
       </c>
       <c r="K6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7">
-        <v>12</v>
+        <v>150</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="I7">
-        <v>66.4</v>
+        <v>47.2</v>
       </c>
       <c r="K7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="I8">
-        <v>24.6</v>
+        <v>64.6</v>
       </c>
       <c r="K8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9">
-        <v>14</v>
+        <v>120</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="I9">
-        <v>62.3</v>
+        <v>50.9</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E10">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="I10">
-        <v>62.1</v>
+        <v>89.8</v>
       </c>
       <c r="K10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E11">
-        <v>87</v>
+        <v>113</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="I11">
-        <v>99.6</v>
+        <v>75.3</v>
       </c>
       <c r="K11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E12">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="I12">
-        <v>72.6</v>
+        <v>14.2</v>
       </c>
       <c r="K12" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="I13">
-        <v>30.3</v>
+        <v>67.5</v>
       </c>
       <c r="K13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="I14">
-        <v>30.3</v>
+        <v>75.3</v>
       </c>
       <c r="K14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="I15">
-        <v>93.9</v>
+        <v>91.3</v>
       </c>
       <c r="K15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16">
-        <v>2</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="I16">
-        <v>0</v>
+        <v>50.9</v>
       </c>
       <c r="K16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E17">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="I17">
-        <v>59.7</v>
+        <v>89.8</v>
       </c>
       <c r="K17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>38</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>14</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="I18">
-        <v>74.5</v>
+        <v>89.8</v>
       </c>
       <c r="K18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19">
-        <v>57</v>
+        <v>4</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="I19">
-        <v>62.3</v>
+        <v>14.2</v>
       </c>
       <c r="K19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>55</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E20">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="I20">
-        <v>93.9</v>
+        <v>2.7</v>
       </c>
       <c r="K20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E21">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="I21">
-        <v>24.6</v>
+        <v>96.6</v>
       </c>
       <c r="K21" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="E22">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="I22">
-        <v>89</v>
+        <v>0</v>
       </c>
       <c r="K22" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="E23">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="I23">
-        <v>66.4</v>
+        <v>7.1</v>
       </c>
       <c r="K23" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="E24">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="I24">
-        <v>68.8</v>
+        <v>64.6</v>
       </c>
       <c r="K24" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E25">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="I25">
-        <v>4.8</v>
+        <v>96.6</v>
       </c>
       <c r="K25" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>84</v>
+        <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E26">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="I26">
-        <v>4.8</v>
+        <v>91.3</v>
       </c>
       <c r="K26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="E27">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="I27">
-        <v>62.3</v>
+        <v>67.5</v>
       </c>
       <c r="K27" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D28" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E28">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="I28">
-        <v>89.4</v>
+        <v>52.1</v>
       </c>
       <c r="K28" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D29" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E29">
-        <v>24</v>
+        <v>45</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="I29">
-        <v>30.3</v>
+        <v>91.3</v>
       </c>
       <c r="K29" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="B30" t="s">
         <v>13</v>
       </c>
       <c r="C30" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E30">
         <v>33</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="I30">
-        <v>68.8</v>
+        <v>67.5</v>
       </c>
       <c r="K30" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>13</v>
       </c>
       <c r="C31" t="s">
         <v>106</v>
       </c>
       <c r="D31" t="s">
         <v>107</v>
       </c>
       <c r="E31">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="I31">
-        <v>53.5</v>
+        <v>2.7</v>
       </c>
       <c r="K31" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" t="s">
         <v>109</v>
       </c>
       <c r="D32" t="s">
         <v>110</v>
       </c>
       <c r="E32">
-        <v>89</v>
+        <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="I32">
-        <v>59.7</v>
+        <v>14.2</v>
       </c>
       <c r="K32" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>12</v>
       </c>
       <c r="B33" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="C33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D33" t="s">
         <v>112</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33">
-        <v>37</v>
+        <v>2</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="I33">
-        <v>53.5</v>
+        <v>69.6</v>
       </c>
       <c r="K33" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>30</v>
+        <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>98</v>
+        <v>114</v>
       </c>
       <c r="D34" t="s">
         <v>115</v>
       </c>
       <c r="E34">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="I34">
-        <v>24.6</v>
+        <v>0</v>
       </c>
       <c r="K34" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" t="s">
         <v>117</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>118</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35">
-        <v>2</v>
+        <v>54</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="I35">
-        <v>57.3</v>
+        <v>47.2</v>
       </c>
       <c r="K35" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="C36" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" t="s">
         <v>121</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="I36">
-        <v>0</v>
+        <v>7.1</v>
       </c>
       <c r="K36" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>97</v>
       </c>
       <c r="B37" t="s">
-        <v>13</v>
+        <v>71</v>
       </c>
       <c r="C37" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D37" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E37">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="I37">
-        <v>4.8</v>
+        <v>52.1</v>
       </c>
       <c r="K37" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>63</v>
+        <v>125</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>71</v>
       </c>
       <c r="C38" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="D38" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E38">
         <v>1</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="I38">
-        <v>74.5</v>
+        <v>61.2</v>
       </c>
       <c r="K38" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="C39" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D39" t="s">
         <v>130</v>
       </c>
       <c r="E39">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="G39" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="I39">
-        <v>72.6</v>
+        <v>69.6</v>
       </c>
       <c r="K39" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="D40" t="s">
+        <v>135</v>
+      </c>
+      <c r="E40">
+        <v>0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>131</v>
+      </c>
+      <c r="G40" t="s">
         <v>132</v>
       </c>
-      <c r="E40">
-[...7 lines deleted...]
-      </c>
       <c r="I40">
-        <v>89.4</v>
+        <v>69.6</v>
       </c>
       <c r="K40" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="B41" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C41" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E41">
         <v>0</v>
       </c>
       <c r="F41" t="s">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="I41">
-        <v>74.5</v>
+        <v>69.6</v>
       </c>
       <c r="K41" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C42" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D42" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E42">
         <v>0</v>
       </c>
       <c r="F42" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="G42" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>74.5</v>
+        <v>17</v>
       </c>
       <c r="K42" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>145</v>
       </c>
       <c r="B43" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C43" t="s">
+        <v>141</v>
+      </c>
+      <c r="D43" t="s">
+        <v>142</v>
+      </c>
+      <c r="E43">
+        <v>0</v>
+      </c>
+      <c r="F43" t="s">
         <v>143</v>
       </c>
-      <c r="D43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
-      <c r="I43">
-[...1 lines deleted...]
-      </c>
       <c r="K43" t="s">
-        <v>145</v>
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11">
+      <c r="A44" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" t="s">
+        <v>141</v>
+      </c>
+      <c r="D44" t="s">
+        <v>142</v>
+      </c>
+      <c r="E44">
+        <v>0</v>
+      </c>
+      <c r="F44" t="s">
+        <v>143</v>
+      </c>
+      <c r="G44" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11">
+      <c r="A45" t="s">
+        <v>149</v>
+      </c>
+      <c r="B45" t="s">
+        <v>128</v>
+      </c>
+      <c r="C45" t="s">
+        <v>141</v>
+      </c>
+      <c r="D45" t="s">
+        <v>142</v>
+      </c>
+      <c r="E45">
+        <v>0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>143</v>
+      </c>
+      <c r="G45" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11">
+      <c r="A46" t="s">
+        <v>151</v>
+      </c>
+      <c r="B46" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" t="s">
+        <v>141</v>
+      </c>
+      <c r="D46" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46">
+        <v>0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>143</v>
+      </c>
+      <c r="G46" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11">
+      <c r="A47" t="s">
+        <v>153</v>
+      </c>
+      <c r="B47" t="s">
+        <v>128</v>
+      </c>
+      <c r="C47" t="s">
+        <v>141</v>
+      </c>
+      <c r="D47" t="s">
+        <v>142</v>
+      </c>
+      <c r="E47">
+        <v>0</v>
+      </c>
+      <c r="F47" t="s">
+        <v>143</v>
+      </c>
+      <c r="G47" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11">
+      <c r="A48" t="s">
+        <v>155</v>
+      </c>
+      <c r="B48" t="s">
+        <v>128</v>
+      </c>
+      <c r="C48" t="s">
+        <v>141</v>
+      </c>
+      <c r="D48" t="s">
+        <v>142</v>
+      </c>
+      <c r="E48">
+        <v>0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>143</v>
+      </c>
+      <c r="G48" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11">
+      <c r="A49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B49" t="s">
+        <v>128</v>
+      </c>
+      <c r="C49" t="s">
+        <v>141</v>
+      </c>
+      <c r="D49" t="s">
+        <v>142</v>
+      </c>
+      <c r="E49">
+        <v>0</v>
+      </c>
+      <c r="F49" t="s">
+        <v>143</v>
+      </c>
+      <c r="G49" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11">
+      <c r="A50" t="s">
+        <v>159</v>
+      </c>
+      <c r="B50" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" t="s">
+        <v>141</v>
+      </c>
+      <c r="D50" t="s">
+        <v>142</v>
+      </c>
+      <c r="E50">
+        <v>0</v>
+      </c>
+      <c r="F50" t="s">
+        <v>143</v>
+      </c>
+      <c r="G50" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11">
+      <c r="A51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" t="s">
+        <v>128</v>
+      </c>
+      <c r="C51" t="s">
+        <v>141</v>
+      </c>
+      <c r="D51" t="s">
+        <v>142</v>
+      </c>
+      <c r="E51">
+        <v>0</v>
+      </c>
+      <c r="F51" t="s">
+        <v>143</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11">
+      <c r="A52" t="s">
+        <v>163</v>
+      </c>
+      <c r="B52" t="s">
+        <v>128</v>
+      </c>
+      <c r="C52" t="s">
+        <v>141</v>
+      </c>
+      <c r="D52" t="s">
+        <v>142</v>
+      </c>
+      <c r="E52">
+        <v>0</v>
+      </c>
+      <c r="F52" t="s">
+        <v>143</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11">
+      <c r="A53" t="s">
+        <v>165</v>
+      </c>
+      <c r="B53" t="s">
+        <v>128</v>
+      </c>
+      <c r="C53" t="s">
+        <v>141</v>
+      </c>
+      <c r="D53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E53">
+        <v>0</v>
+      </c>
+      <c r="F53" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11">
+      <c r="A54" t="s">
+        <v>168</v>
+      </c>
+      <c r="B54" t="s">
+        <v>128</v>
+      </c>
+      <c r="C54" t="s">
+        <v>141</v>
+      </c>
+      <c r="D54" t="s">
+        <v>142</v>
+      </c>
+      <c r="E54">
+        <v>0</v>
+      </c>
+      <c r="F54" t="s">
+        <v>143</v>
+      </c>
+      <c r="G54" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11">
+      <c r="A55" t="s">
+        <v>170</v>
+      </c>
+      <c r="B55" t="s">
+        <v>128</v>
+      </c>
+      <c r="C55" t="s">
+        <v>141</v>
+      </c>
+      <c r="D55" t="s">
+        <v>142</v>
+      </c>
+      <c r="E55">
+        <v>0</v>
+      </c>
+      <c r="F55" t="s">
+        <v>166</v>
+      </c>
+      <c r="G55" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11">
+      <c r="A56" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" t="s">
+        <v>128</v>
+      </c>
+      <c r="C56" t="s">
+        <v>141</v>
+      </c>
+      <c r="D56" t="s">
+        <v>142</v>
+      </c>
+      <c r="E56">
+        <v>0</v>
+      </c>
+      <c r="F56" t="s">
+        <v>166</v>
+      </c>
+      <c r="G56" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11">
+      <c r="A57" t="s">
+        <v>174</v>
+      </c>
+      <c r="B57" t="s">
+        <v>128</v>
+      </c>
+      <c r="C57" t="s">
+        <v>141</v>
+      </c>
+      <c r="D57" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57">
+        <v>0</v>
+      </c>
+      <c r="F57" t="s">
+        <v>166</v>
+      </c>
+      <c r="G57" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11">
+      <c r="A58" t="s">
+        <v>176</v>
+      </c>
+      <c r="B58" t="s">
+        <v>128</v>
+      </c>
+      <c r="C58" t="s">
+        <v>141</v>
+      </c>
+      <c r="D58" t="s">
+        <v>142</v>
+      </c>
+      <c r="E58">
+        <v>0</v>
+      </c>
+      <c r="F58" t="s">
+        <v>143</v>
+      </c>
+      <c r="G58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11">
+      <c r="A59" t="s">
+        <v>178</v>
+      </c>
+      <c r="B59" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" t="s">
+        <v>141</v>
+      </c>
+      <c r="D59" t="s">
+        <v>142</v>
+      </c>
+      <c r="E59">
+        <v>0</v>
+      </c>
+      <c r="F59" t="s">
+        <v>143</v>
+      </c>
+      <c r="G59" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11">
+      <c r="A60" t="s">
+        <v>180</v>
+      </c>
+      <c r="B60" t="s">
+        <v>128</v>
+      </c>
+      <c r="C60" t="s">
+        <v>141</v>
+      </c>
+      <c r="D60" t="s">
+        <v>142</v>
+      </c>
+      <c r="E60">
+        <v>0</v>
+      </c>
+      <c r="F60" t="s">
+        <v>143</v>
+      </c>
+      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11">
+      <c r="A61" t="s">
+        <v>182</v>
+      </c>
+      <c r="B61" t="s">
+        <v>128</v>
+      </c>
+      <c r="C61" t="s">
+        <v>141</v>
+      </c>
+      <c r="D61" t="s">
+        <v>142</v>
+      </c>
+      <c r="E61">
+        <v>0</v>
+      </c>
+      <c r="F61" t="s">
+        <v>166</v>
+      </c>
+      <c r="G61" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11">
+      <c r="A62" t="s">
+        <v>184</v>
+      </c>
+      <c r="B62" t="s">
+        <v>128</v>
+      </c>
+      <c r="C62" t="s">
+        <v>141</v>
+      </c>
+      <c r="D62" t="s">
+        <v>142</v>
+      </c>
+      <c r="E62">
+        <v>0</v>
+      </c>
+      <c r="F62" t="s">
+        <v>166</v>
+      </c>
+      <c r="G62" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11">
+      <c r="A63" t="s">
+        <v>186</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" t="s">
+        <v>141</v>
+      </c>
+      <c r="D63" t="s">
+        <v>142</v>
+      </c>
+      <c r="E63">
+        <v>0</v>
+      </c>
+      <c r="F63" t="s">
+        <v>166</v>
+      </c>
+      <c r="G63" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" t="s">
+        <v>188</v>
+      </c>
+      <c r="B64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" t="s">
+        <v>141</v>
+      </c>
+      <c r="D64" t="s">
+        <v>142</v>
+      </c>
+      <c r="E64">
+        <v>0</v>
+      </c>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="A65" t="s">
+        <v>190</v>
+      </c>
+      <c r="B65" t="s">
+        <v>128</v>
+      </c>
+      <c r="C65" t="s">
+        <v>141</v>
+      </c>
+      <c r="D65" t="s">
+        <v>142</v>
+      </c>
+      <c r="E65">
+        <v>0</v>
+      </c>
+      <c r="F65" t="s">
+        <v>143</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11">
+      <c r="A66" t="s">
+        <v>192</v>
+      </c>
+      <c r="B66" t="s">
+        <v>128</v>
+      </c>
+      <c r="C66" t="s">
+        <v>141</v>
+      </c>
+      <c r="D66" t="s">
+        <v>142</v>
+      </c>
+      <c r="E66">
+        <v>0</v>
+      </c>
+      <c r="F66" t="s">
+        <v>166</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11">
+      <c r="A67" t="s">
+        <v>194</v>
+      </c>
+      <c r="B67" t="s">
+        <v>128</v>
+      </c>
+      <c r="C67" t="s">
+        <v>141</v>
+      </c>
+      <c r="D67" t="s">
+        <v>142</v>
+      </c>
+      <c r="E67">
+        <v>0</v>
+      </c>
+      <c r="F67" t="s">
+        <v>143</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11">
+      <c r="A68" t="s">
+        <v>196</v>
+      </c>
+      <c r="B68" t="s">
+        <v>128</v>
+      </c>
+      <c r="C68" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" t="s">
+        <v>142</v>
+      </c>
+      <c r="E68">
+        <v>0</v>
+      </c>
+      <c r="F68" t="s">
+        <v>166</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11">
+      <c r="A69" t="s">
+        <v>198</v>
+      </c>
+      <c r="B69" t="s">
+        <v>128</v>
+      </c>
+      <c r="C69" t="s">
+        <v>141</v>
+      </c>
+      <c r="D69" t="s">
+        <v>142</v>
+      </c>
+      <c r="E69">
+        <v>0</v>
+      </c>
+      <c r="F69" t="s">
+        <v>143</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11">
+      <c r="A70" t="s">
+        <v>200</v>
+      </c>
+      <c r="B70" t="s">
+        <v>128</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>142</v>
+      </c>
+      <c r="E70">
+        <v>0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>143</v>
+      </c>
+      <c r="G70" t="s">
+        <v>17</v>
+      </c>
+      <c r="K70" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11">
+      <c r="A71" t="s">
+        <v>202</v>
+      </c>
+      <c r="B71" t="s">
+        <v>128</v>
+      </c>
+      <c r="C71" t="s">
+        <v>141</v>
+      </c>
+      <c r="D71" t="s">
+        <v>142</v>
+      </c>
+      <c r="E71">
+        <v>0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>143</v>
+      </c>
+      <c r="G71" t="s">
+        <v>17</v>
+      </c>
+      <c r="K71" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11">
+      <c r="A72" t="s">
+        <v>204</v>
+      </c>
+      <c r="B72" t="s">
+        <v>128</v>
+      </c>
+      <c r="C72" t="s">
+        <v>141</v>
+      </c>
+      <c r="D72" t="s">
+        <v>142</v>
+      </c>
+      <c r="E72">
+        <v>0</v>
+      </c>
+      <c r="F72" t="s">
+        <v>166</v>
+      </c>
+      <c r="G72" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11">
+      <c r="A73" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" t="s">
+        <v>128</v>
+      </c>
+      <c r="C73" t="s">
+        <v>141</v>
+      </c>
+      <c r="D73" t="s">
+        <v>142</v>
+      </c>
+      <c r="E73">
+        <v>0</v>
+      </c>
+      <c r="F73" t="s">
+        <v>143</v>
+      </c>
+      <c r="G73" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11">
+      <c r="A74" t="s">
+        <v>208</v>
+      </c>
+      <c r="B74" t="s">
+        <v>128</v>
+      </c>
+      <c r="C74" t="s">
+        <v>141</v>
+      </c>
+      <c r="D74" t="s">
+        <v>142</v>
+      </c>
+      <c r="E74">
+        <v>0</v>
+      </c>
+      <c r="F74" t="s">
+        <v>143</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11">
+      <c r="A75" t="s">
+        <v>210</v>
+      </c>
+      <c r="B75" t="s">
+        <v>128</v>
+      </c>
+      <c r="C75" t="s">
+        <v>141</v>
+      </c>
+      <c r="D75" t="s">
+        <v>142</v>
+      </c>
+      <c r="E75">
+        <v>0</v>
+      </c>
+      <c r="F75" t="s">
+        <v>143</v>
+      </c>
+      <c r="G75" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11">
+      <c r="A76" t="s">
+        <v>212</v>
+      </c>
+      <c r="B76" t="s">
+        <v>128</v>
+      </c>
+      <c r="C76" t="s">
+        <v>141</v>
+      </c>
+      <c r="D76" t="s">
+        <v>142</v>
+      </c>
+      <c r="E76">
+        <v>0</v>
+      </c>
+      <c r="F76" t="s">
+        <v>143</v>
+      </c>
+      <c r="G76" t="s">
+        <v>17</v>
+      </c>
+      <c r="K76" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11">
+      <c r="A77" t="s">
+        <v>214</v>
+      </c>
+      <c r="B77" t="s">
+        <v>128</v>
+      </c>
+      <c r="C77" t="s">
+        <v>141</v>
+      </c>
+      <c r="D77" t="s">
+        <v>142</v>
+      </c>
+      <c r="E77">
+        <v>0</v>
+      </c>
+      <c r="F77" t="s">
+        <v>143</v>
+      </c>
+      <c r="G77" t="s">
+        <v>17</v>
+      </c>
+      <c r="K77" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11">
+      <c r="A78" t="s">
+        <v>216</v>
+      </c>
+      <c r="B78" t="s">
+        <v>128</v>
+      </c>
+      <c r="C78" t="s">
+        <v>141</v>
+      </c>
+      <c r="D78" t="s">
+        <v>142</v>
+      </c>
+      <c r="E78">
+        <v>0</v>
+      </c>
+      <c r="F78" t="s">
+        <v>143</v>
+      </c>
+      <c r="G78" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11">
+      <c r="A79" t="s">
+        <v>218</v>
+      </c>
+      <c r="B79" t="s">
+        <v>128</v>
+      </c>
+      <c r="C79" t="s">
+        <v>141</v>
+      </c>
+      <c r="D79" t="s">
+        <v>142</v>
+      </c>
+      <c r="E79">
+        <v>0</v>
+      </c>
+      <c r="F79" t="s">
+        <v>143</v>
+      </c>
+      <c r="G79" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11">
+      <c r="A80" t="s">
+        <v>12</v>
+      </c>
+      <c r="B80" t="s">
+        <v>128</v>
+      </c>
+      <c r="C80" t="s">
+        <v>141</v>
+      </c>
+      <c r="D80" t="s">
+        <v>142</v>
+      </c>
+      <c r="E80">
+        <v>0</v>
+      </c>
+      <c r="F80" t="s">
+        <v>166</v>
+      </c>
+      <c r="G80" t="s">
+        <v>17</v>
+      </c>
+      <c r="I80">
+        <v>69.6</v>
+      </c>
+      <c r="K80" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11">
+      <c r="A81" t="s">
+        <v>221</v>
+      </c>
+      <c r="B81" t="s">
+        <v>128</v>
+      </c>
+      <c r="C81" t="s">
+        <v>141</v>
+      </c>
+      <c r="D81" t="s">
+        <v>142</v>
+      </c>
+      <c r="E81">
+        <v>0</v>
+      </c>
+      <c r="F81" t="s">
+        <v>143</v>
+      </c>
+      <c r="G81" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11">
+      <c r="A82" t="s">
+        <v>223</v>
+      </c>
+      <c r="B82" t="s">
+        <v>128</v>
+      </c>
+      <c r="C82" t="s">
+        <v>141</v>
+      </c>
+      <c r="D82" t="s">
+        <v>142</v>
+      </c>
+      <c r="E82">
+        <v>0</v>
+      </c>
+      <c r="F82" t="s">
+        <v>143</v>
+      </c>
+      <c r="G82" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" t="s">
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">