--- v6 (2026-09-09)
+++ v7 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1206">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
@@ -6709,57 +6709,108 @@
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/142894235</t>
   </si>
   <si>
     <t>Добавьте продвигаемые запросы в проект</t>
   </si>
   <si>
     <t xml:space="preserve">Добавьте продвигаемые запросы в проект, чтобы увеличить охват аудитории и отдачу от SEO. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/922660617</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/142894236</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/1417211452</t>
   </si>
   <si>
+    <t>https://pedant.ru/faq/pochemu-proishodit-sboy-vyzova-na-iphone</t>
+  </si>
+  <si>
+    <t>Добавление продвигаемых запросов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оцените и добавьте целевые запросы для продвижения, чтобы увеличить отдачу от SEO. Больший охват семантики позволяет привлекать больше трафика и продаж. </t>
+  </si>
+  <si>
+    <t>01.10.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567788</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/chto-delat-esli-zabyl-parol-ot-plansheta</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567787</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/kak-uznat-maksimalnyi-obieem-pamiati-noutbuka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567786</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/kak-deystvovat-esli-propal-zvuk-na-noutbuke</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567783</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/pocemu-noutbuk-sliskom-sumit-i-kak-eto-ispravit</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567782</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/kak-sbrosit-noutbuk-do-zavodskix-nastroek-polnoe-rukovodstvo</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567780</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/pochemu-voznikaet-oshibka-perenosa-dannyh-s-iphone-na-iphone</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567777</t>
+  </si>
+  <si>
+    <t>https://pedant.ru/faq/kak-vklyuchit-noutbuk-bez-knopki-vklyucheniya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/13137/todo/1439567774</t>
+  </si>
+  <si>
     <t>https://pedant.ru/faq/kak-resit-problemu-s-ploxim-signalom-na-iphone</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Оцените и добавьте целевые запросы для продвижения, чтобы увеличить отдачу от SEO. Больший охват семантики позволяет привлекать больше трафика и продаж. </t>
   </si>
   <si>
     <t>01.09.2026</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/1438208243</t>
   </si>
   <si>
     <t>https://pedant.ru/faq/kak-izmenit-klaviaturu-na-android</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/1438208242</t>
   </si>
   <si>
     <t>https://pedant.ru/faq/kak-postavit-parol-na-telefon</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/1438208241</t>
   </si>
   <si>
     <t>https://pedant.ru/remont-apple/iphone/zamena-akkumulyatora</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/13137/todo/1438208240</t>
   </si>
@@ -7236,51 +7287,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K454"/>
+  <dimension ref="A1:K462"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -7307,138 +7358,138 @@
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>324</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>23.3</v>
+        <v>19.4</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="I5">
-        <v>42.2</v>
+        <v>31.9</v>
       </c>
       <c r="K5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
         <v>129</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="I6">
-        <v>95.6</v>
+        <v>90</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7">
         <v>8</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="I7">
-        <v>73.8</v>
+        <v>90</v>
       </c>
       <c r="K7" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
         <v>28</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
         <v>8</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
@@ -7452,51 +7503,51 @@
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9">
         <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="I9">
-        <v>57.3</v>
+        <v>55.2</v>
       </c>
       <c r="K9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10">
         <v>8</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
@@ -7510,51 +7561,51 @@
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11">
         <v>8</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="I11">
-        <v>53.5</v>
+        <v>47.5</v>
       </c>
       <c r="K11" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
@@ -7568,51 +7619,51 @@
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="I13">
-        <v>100</v>
+        <v>94.6</v>
       </c>
       <c r="K13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
@@ -7626,196 +7677,196 @@
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="I15">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K15" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
         <v>20</v>
       </c>
       <c r="D16" t="s">
         <v>56</v>
       </c>
       <c r="E16">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="I16">
-        <v>80</v>
+        <v>57.5</v>
       </c>
       <c r="K16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
         <v>20</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="E17">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="I17">
-        <v>52.5</v>
+        <v>45.8</v>
       </c>
       <c r="K17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
         <v>20</v>
       </c>
       <c r="D18" t="s">
         <v>62</v>
       </c>
       <c r="E18">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="I18">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="K18" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19">
         <v>121</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="I19">
-        <v>66.1</v>
+        <v>52.1</v>
       </c>
       <c r="K19" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="I20">
-        <v>61.6</v>
+        <v>54.4</v>
       </c>
       <c r="K20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
         <v>69</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
@@ -7829,196 +7880,196 @@
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
         <v>69</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="I22">
-        <v>64.5</v>
+        <v>66.8</v>
       </c>
       <c r="K22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
         <v>69</v>
       </c>
       <c r="D23" t="s">
         <v>79</v>
       </c>
       <c r="E23">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="I23">
-        <v>31.4</v>
+        <v>48.7</v>
       </c>
       <c r="K23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>68</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
         <v>81</v>
       </c>
       <c r="D24" t="s">
         <v>82</v>
       </c>
       <c r="E24">
         <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="I24">
-        <v>61.6</v>
+        <v>54.4</v>
       </c>
       <c r="K24" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>23</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
         <v>84</v>
       </c>
       <c r="D25" t="s">
         <v>85</v>
       </c>
       <c r="E25">
         <v>6</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="I25">
-        <v>95.6</v>
+        <v>90</v>
       </c>
       <c r="K25" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>87</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" t="s">
         <v>84</v>
       </c>
       <c r="D26" t="s">
         <v>88</v>
       </c>
       <c r="E26">
         <v>6</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="I26">
-        <v>76.3</v>
+        <v>83.8</v>
       </c>
       <c r="K26" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>90</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27" t="s">
         <v>84</v>
       </c>
       <c r="D27" t="s">
         <v>91</v>
       </c>
       <c r="E27">
         <v>6</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="I27">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K27" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
         <v>84</v>
       </c>
       <c r="D28" t="s">
         <v>94</v>
       </c>
       <c r="E28">
         <v>6</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
@@ -8032,51 +8083,51 @@
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>96</v>
       </c>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" t="s">
         <v>84</v>
       </c>
       <c r="D29" t="s">
         <v>97</v>
       </c>
       <c r="E29">
         <v>6</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="I29">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>13</v>
       </c>
       <c r="C30" t="s">
         <v>84</v>
       </c>
       <c r="D30" t="s">
         <v>100</v>
       </c>
       <c r="E30">
         <v>6</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
@@ -8206,51 +8257,51 @@
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>114</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
         <v>84</v>
       </c>
       <c r="D35" t="s">
         <v>115</v>
       </c>
       <c r="E35">
         <v>6</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="I35">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K35" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>117</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
         <v>84</v>
       </c>
       <c r="D36" t="s">
         <v>118</v>
       </c>
       <c r="E36">
         <v>6</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
@@ -8264,51 +8315,51 @@
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>120</v>
       </c>
       <c r="B37" t="s">
         <v>13</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37" t="s">
         <v>121</v>
       </c>
       <c r="E37">
         <v>6</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="I37">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="K37" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>123</v>
       </c>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38" t="s">
         <v>124</v>
       </c>
       <c r="E38">
         <v>6</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
@@ -8351,51 +8402,51 @@
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>129</v>
       </c>
       <c r="B40" t="s">
         <v>13</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40" t="s">
         <v>130</v>
       </c>
       <c r="E40">
         <v>6</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="I40">
-        <v>67.5</v>
+        <v>59.2</v>
       </c>
       <c r="K40" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>132</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41" t="s">
         <v>133</v>
       </c>
       <c r="E41">
         <v>6</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
@@ -8409,51 +8460,51 @@
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>135</v>
       </c>
       <c r="B42" t="s">
         <v>13</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42" t="s">
         <v>136</v>
       </c>
       <c r="E42">
         <v>6</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="I42">
-        <v>58.1</v>
+        <v>58.9</v>
       </c>
       <c r="K42" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>138</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
         <v>84</v>
       </c>
       <c r="D43" t="s">
         <v>139</v>
       </c>
       <c r="E43">
         <v>6</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
@@ -8467,80 +8518,80 @@
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>141</v>
       </c>
       <c r="B44" t="s">
         <v>13</v>
       </c>
       <c r="C44" t="s">
         <v>142</v>
       </c>
       <c r="D44" t="s">
         <v>143</v>
       </c>
       <c r="E44">
         <v>114</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="I44">
-        <v>81.3</v>
+        <v>94.4</v>
       </c>
       <c r="K44" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>145</v>
       </c>
       <c r="B45" t="s">
         <v>13</v>
       </c>
       <c r="C45" t="s">
         <v>146</v>
       </c>
       <c r="D45" t="s">
         <v>147</v>
       </c>
       <c r="E45">
         <v>14</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="I45">
-        <v>37.4</v>
+        <v>41.7</v>
       </c>
       <c r="K45" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>149</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46" t="s">
         <v>150</v>
       </c>
       <c r="D46" t="s">
         <v>151</v>
       </c>
       <c r="E46">
         <v>105</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
@@ -8554,80 +8605,80 @@
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47" t="s">
         <v>153</v>
       </c>
       <c r="E47">
         <v>105</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="I47">
-        <v>100</v>
+        <v>94.6</v>
       </c>
       <c r="K47" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>155</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
         <v>156</v>
       </c>
       <c r="D48" t="s">
         <v>157</v>
       </c>
       <c r="E48">
         <v>101</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="I48">
-        <v>43.8</v>
+        <v>44.3</v>
       </c>
       <c r="K48" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>149</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
         <v>159</v>
       </c>
       <c r="D49" t="s">
         <v>160</v>
       </c>
       <c r="E49">
         <v>4</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
@@ -8641,51 +8692,51 @@
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>162</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
         <v>163</v>
       </c>
       <c r="E50">
         <v>4</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="I50">
-        <v>90.7</v>
+        <v>83.6</v>
       </c>
       <c r="K50" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>165</v>
       </c>
       <c r="B51" t="s">
         <v>13</v>
       </c>
       <c r="C51" t="s">
         <v>159</v>
       </c>
       <c r="D51" t="s">
         <v>166</v>
       </c>
       <c r="E51">
         <v>4</v>
       </c>
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
@@ -8989,51 +9040,51 @@
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>198</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
         <v>159</v>
       </c>
       <c r="D62" t="s">
         <v>199</v>
       </c>
       <c r="E62">
         <v>4</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="I62">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="K62" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>201</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
         <v>159</v>
       </c>
       <c r="D63" t="s">
         <v>202</v>
       </c>
       <c r="E63">
         <v>4</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
@@ -9250,51 +9301,51 @@
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
         <v>225</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
         <v>159</v>
       </c>
       <c r="D71" t="s">
         <v>226</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="I71">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="K71" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
         <v>228</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
         <v>159</v>
       </c>
       <c r="D72" t="s">
         <v>229</v>
       </c>
       <c r="E72">
         <v>4</v>
       </c>
       <c r="F72" t="s">
         <v>16</v>
       </c>
       <c r="G72" t="s">
@@ -9308,138 +9359,138 @@
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
         <v>231</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
         <v>159</v>
       </c>
       <c r="D73" t="s">
         <v>232</v>
       </c>
       <c r="E73">
         <v>4</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="I73">
-        <v>36.5</v>
+        <v>14.4</v>
       </c>
       <c r="K73" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
         <v>234</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
         <v>159</v>
       </c>
       <c r="D74" t="s">
         <v>235</v>
       </c>
       <c r="E74">
         <v>4</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="I74">
-        <v>48.8</v>
+        <v>41.3</v>
       </c>
       <c r="K74" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
         <v>237</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
         <v>159</v>
       </c>
       <c r="D75" t="s">
         <v>238</v>
       </c>
       <c r="E75">
         <v>4</v>
       </c>
       <c r="F75" t="s">
         <v>16</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="I75">
-        <v>56.9</v>
+        <v>63.1</v>
       </c>
       <c r="K75" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>240</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>241</v>
       </c>
       <c r="D76" t="s">
         <v>242</v>
       </c>
       <c r="E76">
         <v>93</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="I76">
-        <v>57.8</v>
+        <v>53.7</v>
       </c>
       <c r="K76" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>49</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>244</v>
       </c>
       <c r="D77" t="s">
         <v>245</v>
       </c>
       <c r="E77">
         <v>15</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
@@ -9511,80 +9562,80 @@
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>52</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>244</v>
       </c>
       <c r="D80" t="s">
         <v>252</v>
       </c>
       <c r="E80">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="I80">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K80" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>61</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>244</v>
       </c>
       <c r="D81" t="s">
         <v>254</v>
       </c>
       <c r="E81">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="I81">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="K81" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>31</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
         <v>256</v>
       </c>
       <c r="D82" t="s">
         <v>257</v>
       </c>
       <c r="E82">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
@@ -9656,51 +9707,51 @@
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>256</v>
       </c>
       <c r="D85" t="s">
         <v>263</v>
       </c>
       <c r="E85">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="I85">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="K85" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>37</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>256</v>
       </c>
       <c r="D86" t="s">
         <v>265</v>
       </c>
       <c r="E86">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86" t="s">
@@ -9714,51 +9765,51 @@
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>267</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>256</v>
       </c>
       <c r="D87" t="s">
         <v>268</v>
       </c>
       <c r="E87">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="I87">
-        <v>69.8</v>
+        <v>69.1</v>
       </c>
       <c r="K87" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>270</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>271</v>
       </c>
       <c r="D88" t="s">
         <v>272</v>
       </c>
       <c r="E88">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
@@ -9917,51 +9968,51 @@
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>114</v>
       </c>
       <c r="B94" t="s">
         <v>13</v>
       </c>
       <c r="C94" t="s">
         <v>277</v>
       </c>
       <c r="D94" t="s">
         <v>286</v>
       </c>
       <c r="E94">
         <v>9</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="I94">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K94" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>117</v>
       </c>
       <c r="B95" t="s">
         <v>13</v>
       </c>
       <c r="C95" t="s">
         <v>277</v>
       </c>
       <c r="D95" t="s">
         <v>288</v>
       </c>
       <c r="E95">
         <v>9</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
@@ -10004,51 +10055,51 @@
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>120</v>
       </c>
       <c r="B97" t="s">
         <v>13</v>
       </c>
       <c r="C97" t="s">
         <v>277</v>
       </c>
       <c r="D97" t="s">
         <v>293</v>
       </c>
       <c r="E97">
         <v>9</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="I97">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="K97" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>126</v>
       </c>
       <c r="B98" t="s">
         <v>13</v>
       </c>
       <c r="C98" t="s">
         <v>277</v>
       </c>
       <c r="D98" t="s">
         <v>295</v>
       </c>
       <c r="E98">
         <v>9</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
@@ -10120,109 +10171,109 @@
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>301</v>
       </c>
       <c r="B101" t="s">
         <v>13</v>
       </c>
       <c r="C101" t="s">
         <v>302</v>
       </c>
       <c r="D101" t="s">
         <v>303</v>
       </c>
       <c r="E101">
         <v>86</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="I101">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K101" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>145</v>
       </c>
       <c r="B102" t="s">
         <v>13</v>
       </c>
       <c r="C102" t="s">
         <v>302</v>
       </c>
       <c r="D102" t="s">
         <v>305</v>
       </c>
       <c r="E102">
         <v>84</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="I102">
-        <v>37.4</v>
+        <v>41.7</v>
       </c>
       <c r="K102" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>307</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>302</v>
       </c>
       <c r="D103" t="s">
         <v>308</v>
       </c>
       <c r="E103">
         <v>84</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>17</v>
       </c>
       <c r="I103">
-        <v>47.7</v>
+        <v>48</v>
       </c>
       <c r="K103" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>310</v>
       </c>
       <c r="B104" t="s">
         <v>13</v>
       </c>
       <c r="C104" t="s">
         <v>311</v>
       </c>
       <c r="D104" t="s">
         <v>312</v>
       </c>
       <c r="E104">
         <v>20</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
@@ -10236,80 +10287,80 @@
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>27</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="C105" t="s">
         <v>314</v>
       </c>
       <c r="D105" t="s">
         <v>315</v>
       </c>
       <c r="E105">
         <v>78</v>
       </c>
       <c r="F105" t="s">
         <v>16</v>
       </c>
       <c r="G105" t="s">
         <v>17</v>
       </c>
       <c r="I105">
-        <v>73.8</v>
+        <v>90</v>
       </c>
       <c r="K105" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>317</v>
       </c>
       <c r="B106" t="s">
         <v>13</v>
       </c>
       <c r="C106" t="s">
         <v>314</v>
       </c>
       <c r="D106" t="s">
         <v>318</v>
       </c>
       <c r="E106">
         <v>78</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="I106">
-        <v>81.2</v>
+        <v>66.6</v>
       </c>
       <c r="K106" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>189</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>320</v>
       </c>
       <c r="D107" t="s">
         <v>321</v>
       </c>
       <c r="E107">
         <v>24</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
@@ -10642,51 +10693,51 @@
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>87</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="C119" t="s">
         <v>347</v>
       </c>
       <c r="D119" t="s">
         <v>348</v>
       </c>
       <c r="E119">
         <v>69</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="I119">
-        <v>76.3</v>
+        <v>83.8</v>
       </c>
       <c r="K119" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="C120" t="s">
         <v>350</v>
       </c>
       <c r="D120" t="s">
         <v>351</v>
       </c>
       <c r="E120">
         <v>27</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
@@ -10700,109 +10751,109 @@
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>353</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="C121" t="s">
         <v>354</v>
       </c>
       <c r="D121" t="s">
         <v>355</v>
       </c>
       <c r="E121">
         <v>66</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="I121">
-        <v>100</v>
+        <v>96.3</v>
       </c>
       <c r="K121" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>357</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="C122" t="s">
         <v>358</v>
       </c>
       <c r="D122" t="s">
         <v>359</v>
       </c>
       <c r="E122">
         <v>24</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="I122">
-        <v>11.3</v>
+        <v>5</v>
       </c>
       <c r="K122" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>64</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="C123" t="s">
         <v>358</v>
       </c>
       <c r="D123" t="s">
         <v>361</v>
       </c>
       <c r="E123">
         <v>24</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="I123">
-        <v>66.1</v>
+        <v>52.1</v>
       </c>
       <c r="K123" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>31</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="C124" t="s">
         <v>363</v>
       </c>
       <c r="D124" t="s">
         <v>364</v>
       </c>
       <c r="E124">
         <v>4</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124" t="s">
@@ -10874,51 +10925,51 @@
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>198</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="C127" t="s">
         <v>363</v>
       </c>
       <c r="D127" t="s">
         <v>371</v>
       </c>
       <c r="E127">
         <v>4</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127" t="s">
         <v>17</v>
       </c>
       <c r="I127">
-        <v>67</v>
+        <v>52</v>
       </c>
       <c r="K127" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>373</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128" t="s">
         <v>363</v>
       </c>
       <c r="D128" t="s">
         <v>374</v>
       </c>
       <c r="E128">
         <v>4</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
@@ -11019,51 +11070,51 @@
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>162</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>363</v>
       </c>
       <c r="D132" t="s">
         <v>384</v>
       </c>
       <c r="E132">
         <v>4</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="I132">
-        <v>90.7</v>
+        <v>83.6</v>
       </c>
       <c r="K132" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>386</v>
       </c>
       <c r="B133" t="s">
         <v>13</v>
       </c>
       <c r="C133" t="s">
         <v>363</v>
       </c>
       <c r="D133" t="s">
         <v>387</v>
       </c>
       <c r="E133">
         <v>4</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
       <c r="G133" t="s">
@@ -11222,51 +11273,51 @@
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>61</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
         <v>400</v>
       </c>
       <c r="D139" t="s">
         <v>403</v>
       </c>
       <c r="E139">
         <v>5</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="I139">
-        <v>2.2</v>
+        <v>1.8</v>
       </c>
       <c r="K139" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>195</v>
       </c>
       <c r="B140" t="s">
         <v>13</v>
       </c>
       <c r="C140" t="s">
         <v>400</v>
       </c>
       <c r="D140" t="s">
         <v>405</v>
       </c>
       <c r="E140">
         <v>5</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
@@ -11280,51 +11331,51 @@
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>27</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" t="s">
         <v>400</v>
       </c>
       <c r="D141" t="s">
         <v>407</v>
       </c>
       <c r="E141">
         <v>5</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="I141">
-        <v>73.8</v>
+        <v>90</v>
       </c>
       <c r="K141" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>49</v>
       </c>
       <c r="B142" t="s">
         <v>13</v>
       </c>
       <c r="C142" t="s">
         <v>400</v>
       </c>
       <c r="D142" t="s">
         <v>409</v>
       </c>
       <c r="E142">
         <v>5</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
@@ -11367,51 +11418,51 @@
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>52</v>
       </c>
       <c r="B144" t="s">
         <v>13</v>
       </c>
       <c r="C144" t="s">
         <v>400</v>
       </c>
       <c r="D144" t="s">
         <v>414</v>
       </c>
       <c r="E144">
         <v>5</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="I144">
-        <v>42.5</v>
+        <v>50</v>
       </c>
       <c r="K144" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>123</v>
       </c>
       <c r="B145" t="s">
         <v>13</v>
       </c>
       <c r="C145" t="s">
         <v>416</v>
       </c>
       <c r="D145" t="s">
         <v>417</v>
       </c>
       <c r="E145">
         <v>30</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145" t="s">
@@ -11425,51 +11476,51 @@
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>419</v>
       </c>
       <c r="B146" t="s">
         <v>13</v>
       </c>
       <c r="C146" t="s">
         <v>420</v>
       </c>
       <c r="D146" t="s">
         <v>421</v>
       </c>
       <c r="E146">
         <v>60</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="I146">
-        <v>87.5</v>
+        <v>100</v>
       </c>
       <c r="K146" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>43</v>
       </c>
       <c r="B147" t="s">
         <v>13</v>
       </c>
       <c r="C147" t="s">
         <v>420</v>
       </c>
       <c r="D147" t="s">
         <v>423</v>
       </c>
       <c r="E147">
         <v>60</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
@@ -11483,80 +11534,80 @@
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>425</v>
       </c>
       <c r="B148" t="s">
         <v>13</v>
       </c>
       <c r="C148" t="s">
         <v>426</v>
       </c>
       <c r="D148" t="s">
         <v>427</v>
       </c>
       <c r="E148">
         <v>2</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="I148">
-        <v>35.1</v>
+        <v>25.6</v>
       </c>
       <c r="K148" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>419</v>
       </c>
       <c r="B149" t="s">
         <v>13</v>
       </c>
       <c r="C149" t="s">
         <v>426</v>
       </c>
       <c r="D149" t="s">
         <v>429</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149" t="s">
         <v>16</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="I149">
-        <v>87.5</v>
+        <v>100</v>
       </c>
       <c r="K149" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>431</v>
       </c>
       <c r="B150" t="s">
         <v>13</v>
       </c>
       <c r="C150" t="s">
         <v>426</v>
       </c>
       <c r="D150" t="s">
         <v>432</v>
       </c>
       <c r="E150">
         <v>2</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" t="s">
@@ -11715,51 +11766,51 @@
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
         <v>449</v>
       </c>
       <c r="B156" t="s">
         <v>13</v>
       </c>
       <c r="C156" t="s">
         <v>426</v>
       </c>
       <c r="D156" t="s">
         <v>450</v>
       </c>
       <c r="E156">
         <v>2</v>
       </c>
       <c r="F156" t="s">
         <v>16</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="I156">
-        <v>68.1</v>
+        <v>41.9</v>
       </c>
       <c r="K156" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
         <v>452</v>
       </c>
       <c r="B157" t="s">
         <v>13</v>
       </c>
       <c r="C157" t="s">
         <v>426</v>
       </c>
       <c r="D157" t="s">
         <v>453</v>
       </c>
       <c r="E157">
         <v>2</v>
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
@@ -12034,51 +12085,51 @@
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
         <v>481</v>
       </c>
       <c r="B167" t="s">
         <v>13</v>
       </c>
       <c r="C167" t="s">
         <v>426</v>
       </c>
       <c r="D167" t="s">
         <v>482</v>
       </c>
       <c r="E167">
         <v>2</v>
       </c>
       <c r="F167" t="s">
         <v>16</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="I167">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K167" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
         <v>484</v>
       </c>
       <c r="B168" t="s">
         <v>13</v>
       </c>
       <c r="C168" t="s">
         <v>426</v>
       </c>
       <c r="D168" t="s">
         <v>485</v>
       </c>
       <c r="E168">
         <v>2</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
@@ -12208,51 +12259,51 @@
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
         <v>498</v>
       </c>
       <c r="B173" t="s">
         <v>13</v>
       </c>
       <c r="C173" t="s">
         <v>426</v>
       </c>
       <c r="D173" t="s">
         <v>499</v>
       </c>
       <c r="E173">
         <v>2</v>
       </c>
       <c r="F173" t="s">
         <v>16</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="I173">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="K173" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
         <v>501</v>
       </c>
       <c r="B174" t="s">
         <v>13</v>
       </c>
       <c r="C174" t="s">
         <v>426</v>
       </c>
       <c r="D174" t="s">
         <v>502</v>
       </c>
       <c r="E174">
         <v>2</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
@@ -12730,51 +12781,51 @@
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
         <v>353</v>
       </c>
       <c r="B191" t="s">
         <v>13</v>
       </c>
       <c r="C191" t="s">
         <v>426</v>
       </c>
       <c r="D191" t="s">
         <v>551</v>
       </c>
       <c r="E191">
         <v>2</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="I191">
-        <v>100</v>
+        <v>96.3</v>
       </c>
       <c r="K191" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
         <v>553</v>
       </c>
       <c r="B192" t="s">
         <v>13</v>
       </c>
       <c r="C192" t="s">
         <v>426</v>
       </c>
       <c r="D192" t="s">
         <v>554</v>
       </c>
       <c r="E192">
         <v>2</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
@@ -12846,80 +12897,80 @@
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
         <v>562</v>
       </c>
       <c r="B195" t="s">
         <v>13</v>
       </c>
       <c r="C195" t="s">
         <v>426</v>
       </c>
       <c r="D195" t="s">
         <v>563</v>
       </c>
       <c r="E195">
         <v>2</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="I195">
-        <v>71.7</v>
+        <v>65</v>
       </c>
       <c r="K195" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
         <v>565</v>
       </c>
       <c r="B196" t="s">
         <v>13</v>
       </c>
       <c r="C196" t="s">
         <v>426</v>
       </c>
       <c r="D196" t="s">
         <v>566</v>
       </c>
       <c r="E196">
         <v>2</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="I196">
-        <v>79.9</v>
+        <v>84.9</v>
       </c>
       <c r="K196" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
         <v>568</v>
       </c>
       <c r="B197" t="s">
         <v>13</v>
       </c>
       <c r="C197" t="s">
         <v>426</v>
       </c>
       <c r="D197" t="s">
         <v>569</v>
       </c>
       <c r="E197">
         <v>2</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
@@ -13078,167 +13129,167 @@
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
         <v>586</v>
       </c>
       <c r="B203" t="s">
         <v>13</v>
       </c>
       <c r="C203" t="s">
         <v>426</v>
       </c>
       <c r="D203" t="s">
         <v>587</v>
       </c>
       <c r="E203">
         <v>2</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="I203">
-        <v>72.5</v>
+        <v>88</v>
       </c>
       <c r="K203" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
         <v>589</v>
       </c>
       <c r="B204" t="s">
         <v>13</v>
       </c>
       <c r="C204" t="s">
         <v>426</v>
       </c>
       <c r="D204" t="s">
         <v>590</v>
       </c>
       <c r="E204">
         <v>2</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="I204">
-        <v>43.8</v>
+        <v>33.3</v>
       </c>
       <c r="K204" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
         <v>592</v>
       </c>
       <c r="B205" t="s">
         <v>13</v>
       </c>
       <c r="C205" t="s">
         <v>426</v>
       </c>
       <c r="D205" t="s">
         <v>593</v>
       </c>
       <c r="E205">
         <v>2</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="I205">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="K205" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
         <v>595</v>
       </c>
       <c r="B206" t="s">
         <v>13</v>
       </c>
       <c r="C206" t="s">
         <v>426</v>
       </c>
       <c r="D206" t="s">
         <v>596</v>
       </c>
       <c r="E206">
         <v>2</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="I206">
-        <v>52.1</v>
+        <v>64.4</v>
       </c>
       <c r="K206" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
         <v>267</v>
       </c>
       <c r="B207" t="s">
         <v>13</v>
       </c>
       <c r="C207" t="s">
         <v>426</v>
       </c>
       <c r="D207" t="s">
         <v>598</v>
       </c>
       <c r="E207">
         <v>2</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="I207">
-        <v>69.8</v>
+        <v>69.1</v>
       </c>
       <c r="K207" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
         <v>600</v>
       </c>
       <c r="B208" t="s">
         <v>13</v>
       </c>
       <c r="C208" t="s">
         <v>426</v>
       </c>
       <c r="D208" t="s">
         <v>601</v>
       </c>
       <c r="E208">
         <v>2</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
@@ -13426,109 +13477,109 @@
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
         <v>129</v>
       </c>
       <c r="B215" t="s">
         <v>13</v>
       </c>
       <c r="C215" t="s">
         <v>618</v>
       </c>
       <c r="D215" t="s">
         <v>621</v>
       </c>
       <c r="E215">
         <v>6</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="I215">
-        <v>67.5</v>
+        <v>59.2</v>
       </c>
       <c r="K215" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
         <v>12</v>
       </c>
       <c r="B216" t="s">
         <v>13</v>
       </c>
       <c r="C216" t="s">
         <v>618</v>
       </c>
       <c r="D216" t="s">
         <v>623</v>
       </c>
       <c r="E216">
         <v>6</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="I216">
-        <v>23.3</v>
+        <v>19.4</v>
       </c>
       <c r="K216" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
         <v>625</v>
       </c>
       <c r="B217" t="s">
         <v>13</v>
       </c>
       <c r="C217" t="s">
         <v>626</v>
       </c>
       <c r="D217" t="s">
         <v>627</v>
       </c>
       <c r="E217">
         <v>3</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="I217">
-        <v>95.8</v>
+        <v>97.7</v>
       </c>
       <c r="K217" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
         <v>132</v>
       </c>
       <c r="B218" t="s">
         <v>13</v>
       </c>
       <c r="C218" t="s">
         <v>626</v>
       </c>
       <c r="D218" t="s">
         <v>629</v>
       </c>
       <c r="E218">
         <v>3</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
@@ -13542,51 +13593,51 @@
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
         <v>120</v>
       </c>
       <c r="B219" t="s">
         <v>13</v>
       </c>
       <c r="C219" t="s">
         <v>626</v>
       </c>
       <c r="D219" t="s">
         <v>631</v>
       </c>
       <c r="E219">
         <v>3</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="I219">
-        <v>5</v>
+        <v>2.5</v>
       </c>
       <c r="K219" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
         <v>99</v>
       </c>
       <c r="B220" t="s">
         <v>13</v>
       </c>
       <c r="C220" t="s">
         <v>626</v>
       </c>
       <c r="D220" t="s">
         <v>633</v>
       </c>
       <c r="E220">
         <v>3</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
@@ -13629,80 +13680,80 @@
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
         <v>637</v>
       </c>
       <c r="B222" t="s">
         <v>13</v>
       </c>
       <c r="C222" t="s">
         <v>626</v>
       </c>
       <c r="D222" t="s">
         <v>638</v>
       </c>
       <c r="E222">
         <v>3</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="I222">
-        <v>100</v>
+        <v>65</v>
       </c>
       <c r="K222" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
         <v>640</v>
       </c>
       <c r="B223" t="s">
         <v>13</v>
       </c>
       <c r="C223" t="s">
         <v>626</v>
       </c>
       <c r="D223" t="s">
         <v>641</v>
       </c>
       <c r="E223">
         <v>3</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="I223">
-        <v>90.4</v>
+        <v>82.1</v>
       </c>
       <c r="K223" t="s">
         <v>642</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
         <v>43</v>
       </c>
       <c r="B224" t="s">
         <v>13</v>
       </c>
       <c r="C224" t="s">
         <v>626</v>
       </c>
       <c r="D224" t="s">
         <v>643</v>
       </c>
       <c r="E224">
         <v>3</v>
       </c>
       <c r="F224" t="s">
         <v>16</v>
       </c>
       <c r="G224" t="s">
@@ -13803,51 +13854,51 @@
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
         <v>653</v>
       </c>
       <c r="B228" t="s">
         <v>13</v>
       </c>
       <c r="C228" t="s">
         <v>626</v>
       </c>
       <c r="D228" t="s">
         <v>654</v>
       </c>
       <c r="E228">
         <v>3</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="I228">
-        <v>55</v>
+        <v>75</v>
       </c>
       <c r="K228" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
         <v>174</v>
       </c>
       <c r="B229" t="s">
         <v>13</v>
       </c>
       <c r="C229" t="s">
         <v>626</v>
       </c>
       <c r="D229" t="s">
         <v>656</v>
       </c>
       <c r="E229">
         <v>3</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
@@ -13890,51 +13941,51 @@
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
         <v>96</v>
       </c>
       <c r="B231" t="s">
         <v>13</v>
       </c>
       <c r="C231" t="s">
         <v>626</v>
       </c>
       <c r="D231" t="s">
         <v>660</v>
       </c>
       <c r="E231">
         <v>3</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="I231">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K231" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
         <v>484</v>
       </c>
       <c r="B232" t="s">
         <v>13</v>
       </c>
       <c r="C232" t="s">
         <v>626</v>
       </c>
       <c r="D232" t="s">
         <v>662</v>
       </c>
       <c r="E232">
         <v>3</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
@@ -14035,51 +14086,51 @@
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
         <v>114</v>
       </c>
       <c r="B236" t="s">
         <v>13</v>
       </c>
       <c r="C236" t="s">
         <v>626</v>
       </c>
       <c r="D236" t="s">
         <v>670</v>
       </c>
       <c r="E236">
         <v>3</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="I236">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="K236" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
         <v>117</v>
       </c>
       <c r="B237" t="s">
         <v>13</v>
       </c>
       <c r="C237" t="s">
         <v>626</v>
       </c>
       <c r="D237" t="s">
         <v>672</v>
       </c>
       <c r="E237">
         <v>3</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
@@ -14325,51 +14376,51 @@
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
         <v>595</v>
       </c>
       <c r="B246" t="s">
         <v>13</v>
       </c>
       <c r="C246" t="s">
         <v>626</v>
       </c>
       <c r="D246" t="s">
         <v>695</v>
       </c>
       <c r="E246">
         <v>3</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="I246">
-        <v>52.1</v>
+        <v>64.4</v>
       </c>
       <c r="K246" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
         <v>609</v>
       </c>
       <c r="B247" t="s">
         <v>13</v>
       </c>
       <c r="C247" t="s">
         <v>626</v>
       </c>
       <c r="D247" t="s">
         <v>697</v>
       </c>
       <c r="E247">
         <v>3</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
@@ -14383,80 +14434,80 @@
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
         <v>90</v>
       </c>
       <c r="B248" t="s">
         <v>13</v>
       </c>
       <c r="C248" t="s">
         <v>699</v>
       </c>
       <c r="D248" t="s">
         <v>700</v>
       </c>
       <c r="E248">
         <v>57</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
       <c r="I248">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K248" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
         <v>55</v>
       </c>
       <c r="B249" t="s">
         <v>13</v>
       </c>
       <c r="C249" t="s">
         <v>702</v>
       </c>
       <c r="D249" t="s">
         <v>703</v>
       </c>
       <c r="E249">
         <v>7</v>
       </c>
       <c r="F249" t="s">
         <v>16</v>
       </c>
       <c r="G249" t="s">
         <v>17</v>
       </c>
       <c r="I249">
-        <v>80</v>
+        <v>57.5</v>
       </c>
       <c r="K249" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
         <v>705</v>
       </c>
       <c r="B250" t="s">
         <v>13</v>
       </c>
       <c r="C250" t="s">
         <v>702</v>
       </c>
       <c r="D250" t="s">
         <v>706</v>
       </c>
       <c r="E250">
         <v>7</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
@@ -14470,51 +14521,51 @@
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
         <v>708</v>
       </c>
       <c r="B251" t="s">
         <v>13</v>
       </c>
       <c r="C251" t="s">
         <v>702</v>
       </c>
       <c r="D251" t="s">
         <v>709</v>
       </c>
       <c r="E251">
         <v>7</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="I251">
-        <v>79.7</v>
+        <v>84.3</v>
       </c>
       <c r="K251" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
         <v>189</v>
       </c>
       <c r="B252" t="s">
         <v>13</v>
       </c>
       <c r="C252" t="s">
         <v>711</v>
       </c>
       <c r="D252" t="s">
         <v>712</v>
       </c>
       <c r="E252">
         <v>8</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
@@ -14557,51 +14608,51 @@
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
         <v>565</v>
       </c>
       <c r="B254" t="s">
         <v>13</v>
       </c>
       <c r="C254" t="s">
         <v>715</v>
       </c>
       <c r="D254" t="s">
         <v>718</v>
       </c>
       <c r="E254">
         <v>48</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="I254">
-        <v>79.9</v>
+        <v>84.9</v>
       </c>
       <c r="K254" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
         <v>332</v>
       </c>
       <c r="B255" t="s">
         <v>13</v>
       </c>
       <c r="C255" t="s">
         <v>720</v>
       </c>
       <c r="D255" t="s">
         <v>721</v>
       </c>
       <c r="E255">
         <v>2</v>
       </c>
       <c r="F255" t="s">
         <v>16</v>
       </c>
       <c r="G255" t="s">
@@ -14702,51 +14753,51 @@
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
         <v>40</v>
       </c>
       <c r="B259" t="s">
         <v>13</v>
       </c>
       <c r="C259" t="s">
         <v>720</v>
       </c>
       <c r="D259" t="s">
         <v>730</v>
       </c>
       <c r="E259">
         <v>2</v>
       </c>
       <c r="F259" t="s">
         <v>16</v>
       </c>
       <c r="G259" t="s">
         <v>17</v>
       </c>
       <c r="I259">
-        <v>53.5</v>
+        <v>47.5</v>
       </c>
       <c r="K259" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
         <v>186</v>
       </c>
       <c r="B260" t="s">
         <v>13</v>
       </c>
       <c r="C260" t="s">
         <v>720</v>
       </c>
       <c r="D260" t="s">
         <v>732</v>
       </c>
       <c r="E260">
         <v>2</v>
       </c>
       <c r="F260" t="s">
         <v>16</v>
       </c>
       <c r="G260" t="s">
@@ -14760,51 +14811,51 @@
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
         <v>734</v>
       </c>
       <c r="B261" t="s">
         <v>13</v>
       </c>
       <c r="C261" t="s">
         <v>720</v>
       </c>
       <c r="D261" t="s">
         <v>735</v>
       </c>
       <c r="E261">
         <v>2</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
         <v>17</v>
       </c>
       <c r="I261">
-        <v>92.5</v>
+        <v>100</v>
       </c>
       <c r="K261" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
         <v>165</v>
       </c>
       <c r="B262" t="s">
         <v>13</v>
       </c>
       <c r="C262" t="s">
         <v>720</v>
       </c>
       <c r="D262" t="s">
         <v>737</v>
       </c>
       <c r="E262">
         <v>2</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
@@ -14818,51 +14869,51 @@
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
         <v>739</v>
       </c>
       <c r="B263" t="s">
         <v>13</v>
       </c>
       <c r="C263" t="s">
         <v>720</v>
       </c>
       <c r="D263" t="s">
         <v>740</v>
       </c>
       <c r="E263">
         <v>2</v>
       </c>
       <c r="F263" t="s">
         <v>16</v>
       </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="I263">
-        <v>72.1</v>
+        <v>70.1</v>
       </c>
       <c r="K263" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
         <v>171</v>
       </c>
       <c r="B264" t="s">
         <v>13</v>
       </c>
       <c r="C264" t="s">
         <v>720</v>
       </c>
       <c r="D264" t="s">
         <v>742</v>
       </c>
       <c r="E264">
         <v>2</v>
       </c>
       <c r="F264" t="s">
         <v>16</v>
       </c>
       <c r="G264" t="s">
@@ -14905,51 +14956,51 @@
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
         <v>498</v>
       </c>
       <c r="B266" t="s">
         <v>13</v>
       </c>
       <c r="C266" t="s">
         <v>720</v>
       </c>
       <c r="D266" t="s">
         <v>747</v>
       </c>
       <c r="E266">
         <v>2</v>
       </c>
       <c r="F266" t="s">
         <v>16</v>
       </c>
       <c r="G266" t="s">
         <v>17</v>
       </c>
       <c r="I266">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="K266" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
         <v>749</v>
       </c>
       <c r="B267" t="s">
         <v>13</v>
       </c>
       <c r="C267" t="s">
         <v>720</v>
       </c>
       <c r="D267" t="s">
         <v>750</v>
       </c>
       <c r="E267">
         <v>2</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
@@ -14963,80 +15014,80 @@
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
         <v>240</v>
       </c>
       <c r="B268" t="s">
         <v>13</v>
       </c>
       <c r="C268" t="s">
         <v>720</v>
       </c>
       <c r="D268" t="s">
         <v>752</v>
       </c>
       <c r="E268">
         <v>2</v>
       </c>
       <c r="F268" t="s">
         <v>16</v>
       </c>
       <c r="G268" t="s">
         <v>17</v>
       </c>
       <c r="I268">
-        <v>57.8</v>
+        <v>53.7</v>
       </c>
       <c r="K268" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
         <v>754</v>
       </c>
       <c r="B269" t="s">
         <v>13</v>
       </c>
       <c r="C269" t="s">
         <v>720</v>
       </c>
       <c r="D269" t="s">
         <v>755</v>
       </c>
       <c r="E269">
         <v>2</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="I269">
-        <v>80</v>
+        <v>55</v>
       </c>
       <c r="K269" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
         <v>201</v>
       </c>
       <c r="B270" t="s">
         <v>13</v>
       </c>
       <c r="C270" t="s">
         <v>720</v>
       </c>
       <c r="D270" t="s">
         <v>757</v>
       </c>
       <c r="E270">
         <v>2</v>
       </c>
       <c r="F270" t="s">
         <v>16</v>
       </c>
       <c r="G270" t="s">
@@ -15195,167 +15246,167 @@
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>75</v>
       </c>
       <c r="B276" t="s">
         <v>13</v>
       </c>
       <c r="C276" t="s">
         <v>720</v>
       </c>
       <c r="D276" t="s">
         <v>769</v>
       </c>
       <c r="E276">
         <v>2</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
         <v>17</v>
       </c>
       <c r="I276">
-        <v>64.5</v>
+        <v>66.8</v>
       </c>
       <c r="K276" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
         <v>771</v>
       </c>
       <c r="B277" t="s">
         <v>13</v>
       </c>
       <c r="C277" t="s">
         <v>720</v>
       </c>
       <c r="D277" t="s">
         <v>772</v>
       </c>
       <c r="E277">
         <v>2</v>
       </c>
       <c r="F277" t="s">
         <v>16</v>
       </c>
       <c r="G277" t="s">
         <v>17</v>
       </c>
       <c r="I277">
-        <v>78.2</v>
+        <v>89.4</v>
       </c>
       <c r="K277" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
         <v>589</v>
       </c>
       <c r="B278" t="s">
         <v>13</v>
       </c>
       <c r="C278" t="s">
         <v>244</v>
       </c>
       <c r="D278" t="s">
         <v>774</v>
       </c>
       <c r="E278">
         <v>15</v>
       </c>
       <c r="F278" t="s">
         <v>16</v>
       </c>
       <c r="G278" t="s">
         <v>17</v>
       </c>
       <c r="I278">
-        <v>43.8</v>
+        <v>33.3</v>
       </c>
       <c r="K278" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
         <v>357</v>
       </c>
       <c r="B279" t="s">
         <v>13</v>
       </c>
       <c r="C279" t="s">
         <v>776</v>
       </c>
       <c r="D279" t="s">
         <v>777</v>
       </c>
       <c r="E279">
         <v>36</v>
       </c>
       <c r="F279" t="s">
         <v>16</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="I279">
-        <v>11.3</v>
+        <v>5</v>
       </c>
       <c r="K279" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
         <v>12</v>
       </c>
       <c r="B280" t="s">
         <v>13</v>
       </c>
       <c r="C280" t="s">
         <v>779</v>
       </c>
       <c r="D280" t="s">
         <v>780</v>
       </c>
       <c r="E280">
         <v>28</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="I280">
-        <v>23.3</v>
+        <v>19.4</v>
       </c>
       <c r="K280" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
         <v>270</v>
       </c>
       <c r="B281" t="s">
         <v>13</v>
       </c>
       <c r="C281" t="s">
         <v>782</v>
       </c>
       <c r="D281" t="s">
         <v>783</v>
       </c>
       <c r="E281">
         <v>9</v>
       </c>
       <c r="F281" t="s">
         <v>16</v>
       </c>
       <c r="G281" t="s">
@@ -15369,80 +15420,80 @@
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
         <v>785</v>
       </c>
       <c r="B282" t="s">
         <v>13</v>
       </c>
       <c r="C282" t="s">
         <v>782</v>
       </c>
       <c r="D282" t="s">
         <v>786</v>
       </c>
       <c r="E282">
         <v>9</v>
       </c>
       <c r="F282" t="s">
         <v>16</v>
       </c>
       <c r="G282" t="s">
         <v>17</v>
       </c>
       <c r="I282">
-        <v>76</v>
+        <v>88.5</v>
       </c>
       <c r="K282" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
         <v>788</v>
       </c>
       <c r="B283" t="s">
         <v>13</v>
       </c>
       <c r="C283" t="s">
         <v>782</v>
       </c>
       <c r="D283" t="s">
         <v>789</v>
       </c>
       <c r="E283">
         <v>9</v>
       </c>
       <c r="F283" t="s">
         <v>16</v>
       </c>
       <c r="G283" t="s">
         <v>17</v>
       </c>
       <c r="I283">
-        <v>12.7</v>
+        <v>1.8</v>
       </c>
       <c r="K283" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
         <v>791</v>
       </c>
       <c r="B284" t="s">
         <v>13</v>
       </c>
       <c r="C284" t="s">
         <v>782</v>
       </c>
       <c r="D284" t="s">
         <v>792</v>
       </c>
       <c r="E284">
         <v>9</v>
       </c>
       <c r="F284" t="s">
         <v>16</v>
       </c>
       <c r="G284" t="s">
@@ -15456,80 +15507,80 @@
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
         <v>78</v>
       </c>
       <c r="B285" t="s">
         <v>13</v>
       </c>
       <c r="C285" t="s">
         <v>782</v>
       </c>
       <c r="D285" t="s">
         <v>794</v>
       </c>
       <c r="E285">
         <v>9</v>
       </c>
       <c r="F285" t="s">
         <v>16</v>
       </c>
       <c r="G285" t="s">
         <v>17</v>
       </c>
       <c r="I285">
-        <v>31.4</v>
+        <v>48.7</v>
       </c>
       <c r="K285" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
         <v>796</v>
       </c>
       <c r="B286" t="s">
         <v>13</v>
       </c>
       <c r="C286" t="s">
         <v>782</v>
       </c>
       <c r="D286" t="s">
         <v>797</v>
       </c>
       <c r="E286">
         <v>9</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
       <c r="G286" t="s">
         <v>17</v>
       </c>
       <c r="I286">
-        <v>48.8</v>
+        <v>37.5</v>
       </c>
       <c r="K286" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
         <v>440</v>
       </c>
       <c r="B287" t="s">
         <v>13</v>
       </c>
       <c r="C287" t="s">
         <v>799</v>
       </c>
       <c r="D287" t="s">
         <v>800</v>
       </c>
       <c r="E287">
         <v>3</v>
       </c>
       <c r="F287" t="s">
         <v>16</v>
       </c>
       <c r="G287" t="s">
@@ -15746,51 +15797,51 @@
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
         <v>481</v>
       </c>
       <c r="B295" t="s">
         <v>13</v>
       </c>
       <c r="C295" t="s">
         <v>799</v>
       </c>
       <c r="D295" t="s">
         <v>816</v>
       </c>
       <c r="E295">
         <v>3</v>
       </c>
       <c r="F295" t="s">
         <v>16</v>
       </c>
       <c r="G295" t="s">
         <v>17</v>
       </c>
       <c r="I295">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K295" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
         <v>492</v>
       </c>
       <c r="B296" t="s">
         <v>13</v>
       </c>
       <c r="C296" t="s">
         <v>799</v>
       </c>
       <c r="D296" t="s">
         <v>818</v>
       </c>
       <c r="E296">
         <v>3</v>
       </c>
       <c r="F296" t="s">
         <v>16</v>
       </c>
       <c r="G296" t="s">
@@ -16442,80 +16493,80 @@
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
         <v>592</v>
       </c>
       <c r="B319" t="s">
         <v>13</v>
       </c>
       <c r="C319" t="s">
         <v>277</v>
       </c>
       <c r="D319" t="s">
         <v>861</v>
       </c>
       <c r="E319">
         <v>9</v>
       </c>
       <c r="F319" t="s">
         <v>16</v>
       </c>
       <c r="G319" t="s">
         <v>17</v>
       </c>
       <c r="I319">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="K319" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
         <v>155</v>
       </c>
       <c r="B320" t="s">
         <v>13</v>
       </c>
       <c r="C320" t="s">
         <v>863</v>
       </c>
       <c r="D320" t="s">
         <v>864</v>
       </c>
       <c r="E320">
         <v>32</v>
       </c>
       <c r="F320" t="s">
         <v>16</v>
       </c>
       <c r="G320" t="s">
         <v>17</v>
       </c>
       <c r="I320">
-        <v>43.8</v>
+        <v>44.3</v>
       </c>
       <c r="K320" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
         <v>487</v>
       </c>
       <c r="B321" t="s">
         <v>13</v>
       </c>
       <c r="C321" t="s">
         <v>866</v>
       </c>
       <c r="D321" t="s">
         <v>867</v>
       </c>
       <c r="E321">
         <v>42</v>
       </c>
       <c r="F321" t="s">
         <v>16</v>
       </c>
       <c r="G321" t="s">
@@ -16529,51 +16580,51 @@
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
         <v>19</v>
       </c>
       <c r="B322" t="s">
         <v>13</v>
       </c>
       <c r="C322" t="s">
         <v>869</v>
       </c>
       <c r="D322" t="s">
         <v>870</v>
       </c>
       <c r="E322">
         <v>42</v>
       </c>
       <c r="F322" t="s">
         <v>16</v>
       </c>
       <c r="G322" t="s">
         <v>17</v>
       </c>
       <c r="I322">
-        <v>42.2</v>
+        <v>31.9</v>
       </c>
       <c r="K322" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
         <v>123</v>
       </c>
       <c r="B323" t="s">
         <v>13</v>
       </c>
       <c r="C323" t="s">
         <v>872</v>
       </c>
       <c r="D323" t="s">
         <v>873</v>
       </c>
       <c r="E323">
         <v>10</v>
       </c>
       <c r="F323" t="s">
         <v>16</v>
       </c>
       <c r="G323" t="s">
@@ -16587,51 +16638,51 @@
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
         <v>353</v>
       </c>
       <c r="B324" t="s">
         <v>13</v>
       </c>
       <c r="C324" t="s">
         <v>872</v>
       </c>
       <c r="D324" t="s">
         <v>875</v>
       </c>
       <c r="E324">
         <v>10</v>
       </c>
       <c r="F324" t="s">
         <v>16</v>
       </c>
       <c r="G324" t="s">
         <v>17</v>
       </c>
       <c r="I324">
-        <v>100</v>
+        <v>96.3</v>
       </c>
       <c r="K324" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
         <v>411</v>
       </c>
       <c r="B325" t="s">
         <v>13</v>
       </c>
       <c r="C325" t="s">
         <v>877</v>
       </c>
       <c r="D325" t="s">
         <v>878</v>
       </c>
       <c r="E325">
         <v>39</v>
       </c>
       <c r="F325" t="s">
         <v>16</v>
       </c>
       <c r="G325" t="s">
@@ -16674,51 +16725,51 @@
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
         <v>595</v>
       </c>
       <c r="B327" t="s">
         <v>13</v>
       </c>
       <c r="C327" t="s">
         <v>320</v>
       </c>
       <c r="D327" t="s">
         <v>882</v>
       </c>
       <c r="E327">
         <v>24</v>
       </c>
       <c r="F327" t="s">
         <v>16</v>
       </c>
       <c r="G327" t="s">
         <v>17</v>
       </c>
       <c r="I327">
-        <v>52.1</v>
+        <v>64.4</v>
       </c>
       <c r="K327" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
         <v>518</v>
       </c>
       <c r="B328" t="s">
         <v>13</v>
       </c>
       <c r="C328" t="s">
         <v>244</v>
       </c>
       <c r="D328" t="s">
         <v>884</v>
       </c>
       <c r="E328">
         <v>15</v>
       </c>
       <c r="F328" t="s">
         <v>16</v>
       </c>
       <c r="G328" t="s">
@@ -16732,138 +16783,138 @@
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
         <v>225</v>
       </c>
       <c r="B329" t="s">
         <v>13</v>
       </c>
       <c r="C329" t="s">
         <v>244</v>
       </c>
       <c r="D329" t="s">
         <v>886</v>
       </c>
       <c r="E329">
         <v>15</v>
       </c>
       <c r="F329" t="s">
         <v>16</v>
       </c>
       <c r="G329" t="s">
         <v>17</v>
       </c>
       <c r="I329">
-        <v>67</v>
+        <v>87</v>
       </c>
       <c r="K329" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
         <v>231</v>
       </c>
       <c r="B330" t="s">
         <v>13</v>
       </c>
       <c r="C330" t="s">
         <v>244</v>
       </c>
       <c r="D330" t="s">
         <v>888</v>
       </c>
       <c r="E330">
         <v>15</v>
       </c>
       <c r="F330" t="s">
         <v>16</v>
       </c>
       <c r="G330" t="s">
         <v>17</v>
       </c>
       <c r="I330">
-        <v>36.5</v>
+        <v>14.4</v>
       </c>
       <c r="K330" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
         <v>234</v>
       </c>
       <c r="B331" t="s">
         <v>13</v>
       </c>
       <c r="C331" t="s">
         <v>256</v>
       </c>
       <c r="D331" t="s">
         <v>890</v>
       </c>
       <c r="E331">
         <v>12</v>
       </c>
       <c r="F331" t="s">
         <v>16</v>
       </c>
       <c r="G331" t="s">
         <v>17</v>
       </c>
       <c r="I331">
-        <v>48.8</v>
+        <v>41.3</v>
       </c>
       <c r="K331" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
         <v>40</v>
       </c>
       <c r="B332" t="s">
         <v>13</v>
       </c>
       <c r="C332" t="s">
         <v>256</v>
       </c>
       <c r="D332" t="s">
         <v>892</v>
       </c>
       <c r="E332">
         <v>12</v>
       </c>
       <c r="F332" t="s">
         <v>16</v>
       </c>
       <c r="G332" t="s">
         <v>17</v>
       </c>
       <c r="I332">
-        <v>53.5</v>
+        <v>47.5</v>
       </c>
       <c r="K332" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
         <v>204</v>
       </c>
       <c r="B333" t="s">
         <v>13</v>
       </c>
       <c r="C333" t="s">
         <v>274</v>
       </c>
       <c r="D333" t="s">
         <v>894</v>
       </c>
       <c r="E333">
         <v>18</v>
       </c>
       <c r="F333" t="s">
         <v>16</v>
       </c>
       <c r="G333" t="s">
@@ -16877,109 +16928,109 @@
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
         <v>562</v>
       </c>
       <c r="B334" t="s">
         <v>13</v>
       </c>
       <c r="C334" t="s">
         <v>274</v>
       </c>
       <c r="D334" t="s">
         <v>896</v>
       </c>
       <c r="E334">
         <v>18</v>
       </c>
       <c r="F334" t="s">
         <v>16</v>
       </c>
       <c r="G334" t="s">
         <v>17</v>
       </c>
       <c r="I334">
-        <v>71.7</v>
+        <v>65</v>
       </c>
       <c r="K334" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
         <v>135</v>
       </c>
       <c r="B335" t="s">
         <v>13</v>
       </c>
       <c r="C335" t="s">
         <v>869</v>
       </c>
       <c r="D335" t="s">
         <v>898</v>
       </c>
       <c r="E335">
         <v>35</v>
       </c>
       <c r="F335" t="s">
         <v>16</v>
       </c>
       <c r="G335" t="s">
         <v>17</v>
       </c>
       <c r="I335">
-        <v>58.1</v>
+        <v>58.9</v>
       </c>
       <c r="K335" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
         <v>162</v>
       </c>
       <c r="B336" t="s">
         <v>13</v>
       </c>
       <c r="C336" t="s">
         <v>776</v>
       </c>
       <c r="D336" t="s">
         <v>900</v>
       </c>
       <c r="E336">
         <v>36</v>
       </c>
       <c r="F336" t="s">
         <v>16</v>
       </c>
       <c r="G336" t="s">
         <v>17</v>
       </c>
       <c r="I336">
-        <v>90.7</v>
+        <v>83.6</v>
       </c>
       <c r="K336" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
         <v>310</v>
       </c>
       <c r="B337" t="s">
         <v>13</v>
       </c>
       <c r="C337" t="s">
         <v>776</v>
       </c>
       <c r="D337" t="s">
         <v>902</v>
       </c>
       <c r="E337">
         <v>36</v>
       </c>
       <c r="F337" t="s">
         <v>16</v>
       </c>
       <c r="G337" t="s">
@@ -16993,51 +17044,51 @@
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
         <v>904</v>
       </c>
       <c r="B338" t="s">
         <v>13</v>
       </c>
       <c r="C338" t="s">
         <v>905</v>
       </c>
       <c r="D338" t="s">
         <v>906</v>
       </c>
       <c r="E338">
         <v>11</v>
       </c>
       <c r="F338" t="s">
         <v>16</v>
       </c>
       <c r="G338" t="s">
         <v>17</v>
       </c>
       <c r="I338">
-        <v>88.8</v>
+        <v>91.9</v>
       </c>
       <c r="K338" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
         <v>102</v>
       </c>
       <c r="B339" t="s">
         <v>13</v>
       </c>
       <c r="C339" t="s">
         <v>277</v>
       </c>
       <c r="D339" t="s">
         <v>908</v>
       </c>
       <c r="E339">
         <v>9</v>
       </c>
       <c r="F339" t="s">
         <v>16</v>
       </c>
       <c r="G339" t="s">
@@ -17080,109 +17131,109 @@
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
         <v>425</v>
       </c>
       <c r="B341" t="s">
         <v>13</v>
       </c>
       <c r="C341" t="s">
         <v>912</v>
       </c>
       <c r="D341" t="s">
         <v>913</v>
       </c>
       <c r="E341">
         <v>21</v>
       </c>
       <c r="F341" t="s">
         <v>16</v>
       </c>
       <c r="G341" t="s">
         <v>17</v>
       </c>
       <c r="I341">
-        <v>35.1</v>
+        <v>25.6</v>
       </c>
       <c r="K341" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
         <v>58</v>
       </c>
       <c r="B342" t="s">
         <v>13</v>
       </c>
       <c r="C342" t="s">
         <v>912</v>
       </c>
       <c r="D342" t="s">
         <v>915</v>
       </c>
       <c r="E342">
         <v>21</v>
       </c>
       <c r="F342" t="s">
         <v>16</v>
       </c>
       <c r="G342" t="s">
         <v>17</v>
       </c>
       <c r="I342">
-        <v>52.5</v>
+        <v>45.8</v>
       </c>
       <c r="K342" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
         <v>237</v>
       </c>
       <c r="B343" t="s">
         <v>13</v>
       </c>
       <c r="C343" t="s">
         <v>274</v>
       </c>
       <c r="D343" t="s">
         <v>917</v>
       </c>
       <c r="E343">
         <v>21</v>
       </c>
       <c r="F343" t="s">
         <v>16</v>
       </c>
       <c r="G343" t="s">
         <v>17</v>
       </c>
       <c r="I343">
-        <v>56.9</v>
+        <v>63.1</v>
       </c>
       <c r="K343" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
         <v>714</v>
       </c>
       <c r="B344" t="s">
         <v>13</v>
       </c>
       <c r="C344" t="s">
         <v>919</v>
       </c>
       <c r="D344" t="s">
         <v>920</v>
       </c>
       <c r="E344">
         <v>32</v>
       </c>
       <c r="F344" t="s">
         <v>16</v>
       </c>
       <c r="G344" t="s">
@@ -17254,225 +17305,225 @@
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
         <v>75</v>
       </c>
       <c r="B347" t="s">
         <v>13</v>
       </c>
       <c r="C347" t="s">
         <v>869</v>
       </c>
       <c r="D347" t="s">
         <v>926</v>
       </c>
       <c r="E347">
         <v>33</v>
       </c>
       <c r="F347" t="s">
         <v>16</v>
       </c>
       <c r="G347" t="s">
         <v>17</v>
       </c>
       <c r="I347">
-        <v>64.5</v>
+        <v>66.8</v>
       </c>
       <c r="K347" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
         <v>129</v>
       </c>
       <c r="B348" t="s">
         <v>13</v>
       </c>
       <c r="C348" t="s">
         <v>416</v>
       </c>
       <c r="D348" t="s">
         <v>928</v>
       </c>
       <c r="E348">
         <v>30</v>
       </c>
       <c r="F348" t="s">
         <v>16</v>
       </c>
       <c r="G348" t="s">
         <v>17</v>
       </c>
       <c r="I348">
-        <v>67.5</v>
+        <v>59.2</v>
       </c>
       <c r="K348" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
         <v>78</v>
       </c>
       <c r="B349" t="s">
         <v>13</v>
       </c>
       <c r="C349" t="s">
         <v>416</v>
       </c>
       <c r="D349" t="s">
         <v>930</v>
       </c>
       <c r="E349">
         <v>30</v>
       </c>
       <c r="F349" t="s">
         <v>16</v>
       </c>
       <c r="G349" t="s">
         <v>17</v>
       </c>
       <c r="I349">
-        <v>31.4</v>
+        <v>48.7</v>
       </c>
       <c r="K349" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
         <v>87</v>
       </c>
       <c r="B350" t="s">
         <v>13</v>
       </c>
       <c r="C350" t="s">
         <v>932</v>
       </c>
       <c r="D350" t="s">
         <v>933</v>
       </c>
       <c r="E350">
         <v>12</v>
       </c>
       <c r="F350" t="s">
         <v>16</v>
       </c>
       <c r="G350" t="s">
         <v>17</v>
       </c>
       <c r="I350">
-        <v>76.3</v>
+        <v>83.8</v>
       </c>
       <c r="K350" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
         <v>357</v>
       </c>
       <c r="B351" t="s">
         <v>13</v>
       </c>
       <c r="C351" t="s">
         <v>932</v>
       </c>
       <c r="D351" t="s">
         <v>935</v>
       </c>
       <c r="E351">
         <v>12</v>
       </c>
       <c r="F351" t="s">
         <v>16</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="I351">
-        <v>11.3</v>
+        <v>5</v>
       </c>
       <c r="K351" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
         <v>708</v>
       </c>
       <c r="B352" t="s">
         <v>937</v>
       </c>
       <c r="C352" t="s">
         <v>938</v>
       </c>
       <c r="D352" t="s">
         <v>939</v>
       </c>
       <c r="E352">
         <v>5</v>
       </c>
       <c r="F352" t="s">
         <v>16</v>
       </c>
       <c r="G352" t="s">
         <v>17</v>
       </c>
       <c r="I352">
-        <v>79.7</v>
+        <v>84.3</v>
       </c>
       <c r="K352" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
         <v>941</v>
       </c>
       <c r="B353" t="s">
         <v>937</v>
       </c>
       <c r="C353" t="s">
         <v>942</v>
       </c>
       <c r="D353" t="s">
         <v>943</v>
       </c>
       <c r="E353">
         <v>4</v>
       </c>
       <c r="F353" t="s">
         <v>16</v>
       </c>
       <c r="G353" t="s">
         <v>17</v>
       </c>
       <c r="I353">
-        <v>54.7</v>
+        <v>41.3</v>
       </c>
       <c r="K353" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
         <v>431</v>
       </c>
       <c r="B354" t="s">
         <v>13</v>
       </c>
       <c r="C354" t="s">
         <v>244</v>
       </c>
       <c r="D354" t="s">
         <v>945</v>
       </c>
       <c r="E354">
         <v>15</v>
       </c>
       <c r="F354" t="s">
         <v>16</v>
       </c>
       <c r="G354" t="s">
@@ -17602,51 +17653,51 @@
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
         <v>739</v>
       </c>
       <c r="B359" t="s">
         <v>937</v>
       </c>
       <c r="C359" t="s">
         <v>955</v>
       </c>
       <c r="D359" t="s">
         <v>956</v>
       </c>
       <c r="E359">
         <v>3</v>
       </c>
       <c r="F359" t="s">
         <v>16</v>
       </c>
       <c r="G359" t="s">
         <v>17</v>
       </c>
       <c r="I359">
-        <v>72.1</v>
+        <v>70.1</v>
       </c>
       <c r="K359" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
         <v>645</v>
       </c>
       <c r="B360" t="s">
         <v>937</v>
       </c>
       <c r="C360" t="s">
         <v>955</v>
       </c>
       <c r="D360" t="s">
         <v>958</v>
       </c>
       <c r="E360">
         <v>3</v>
       </c>
       <c r="F360" t="s">
         <v>16</v>
       </c>
       <c r="G360" t="s">
@@ -17660,167 +17711,167 @@
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
         <v>788</v>
       </c>
       <c r="B361" t="s">
         <v>937</v>
       </c>
       <c r="C361" t="s">
         <v>955</v>
       </c>
       <c r="D361" t="s">
         <v>960</v>
       </c>
       <c r="E361">
         <v>3</v>
       </c>
       <c r="F361" t="s">
         <v>16</v>
       </c>
       <c r="G361" t="s">
         <v>17</v>
       </c>
       <c r="I361">
-        <v>12.7</v>
+        <v>1.8</v>
       </c>
       <c r="K361" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
         <v>962</v>
       </c>
       <c r="B362" t="s">
         <v>937</v>
       </c>
       <c r="C362" t="s">
         <v>955</v>
       </c>
       <c r="D362" t="s">
         <v>963</v>
       </c>
       <c r="E362">
         <v>3</v>
       </c>
       <c r="F362" t="s">
         <v>16</v>
       </c>
       <c r="G362" t="s">
         <v>17</v>
       </c>
       <c r="I362">
-        <v>31.5</v>
+        <v>21.3</v>
       </c>
       <c r="K362" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
         <v>965</v>
       </c>
       <c r="B363" t="s">
         <v>937</v>
       </c>
       <c r="C363" t="s">
         <v>955</v>
       </c>
       <c r="D363" t="s">
         <v>966</v>
       </c>
       <c r="E363">
         <v>3</v>
       </c>
       <c r="F363" t="s">
         <v>16</v>
       </c>
       <c r="G363" t="s">
         <v>17</v>
       </c>
       <c r="I363">
-        <v>83.2</v>
+        <v>82.1</v>
       </c>
       <c r="K363" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
         <v>968</v>
       </c>
       <c r="B364" t="s">
         <v>937</v>
       </c>
       <c r="C364" t="s">
         <v>955</v>
       </c>
       <c r="D364" t="s">
         <v>969</v>
       </c>
       <c r="E364">
         <v>3</v>
       </c>
       <c r="F364" t="s">
         <v>16</v>
       </c>
       <c r="G364" t="s">
         <v>17</v>
       </c>
       <c r="I364">
-        <v>83.5</v>
+        <v>42.3</v>
       </c>
       <c r="K364" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
         <v>796</v>
       </c>
       <c r="B365" t="s">
         <v>937</v>
       </c>
       <c r="C365" t="s">
         <v>955</v>
       </c>
       <c r="D365" t="s">
         <v>971</v>
       </c>
       <c r="E365">
         <v>3</v>
       </c>
       <c r="F365" t="s">
         <v>16</v>
       </c>
       <c r="G365" t="s">
         <v>17</v>
       </c>
       <c r="I365">
-        <v>48.8</v>
+        <v>37.5</v>
       </c>
       <c r="K365" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
         <v>553</v>
       </c>
       <c r="B366" t="s">
         <v>13</v>
       </c>
       <c r="C366" t="s">
         <v>277</v>
       </c>
       <c r="D366" t="s">
         <v>973</v>
       </c>
       <c r="E366">
         <v>9</v>
       </c>
       <c r="F366" t="s">
         <v>16</v>
       </c>
       <c r="G366" t="s">
@@ -17834,109 +17885,109 @@
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
         <v>34</v>
       </c>
       <c r="B367" t="s">
         <v>13</v>
       </c>
       <c r="C367" t="s">
         <v>350</v>
       </c>
       <c r="D367" t="s">
         <v>975</v>
       </c>
       <c r="E367">
         <v>27</v>
       </c>
       <c r="F367" t="s">
         <v>16</v>
       </c>
       <c r="G367" t="s">
         <v>17</v>
       </c>
       <c r="I367">
-        <v>57.3</v>
+        <v>55.2</v>
       </c>
       <c r="K367" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
         <v>977</v>
       </c>
       <c r="B368" t="s">
         <v>13</v>
       </c>
       <c r="C368" t="s">
         <v>912</v>
       </c>
       <c r="D368" t="s">
         <v>978</v>
       </c>
       <c r="E368">
         <v>21</v>
       </c>
       <c r="F368" t="s">
         <v>16</v>
       </c>
       <c r="G368" t="s">
         <v>17</v>
       </c>
       <c r="I368">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="K368" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
         <v>55</v>
       </c>
       <c r="B369" t="s">
         <v>13</v>
       </c>
       <c r="C369" t="s">
         <v>912</v>
       </c>
       <c r="D369" t="s">
         <v>980</v>
       </c>
       <c r="E369">
         <v>21</v>
       </c>
       <c r="F369" t="s">
         <v>16</v>
       </c>
       <c r="G369" t="s">
         <v>17</v>
       </c>
       <c r="I369">
-        <v>80</v>
+        <v>57.5</v>
       </c>
       <c r="K369" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
         <v>386</v>
       </c>
       <c r="B370" t="s">
         <v>937</v>
       </c>
       <c r="C370" t="s">
         <v>982</v>
       </c>
       <c r="D370" t="s">
         <v>983</v>
       </c>
       <c r="E370">
         <v>2</v>
       </c>
       <c r="F370" t="s">
         <v>16</v>
       </c>
       <c r="G370" t="s">
@@ -17979,51 +18030,51 @@
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
         <v>987</v>
       </c>
       <c r="B372" t="s">
         <v>13</v>
       </c>
       <c r="C372" t="s">
         <v>323</v>
       </c>
       <c r="D372" t="s">
         <v>988</v>
       </c>
       <c r="E372">
         <v>6</v>
       </c>
       <c r="F372" t="s">
         <v>16</v>
       </c>
       <c r="G372" t="s">
         <v>17</v>
       </c>
       <c r="I372">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="K372" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
         <v>603</v>
       </c>
       <c r="B373" t="s">
         <v>13</v>
       </c>
       <c r="C373" t="s">
         <v>323</v>
       </c>
       <c r="D373" t="s">
         <v>990</v>
       </c>
       <c r="E373">
         <v>6</v>
       </c>
       <c r="F373" t="s">
         <v>16</v>
       </c>
       <c r="G373" t="s">
@@ -18037,51 +18088,51 @@
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
         <v>941</v>
       </c>
       <c r="B374" t="s">
         <v>13</v>
       </c>
       <c r="C374" t="s">
         <v>992</v>
       </c>
       <c r="D374" t="s">
         <v>993</v>
       </c>
       <c r="E374">
         <v>14</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
         <v>17</v>
       </c>
       <c r="I374">
-        <v>54.7</v>
+        <v>41.3</v>
       </c>
       <c r="K374" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
         <v>583</v>
       </c>
       <c r="B375" t="s">
         <v>13</v>
       </c>
       <c r="C375" t="s">
         <v>799</v>
       </c>
       <c r="D375" t="s">
         <v>995</v>
       </c>
       <c r="E375">
         <v>3</v>
       </c>
       <c r="F375" t="s">
         <v>16</v>
       </c>
       <c r="G375" t="s">
@@ -18124,51 +18175,51 @@
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
         <v>640</v>
       </c>
       <c r="B377" t="s">
         <v>13</v>
       </c>
       <c r="C377" t="s">
         <v>244</v>
       </c>
       <c r="D377" t="s">
         <v>1000</v>
       </c>
       <c r="E377">
         <v>15</v>
       </c>
       <c r="F377" t="s">
         <v>16</v>
       </c>
       <c r="G377" t="s">
         <v>17</v>
       </c>
       <c r="I377">
-        <v>90.4</v>
+        <v>82.1</v>
       </c>
       <c r="K377" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
         <v>171</v>
       </c>
       <c r="B378" t="s">
         <v>13</v>
       </c>
       <c r="C378" t="s">
         <v>323</v>
       </c>
       <c r="D378" t="s">
         <v>1002</v>
       </c>
       <c r="E378">
         <v>6</v>
       </c>
       <c r="F378" t="s">
         <v>16</v>
       </c>
       <c r="G378" t="s">
@@ -18182,51 +18233,51 @@
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
         <v>498</v>
       </c>
       <c r="B379" t="s">
         <v>13</v>
       </c>
       <c r="C379" t="s">
         <v>323</v>
       </c>
       <c r="D379" t="s">
         <v>1004</v>
       </c>
       <c r="E379">
         <v>6</v>
       </c>
       <c r="F379" t="s">
         <v>16</v>
       </c>
       <c r="G379" t="s">
         <v>17</v>
       </c>
       <c r="I379">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="K379" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
         <v>714</v>
       </c>
       <c r="B380" t="s">
         <v>13</v>
       </c>
       <c r="C380" t="s">
         <v>1006</v>
       </c>
       <c r="D380" t="s">
         <v>1007</v>
       </c>
       <c r="E380">
         <v>16</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380" t="s">
@@ -18240,51 +18291,51 @@
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
         <v>785</v>
       </c>
       <c r="B381" t="s">
         <v>937</v>
       </c>
       <c r="C381" t="s">
         <v>1009</v>
       </c>
       <c r="D381" t="s">
         <v>1010</v>
       </c>
       <c r="E381">
         <v>1</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381" t="s">
         <v>17</v>
       </c>
       <c r="I381">
-        <v>76</v>
+        <v>88.5</v>
       </c>
       <c r="K381" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
         <v>1012</v>
       </c>
       <c r="B382" t="s">
         <v>937</v>
       </c>
       <c r="C382" t="s">
         <v>1009</v>
       </c>
       <c r="D382" t="s">
         <v>1013</v>
       </c>
       <c r="E382">
         <v>1</v>
       </c>
       <c r="F382" t="s">
         <v>16</v>
       </c>
       <c r="G382" t="s">
@@ -18414,109 +18465,109 @@
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
         <v>1027</v>
       </c>
       <c r="B387" t="s">
         <v>937</v>
       </c>
       <c r="C387" t="s">
         <v>1009</v>
       </c>
       <c r="D387" t="s">
         <v>1028</v>
       </c>
       <c r="E387">
         <v>1</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
         <v>17</v>
       </c>
       <c r="I387">
-        <v>55</v>
+        <v>15</v>
       </c>
       <c r="K387" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
         <v>1030</v>
       </c>
       <c r="B388" t="s">
         <v>937</v>
       </c>
       <c r="C388" t="s">
         <v>1009</v>
       </c>
       <c r="D388" t="s">
         <v>1031</v>
       </c>
       <c r="E388">
         <v>1</v>
       </c>
       <c r="F388" t="s">
         <v>16</v>
       </c>
       <c r="G388" t="s">
         <v>17</v>
       </c>
       <c r="I388">
-        <v>14.2</v>
+        <v>16.7</v>
       </c>
       <c r="K388" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
         <v>1033</v>
       </c>
       <c r="B389" t="s">
         <v>937</v>
       </c>
       <c r="C389" t="s">
         <v>1009</v>
       </c>
       <c r="D389" t="s">
         <v>1034</v>
       </c>
       <c r="E389">
         <v>1</v>
       </c>
       <c r="F389" t="s">
         <v>16</v>
       </c>
       <c r="G389" t="s">
         <v>17</v>
       </c>
       <c r="I389">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="K389" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
         <v>1036</v>
       </c>
       <c r="B390" t="s">
         <v>937</v>
       </c>
       <c r="C390" t="s">
         <v>1009</v>
       </c>
       <c r="D390" t="s">
         <v>1037</v>
       </c>
       <c r="E390">
         <v>1</v>
       </c>
       <c r="F390" t="s">
         <v>16</v>
       </c>
       <c r="G390" t="s">
@@ -18559,51 +18610,51 @@
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
         <v>1042</v>
       </c>
       <c r="B392" t="s">
         <v>937</v>
       </c>
       <c r="C392" t="s">
         <v>1009</v>
       </c>
       <c r="D392" t="s">
         <v>1043</v>
       </c>
       <c r="E392">
         <v>1</v>
       </c>
       <c r="F392" t="s">
         <v>16</v>
       </c>
       <c r="G392" t="s">
         <v>17</v>
       </c>
       <c r="I392">
-        <v>91.3</v>
+        <v>91.2</v>
       </c>
       <c r="K392" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
         <v>1045</v>
       </c>
       <c r="B393" t="s">
         <v>13</v>
       </c>
       <c r="C393" t="s">
         <v>799</v>
       </c>
       <c r="D393" t="s">
         <v>1046</v>
       </c>
       <c r="E393">
         <v>3</v>
       </c>
       <c r="F393" t="s">
         <v>16</v>
       </c>
       <c r="G393" t="s">
@@ -18675,138 +18726,138 @@
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
         <v>301</v>
       </c>
       <c r="B396" t="s">
         <v>13</v>
       </c>
       <c r="C396" t="s">
         <v>1052</v>
       </c>
       <c r="D396" t="s">
         <v>1053</v>
       </c>
       <c r="E396">
         <v>49</v>
       </c>
       <c r="F396" t="s">
         <v>16</v>
       </c>
       <c r="G396" t="s">
         <v>17</v>
       </c>
       <c r="I396">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K396" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
         <v>96</v>
       </c>
       <c r="B397" t="s">
         <v>13</v>
       </c>
       <c r="C397" t="s">
         <v>277</v>
       </c>
       <c r="D397" t="s">
         <v>1055</v>
       </c>
       <c r="E397">
         <v>9</v>
       </c>
       <c r="F397" t="s">
         <v>16</v>
       </c>
       <c r="G397" t="s">
         <v>17</v>
       </c>
       <c r="I397">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="K397" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
         <v>419</v>
       </c>
       <c r="B398" t="s">
         <v>13</v>
       </c>
       <c r="C398" t="s">
         <v>1057</v>
       </c>
       <c r="D398" t="s">
         <v>1058</v>
       </c>
       <c r="E398">
         <v>17</v>
       </c>
       <c r="F398" t="s">
         <v>16</v>
       </c>
       <c r="G398" t="s">
         <v>17</v>
       </c>
       <c r="I398">
-        <v>87.5</v>
+        <v>100</v>
       </c>
       <c r="K398" t="s">
         <v>1059</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
         <v>307</v>
       </c>
       <c r="B399" t="s">
         <v>13</v>
       </c>
       <c r="C399" t="s">
         <v>1060</v>
       </c>
       <c r="D399" t="s">
         <v>1061</v>
       </c>
       <c r="E399">
         <v>46</v>
       </c>
       <c r="F399" t="s">
         <v>16</v>
       </c>
       <c r="G399" t="s">
         <v>17</v>
       </c>
       <c r="I399">
-        <v>47.7</v>
+        <v>48</v>
       </c>
       <c r="K399" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
         <v>1063</v>
       </c>
       <c r="B400" t="s">
         <v>13</v>
       </c>
       <c r="C400" t="s">
         <v>799</v>
       </c>
       <c r="D400" t="s">
         <v>1064</v>
       </c>
       <c r="E400">
         <v>3</v>
       </c>
       <c r="F400" t="s">
         <v>16</v>
       </c>
       <c r="G400" t="s">
@@ -18878,51 +18929,51 @@
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
         <v>449</v>
       </c>
       <c r="B403" t="s">
         <v>13</v>
       </c>
       <c r="C403" t="s">
         <v>277</v>
       </c>
       <c r="D403" t="s">
         <v>1071</v>
       </c>
       <c r="E403">
         <v>9</v>
       </c>
       <c r="F403" t="s">
         <v>16</v>
       </c>
       <c r="G403" t="s">
         <v>17</v>
       </c>
       <c r="I403">
-        <v>68.1</v>
+        <v>41.9</v>
       </c>
       <c r="K403" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
         <v>609</v>
       </c>
       <c r="B404" t="s">
         <v>13</v>
       </c>
       <c r="C404" t="s">
         <v>277</v>
       </c>
       <c r="D404" t="s">
         <v>1073</v>
       </c>
       <c r="E404">
         <v>9</v>
       </c>
       <c r="F404" t="s">
         <v>16</v>
       </c>
       <c r="G404" t="s">
@@ -18936,80 +18987,80 @@
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
         <v>68</v>
       </c>
       <c r="B405" t="s">
         <v>13</v>
       </c>
       <c r="C405" t="s">
         <v>1075</v>
       </c>
       <c r="D405" t="s">
         <v>1076</v>
       </c>
       <c r="E405">
         <v>36</v>
       </c>
       <c r="F405" t="s">
         <v>16</v>
       </c>
       <c r="G405" t="s">
         <v>17</v>
       </c>
       <c r="I405">
-        <v>61.6</v>
+        <v>54.4</v>
       </c>
       <c r="K405" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
         <v>46</v>
       </c>
       <c r="B406" t="s">
         <v>13</v>
       </c>
       <c r="C406" t="s">
         <v>1078</v>
       </c>
       <c r="D406" t="s">
         <v>1079</v>
       </c>
       <c r="E406">
         <v>19</v>
       </c>
       <c r="F406" t="s">
         <v>16</v>
       </c>
       <c r="G406" t="s">
         <v>17</v>
       </c>
       <c r="I406">
-        <v>100</v>
+        <v>94.6</v>
       </c>
       <c r="K406" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
         <v>458</v>
       </c>
       <c r="B407" t="s">
         <v>13</v>
       </c>
       <c r="C407" t="s">
         <v>799</v>
       </c>
       <c r="D407" t="s">
         <v>1081</v>
       </c>
       <c r="E407">
         <v>3</v>
       </c>
       <c r="F407" t="s">
         <v>16</v>
       </c>
       <c r="G407" t="s">
@@ -19052,80 +19103,80 @@
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
         <v>141</v>
       </c>
       <c r="B409" t="s">
         <v>13</v>
       </c>
       <c r="C409" t="s">
         <v>1085</v>
       </c>
       <c r="D409" t="s">
         <v>1086</v>
       </c>
       <c r="E409">
         <v>31</v>
       </c>
       <c r="F409" t="s">
         <v>16</v>
       </c>
       <c r="G409" t="s">
         <v>17</v>
       </c>
       <c r="I409">
-        <v>81.3</v>
+        <v>94.4</v>
       </c>
       <c r="K409" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
         <v>307</v>
       </c>
       <c r="B410" t="s">
         <v>13</v>
       </c>
       <c r="C410" t="s">
         <v>1088</v>
       </c>
       <c r="D410" t="s">
         <v>1089</v>
       </c>
       <c r="E410">
         <v>28</v>
       </c>
       <c r="F410" t="s">
         <v>16</v>
       </c>
       <c r="G410" t="s">
         <v>17</v>
       </c>
       <c r="I410">
-        <v>47.7</v>
+        <v>48</v>
       </c>
       <c r="K410" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
         <v>467</v>
       </c>
       <c r="B411" t="s">
         <v>13</v>
       </c>
       <c r="C411" t="s">
         <v>799</v>
       </c>
       <c r="D411" t="s">
         <v>1091</v>
       </c>
       <c r="E411">
         <v>3</v>
       </c>
       <c r="F411" t="s">
         <v>16</v>
       </c>
       <c r="G411" t="s">
@@ -19139,51 +19190,51 @@
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
         <v>317</v>
       </c>
       <c r="B412" t="s">
         <v>13</v>
       </c>
       <c r="C412" t="s">
         <v>1093</v>
       </c>
       <c r="D412" t="s">
         <v>1094</v>
       </c>
       <c r="E412">
         <v>25</v>
       </c>
       <c r="F412" t="s">
         <v>16</v>
       </c>
       <c r="G412" t="s">
         <v>17</v>
       </c>
       <c r="I412">
-        <v>81.2</v>
+        <v>66.6</v>
       </c>
       <c r="K412" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
         <v>149</v>
       </c>
       <c r="B413" t="s">
         <v>13</v>
       </c>
       <c r="C413" t="s">
         <v>1096</v>
       </c>
       <c r="D413" t="s">
         <v>1097</v>
       </c>
       <c r="E413">
         <v>21</v>
       </c>
       <c r="F413" t="s">
         <v>16</v>
       </c>
       <c r="G413" t="s">
@@ -19197,341 +19248,341 @@
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
         <v>23</v>
       </c>
       <c r="B414" t="s">
         <v>13</v>
       </c>
       <c r="C414" t="s">
         <v>1099</v>
       </c>
       <c r="D414" t="s">
         <v>1100</v>
       </c>
       <c r="E414">
         <v>23</v>
       </c>
       <c r="F414" t="s">
         <v>16</v>
       </c>
       <c r="G414" t="s">
         <v>17</v>
       </c>
       <c r="I414">
-        <v>95.6</v>
+        <v>90</v>
       </c>
       <c r="K414" t="s">
         <v>1101</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
         <v>301</v>
       </c>
       <c r="B415" t="s">
         <v>13</v>
       </c>
       <c r="C415" t="s">
         <v>1102</v>
       </c>
       <c r="D415" t="s">
         <v>1103</v>
       </c>
       <c r="E415">
         <v>23</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
         <v>17</v>
       </c>
       <c r="I415">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K415" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
         <v>301</v>
       </c>
       <c r="B416" t="s">
         <v>1105</v>
       </c>
       <c r="C416" t="s">
         <v>1106</v>
       </c>
       <c r="D416" t="s">
         <v>1107</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="F416" t="s">
         <v>1108</v>
       </c>
       <c r="G416" t="s">
         <v>1109</v>
       </c>
       <c r="I416">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K416" t="s">
         <v>1110</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
         <v>301</v>
       </c>
       <c r="B417" t="s">
         <v>1105</v>
       </c>
       <c r="C417" t="s">
         <v>1106</v>
       </c>
       <c r="D417" t="s">
         <v>1107</v>
       </c>
       <c r="E417">
         <v>0</v>
       </c>
       <c r="F417" t="s">
         <v>1111</v>
       </c>
       <c r="G417" t="s">
         <v>1109</v>
       </c>
       <c r="I417">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K417" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
         <v>301</v>
       </c>
       <c r="B418" t="s">
         <v>1105</v>
       </c>
       <c r="C418" t="s">
         <v>1113</v>
       </c>
       <c r="D418" t="s">
         <v>1114</v>
       </c>
       <c r="E418">
         <v>0</v>
       </c>
       <c r="F418" t="s">
         <v>1108</v>
       </c>
       <c r="G418" t="s">
         <v>1109</v>
       </c>
       <c r="I418">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K418" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
         <v>301</v>
       </c>
       <c r="B419" t="s">
         <v>1105</v>
       </c>
       <c r="C419" t="s">
         <v>1113</v>
       </c>
       <c r="D419" t="s">
         <v>1114</v>
       </c>
       <c r="E419">
         <v>0</v>
       </c>
       <c r="F419" t="s">
         <v>1111</v>
       </c>
       <c r="G419" t="s">
         <v>1109</v>
       </c>
       <c r="I419">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K419" t="s">
         <v>1116</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
         <v>301</v>
       </c>
       <c r="B420" t="s">
         <v>1105</v>
       </c>
       <c r="C420" t="s">
         <v>1117</v>
       </c>
       <c r="D420" t="s">
         <v>1118</v>
       </c>
       <c r="E420">
         <v>0</v>
       </c>
       <c r="F420" t="s">
         <v>1108</v>
       </c>
       <c r="G420" t="s">
         <v>1109</v>
       </c>
       <c r="I420">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K420" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
         <v>301</v>
       </c>
       <c r="B421" t="s">
         <v>1105</v>
       </c>
       <c r="C421" t="s">
         <v>1117</v>
       </c>
       <c r="D421" t="s">
         <v>1118</v>
       </c>
       <c r="E421">
         <v>0</v>
       </c>
       <c r="F421" t="s">
         <v>1111</v>
       </c>
       <c r="G421" t="s">
         <v>1109</v>
       </c>
       <c r="I421">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K421" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
         <v>301</v>
       </c>
       <c r="B422" t="s">
         <v>1105</v>
       </c>
       <c r="C422" t="s">
         <v>1121</v>
       </c>
       <c r="D422" t="s">
         <v>1122</v>
       </c>
       <c r="E422">
         <v>0</v>
       </c>
       <c r="F422" t="s">
         <v>1108</v>
       </c>
       <c r="G422" t="s">
         <v>1109</v>
       </c>
       <c r="I422">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K422" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
         <v>301</v>
       </c>
       <c r="B423" t="s">
         <v>1105</v>
       </c>
       <c r="C423" t="s">
         <v>1121</v>
       </c>
       <c r="D423" t="s">
         <v>1122</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423" t="s">
         <v>1111</v>
       </c>
       <c r="G423" t="s">
         <v>1109</v>
       </c>
       <c r="I423">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K423" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
         <v>301</v>
       </c>
       <c r="B424" t="s">
         <v>1105</v>
       </c>
       <c r="C424" t="s">
         <v>1125</v>
       </c>
       <c r="D424" t="s">
         <v>1126</v>
       </c>
       <c r="E424">
         <v>0</v>
       </c>
       <c r="F424" t="s">
         <v>16</v>
       </c>
       <c r="G424" t="s">
         <v>17</v>
       </c>
       <c r="I424">
-        <v>33.8</v>
+        <v>29</v>
       </c>
       <c r="K424" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
         <v>1128</v>
       </c>
       <c r="B425" t="s">
         <v>1105</v>
       </c>
       <c r="C425" t="s">
         <v>1129</v>
       </c>
       <c r="D425" t="s">
         <v>1130</v>
       </c>
       <c r="E425">
         <v>0</v>
       </c>
       <c r="F425" t="s">
         <v>1131</v>
       </c>
       <c r="G425" t="s">
@@ -19718,609 +19769,817 @@
       </c>
       <c r="G432" t="s">
         <v>17</v>
       </c>
       <c r="K432" t="s">
         <v>1146</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
         <v>1147</v>
       </c>
       <c r="B433" t="s">
         <v>1105</v>
       </c>
       <c r="C433" t="s">
         <v>1129</v>
       </c>
       <c r="D433" t="s">
         <v>1130</v>
       </c>
       <c r="E433">
         <v>0</v>
       </c>
       <c r="F433" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G433" t="s">
         <v>17</v>
       </c>
       <c r="K433" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>1149</v>
+        <v>1150</v>
       </c>
       <c r="B434" t="s">
         <v>1105</v>
       </c>
       <c r="C434" t="s">
         <v>1129</v>
       </c>
       <c r="D434" t="s">
         <v>1130</v>
       </c>
       <c r="E434">
         <v>0</v>
       </c>
       <c r="F434" t="s">
         <v>1131</v>
       </c>
       <c r="G434" t="s">
         <v>17</v>
       </c>
       <c r="K434" t="s">
-        <v>1150</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>267</v>
+        <v>1152</v>
       </c>
       <c r="B435" t="s">
         <v>1105</v>
       </c>
       <c r="C435" t="s">
         <v>1129</v>
       </c>
       <c r="D435" t="s">
         <v>1130</v>
       </c>
       <c r="E435">
         <v>0</v>
       </c>
       <c r="F435" t="s">
         <v>1131</v>
       </c>
       <c r="G435" t="s">
         <v>17</v>
       </c>
-      <c r="I435">
-[...1 lines deleted...]
-      </c>
       <c r="K435" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="B436" t="s">
         <v>1105</v>
       </c>
       <c r="C436" t="s">
         <v>1129</v>
       </c>
       <c r="D436" t="s">
         <v>1130</v>
       </c>
       <c r="E436">
         <v>0</v>
       </c>
       <c r="F436" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G436" t="s">
         <v>17</v>
       </c>
       <c r="K436" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="B437" t="s">
         <v>1105</v>
       </c>
       <c r="C437" t="s">
         <v>1129</v>
       </c>
       <c r="D437" t="s">
         <v>1130</v>
       </c>
       <c r="E437">
         <v>0</v>
       </c>
       <c r="F437" t="s">
         <v>1131</v>
       </c>
       <c r="G437" t="s">
         <v>17</v>
       </c>
       <c r="K437" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B438" t="s">
         <v>1105</v>
       </c>
       <c r="C438" t="s">
         <v>1129</v>
       </c>
       <c r="D438" t="s">
         <v>1130</v>
       </c>
       <c r="E438">
         <v>0</v>
       </c>
       <c r="F438" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G438" t="s">
         <v>17</v>
       </c>
       <c r="K438" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="B439" t="s">
         <v>1105</v>
       </c>
       <c r="C439" t="s">
         <v>1129</v>
       </c>
       <c r="D439" t="s">
         <v>1130</v>
       </c>
       <c r="E439">
         <v>0</v>
       </c>
       <c r="F439" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G439" t="s">
         <v>17</v>
       </c>
       <c r="K439" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B440" t="s">
         <v>1105</v>
       </c>
       <c r="C440" t="s">
         <v>1129</v>
       </c>
       <c r="D440" t="s">
         <v>1130</v>
       </c>
       <c r="E440">
         <v>0</v>
       </c>
       <c r="F440" t="s">
         <v>1131</v>
       </c>
       <c r="G440" t="s">
         <v>17</v>
       </c>
       <c r="K440" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B441" t="s">
         <v>1105</v>
       </c>
       <c r="C441" t="s">
         <v>1129</v>
       </c>
       <c r="D441" t="s">
         <v>1130</v>
       </c>
       <c r="E441">
         <v>0</v>
       </c>
       <c r="F441" t="s">
         <v>1131</v>
       </c>
       <c r="G441" t="s">
         <v>17</v>
       </c>
       <c r="K441" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="B442" t="s">
         <v>1105</v>
       </c>
       <c r="C442" t="s">
         <v>1129</v>
       </c>
       <c r="D442" t="s">
         <v>1130</v>
       </c>
       <c r="E442">
         <v>0</v>
       </c>
       <c r="F442" t="s">
         <v>1131</v>
       </c>
       <c r="G442" t="s">
         <v>17</v>
       </c>
       <c r="K442" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>1166</v>
+        <v>267</v>
       </c>
       <c r="B443" t="s">
         <v>1105</v>
       </c>
       <c r="C443" t="s">
         <v>1129</v>
       </c>
       <c r="D443" t="s">
         <v>1130</v>
       </c>
       <c r="E443">
         <v>0</v>
       </c>
       <c r="F443" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G443" t="s">
         <v>17</v>
       </c>
+      <c r="I443">
+        <v>69.1</v>
+      </c>
       <c r="K443" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>1168</v>
+        <v>1169</v>
       </c>
       <c r="B444" t="s">
         <v>1105</v>
       </c>
       <c r="C444" t="s">
         <v>1129</v>
       </c>
       <c r="D444" t="s">
         <v>1130</v>
       </c>
       <c r="E444">
         <v>0</v>
       </c>
       <c r="F444" t="s">
-        <v>1131</v>
+        <v>1148</v>
       </c>
       <c r="G444" t="s">
         <v>17</v>
       </c>
       <c r="K444" t="s">
-        <v>1169</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>1170</v>
+        <v>1171</v>
       </c>
       <c r="B445" t="s">
         <v>1105</v>
       </c>
       <c r="C445" t="s">
         <v>1129</v>
       </c>
       <c r="D445" t="s">
         <v>1130</v>
       </c>
       <c r="E445">
         <v>0</v>
       </c>
       <c r="F445" t="s">
         <v>1131</v>
       </c>
       <c r="G445" t="s">
         <v>17</v>
       </c>
       <c r="K445" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>1172</v>
+        <v>1173</v>
       </c>
       <c r="B446" t="s">
         <v>1105</v>
       </c>
       <c r="C446" t="s">
         <v>1129</v>
       </c>
       <c r="D446" t="s">
         <v>1130</v>
       </c>
       <c r="E446">
         <v>0</v>
       </c>
       <c r="F446" t="s">
         <v>1131</v>
       </c>
       <c r="G446" t="s">
         <v>17</v>
       </c>
       <c r="K446" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="B447" t="s">
         <v>1105</v>
       </c>
       <c r="C447" t="s">
         <v>1129</v>
       </c>
       <c r="D447" t="s">
         <v>1130</v>
       </c>
       <c r="E447">
         <v>0</v>
       </c>
       <c r="F447" t="s">
         <v>1131</v>
       </c>
       <c r="G447" t="s">
         <v>17</v>
       </c>
       <c r="K447" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B448" t="s">
         <v>1105</v>
       </c>
       <c r="C448" t="s">
         <v>1129</v>
       </c>
       <c r="D448" t="s">
         <v>1130</v>
       </c>
       <c r="E448">
         <v>0</v>
       </c>
       <c r="F448" t="s">
         <v>1131</v>
       </c>
       <c r="G448" t="s">
         <v>17</v>
       </c>
       <c r="K448" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="B449" t="s">
         <v>1105</v>
       </c>
       <c r="C449" t="s">
         <v>1129</v>
       </c>
       <c r="D449" t="s">
         <v>1130</v>
       </c>
       <c r="E449">
         <v>0</v>
       </c>
       <c r="F449" t="s">
         <v>1131</v>
       </c>
       <c r="G449" t="s">
         <v>17</v>
       </c>
       <c r="K449" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="B450" t="s">
         <v>1105</v>
       </c>
       <c r="C450" t="s">
         <v>1129</v>
       </c>
       <c r="D450" t="s">
         <v>1130</v>
       </c>
       <c r="E450">
         <v>0</v>
       </c>
       <c r="F450" t="s">
         <v>1131</v>
       </c>
       <c r="G450" t="s">
         <v>17</v>
       </c>
       <c r="K450" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="B451" t="s">
         <v>1105</v>
       </c>
       <c r="C451" t="s">
         <v>1129</v>
       </c>
       <c r="D451" t="s">
         <v>1130</v>
       </c>
       <c r="E451">
         <v>0</v>
       </c>
       <c r="F451" t="s">
         <v>1131</v>
       </c>
       <c r="G451" t="s">
         <v>17</v>
       </c>
       <c r="K451" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="B452" t="s">
         <v>1105</v>
       </c>
       <c r="C452" t="s">
         <v>1129</v>
       </c>
       <c r="D452" t="s">
         <v>1130</v>
       </c>
       <c r="E452">
         <v>0</v>
       </c>
       <c r="F452" t="s">
         <v>1131</v>
       </c>
       <c r="G452" t="s">
         <v>17</v>
       </c>
       <c r="K452" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="B453" t="s">
         <v>1105</v>
       </c>
       <c r="C453" t="s">
         <v>1129</v>
       </c>
       <c r="D453" t="s">
         <v>1130</v>
       </c>
       <c r="E453">
         <v>0</v>
       </c>
       <c r="F453" t="s">
         <v>1131</v>
       </c>
       <c r="G453" t="s">
         <v>17</v>
       </c>
       <c r="K453" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>301</v>
+        <v>1189</v>
       </c>
       <c r="B454" t="s">
         <v>1105</v>
       </c>
       <c r="C454" t="s">
         <v>1129</v>
       </c>
       <c r="D454" t="s">
         <v>1130</v>
       </c>
       <c r="E454">
         <v>0</v>
       </c>
       <c r="F454" t="s">
         <v>1131</v>
       </c>
       <c r="G454" t="s">
         <v>17</v>
       </c>
-      <c r="I454">
-[...1 lines deleted...]
-      </c>
       <c r="K454" t="s">
-        <v>1188</v>
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="455" spans="1:11">
+      <c r="A455" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E455">
+        <v>0</v>
+      </c>
+      <c r="F455" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G455" t="s">
+        <v>17</v>
+      </c>
+      <c r="K455" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="456" spans="1:11">
+      <c r="A456" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E456">
+        <v>0</v>
+      </c>
+      <c r="F456" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G456" t="s">
+        <v>17</v>
+      </c>
+      <c r="K456" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="457" spans="1:11">
+      <c r="A457" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E457">
+        <v>0</v>
+      </c>
+      <c r="F457" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G457" t="s">
+        <v>17</v>
+      </c>
+      <c r="K457" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="458" spans="1:11">
+      <c r="A458" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E458">
+        <v>0</v>
+      </c>
+      <c r="F458" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G458" t="s">
+        <v>17</v>
+      </c>
+      <c r="K458" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="459" spans="1:11">
+      <c r="A459" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E459">
+        <v>0</v>
+      </c>
+      <c r="F459" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G459" t="s">
+        <v>17</v>
+      </c>
+      <c r="K459" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="460" spans="1:11">
+      <c r="A460" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E460">
+        <v>0</v>
+      </c>
+      <c r="F460" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G460" t="s">
+        <v>17</v>
+      </c>
+      <c r="K460" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="461" spans="1:11">
+      <c r="A461" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E461">
+        <v>0</v>
+      </c>
+      <c r="F461" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G461" t="s">
+        <v>17</v>
+      </c>
+      <c r="K461" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="462" spans="1:11">
+      <c r="A462" t="s">
+        <v>301</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E462">
+        <v>0</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G462" t="s">
+        <v>17</v>
+      </c>
+      <c r="I462">
+        <v>29</v>
+      </c>
+      <c r="K462" t="s">
+        <v>1205</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">