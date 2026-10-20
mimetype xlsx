--- v7 (2026-07-26)
+++ v8 (2026-10-20)
@@ -12,14040 +12,362 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2452">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
     <t>https://www.detmir.ru/</t>
   </si>
   <si>
-    <t>Внутренняя оптимизация</t>
-[...25 lines deleted...]
-    <t>15.05.2026</t>
+    <t>Общие задачи</t>
+  </si>
+  <si>
+    <t>Проверьте и скорректируйте распределение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>Не выполнена</t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437835</t>
-[...13914 lines deleted...]
-  <si>
     <t>https://tools.pixelplus.ru/projects/16064/todo/1049362395</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/7162752</t>
+  </si>
+  <si>
+    <t>Добавление продвигаемых запросов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оцените и добавьте целевые запросы для продвижения, чтобы увеличить отдачу от SEO. Больший охват семантики позволяет привлекать больше трафика и продаж. </t>
+  </si>
+  <si>
+    <t>12.10.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033008</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20475</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033007</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_technic</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033006</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/skvishi_mini</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033005</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podarki/vozrastnaya_gruppa-preschoolers/pol-malchik</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033004</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podarki/vozrastnaya_gruppa-preschoolers/pol-devochka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033003</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/penali</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440033002</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/igry_i_igrushki</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440032999</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sushilki_ovoshey_fruktov</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440032993</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/6021</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440032991</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shari_vozdushnie</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1440032985</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/osobennosti_kukly-kak_nastoyashchij_rebenok</t>
+  </si>
+  <si>
+    <t>12.09.2026</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725242</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/paroochistltel</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725241</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/electromobily</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725240</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/vaquumnie_upakovshiki</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725239</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/proteinovye_smesi_sp</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725238</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/5212</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725237</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725236</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20054</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725235</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/brand/19124</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725234</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kancyl</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725233</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/8921</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725232</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/inhalers</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725231</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_lol</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725230</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/18944</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725229</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/19128</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725228</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/grim</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725227</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725226</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-domino</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725225</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/14851</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725224</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-monopoliya</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725223</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podarki/vozrastnaya_gruppa-schoolchild/pol-malchik</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725222</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podarki/vozrastnaya_gruppa-schoolchild/pol-devochka</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725221</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/10531</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725220</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/15511</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725219</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slime_hedgehog/tip_slajmy_antistress-skvish</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725218</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725217</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6508819</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725216</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/colouring</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725215</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskaya_odezhda</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725214</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1438725213</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -14348,51 +670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K807"/>
+  <dimension ref="A1:K45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -14410,20950 +732,1132 @@
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>811</v>
+        <v>0</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>30.8</v>
+        <v>33.4</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
+        <v>0</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" t="s">
         <v>23</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6">
+        <v>0</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
+        <v>13</v>
+      </c>
+      <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7">
+        <v>0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" t="s">
         <v>27</v>
-      </c>
-[...19 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="K8" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="E9">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="F9" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="E10">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F10" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="K10" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E11">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F11" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="K11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>21</v>
       </c>
       <c r="E12">
-        <v>21</v>
+        <v>0</v>
       </c>
       <c r="F12" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="K12" t="s">
-        <v>46</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="E13">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F13" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="K13" t="s">
-        <v>49</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E14">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F14" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="K14" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>21</v>
       </c>
       <c r="E15">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F15" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E16">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="F16" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E17">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F17" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="E18">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F18" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>67</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>21</v>
       </c>
       <c r="E19">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="F19" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="K19" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20">
+        <v>0</v>
+      </c>
+      <c r="F20" t="s">
+        <v>45</v>
+      </c>
+      <c r="G20" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>55</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>21</v>
       </c>
       <c r="E21">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F21" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>75</v>
+        <v>56</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="E22">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="F22" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="K22" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="E23">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="F23" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="K23" t="s">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>61</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="E24">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F24" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>84</v>
+        <v>62</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>63</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D25" t="s">
-        <v>86</v>
+        <v>21</v>
       </c>
       <c r="E25">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F25" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="E26">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="F26" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="K26" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>12</v>
+        <v>67</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27" t="s">
-        <v>91</v>
+        <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>92</v>
+        <v>21</v>
       </c>
       <c r="E27">
-        <v>493</v>
+        <v>0</v>
       </c>
       <c r="F27" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="K27" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>21</v>
       </c>
       <c r="E28">
-        <v>9</v>
+        <v>0</v>
       </c>
       <c r="F28" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="K28" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D29" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="E29">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="F29" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="K29" t="s">
-        <v>99</v>
+        <v>72</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
         <v>13</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D30" t="s">
-        <v>101</v>
+        <v>21</v>
       </c>
       <c r="E30">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="F30" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="K30" t="s">
-        <v>102</v>
+        <v>74</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>21</v>
       </c>
       <c r="E31">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F31" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="K31" t="s">
-        <v>105</v>
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>106</v>
+        <v>77</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D32" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="E32">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F32" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="K32" t="s">
-        <v>108</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>109</v>
+        <v>79</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>21</v>
       </c>
       <c r="E33">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F33" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="K33" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>112</v>
+        <v>81</v>
       </c>
       <c r="B34" t="s">
         <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D34" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="E34">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F34" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="K34" t="s">
-        <v>114</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>115</v>
+        <v>83</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D35" t="s">
-        <v>116</v>
+        <v>21</v>
       </c>
       <c r="E35">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F35" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="E36">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F36" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="K36" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="B37" t="s">
         <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>122</v>
+        <v>21</v>
       </c>
       <c r="E37">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F37" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="K37" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>124</v>
+        <v>89</v>
       </c>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>125</v>
+        <v>21</v>
       </c>
       <c r="E38">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F38" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="K38" t="s">
-        <v>126</v>
+        <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>127</v>
+        <v>91</v>
       </c>
       <c r="B39" t="s">
         <v>13</v>
       </c>
       <c r="C39" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>128</v>
+        <v>21</v>
       </c>
       <c r="E39">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F39" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="K39" t="s">
-        <v>129</v>
+        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>130</v>
+        <v>93</v>
       </c>
       <c r="B40" t="s">
         <v>13</v>
       </c>
       <c r="C40" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>21</v>
       </c>
       <c r="E40">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F40" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
-        <v>132</v>
+        <v>94</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D41" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="E41">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F41" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="K41" t="s">
-        <v>135</v>
+        <v>96</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="B42" t="s">
         <v>13</v>
       </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="D42" t="s">
-        <v>137</v>
+        <v>21</v>
       </c>
       <c r="E42">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="F42" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="K42" t="s">
-        <v>138</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>139</v>
+        <v>99</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D43" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="E43">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F43" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="K43" t="s">
-        <v>141</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>142</v>
+        <v>101</v>
       </c>
       <c r="B44" t="s">
         <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>143</v>
+        <v>21</v>
       </c>
       <c r="E44">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F44" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="K44" t="s">
-        <v>144</v>
+        <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>145</v>
+        <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>13</v>
       </c>
       <c r="C45" t="s">
-        <v>54</v>
+        <v>20</v>
       </c>
       <c r="D45" t="s">
-        <v>146</v>
+        <v>21</v>
       </c>
       <c r="E45">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F45" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
+      <c r="I45">
+        <v>33.4</v>
+      </c>
       <c r="K45" t="s">
-        <v>147</v>
-[...19817 lines deleted...]
-        <v>2451</v>
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">