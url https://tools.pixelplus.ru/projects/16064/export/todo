--- v5 (2026-04-08)
+++ v6 (2026-06-07)
@@ -12,534 +12,569 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2451">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
     <t>https://www.detmir.ru/</t>
   </si>
   <si>
     <t>Внутренняя оптимизация</t>
   </si>
   <si>
     <t>Оптимизация Title (223 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
-купить (встречается в 222 запросах, значимость 2448) 
-[...10 lines deleted...]
-прокладка (встречается в 4 запросах, значимость 94) 
+купить (встречается в 222 запросах, значимость 2202) 
+шахматы (встречается в 6 запросах, значимость 902) 
+манчкин (встречается в 16 запросах, значимость 220) 
+москва (встречается в 34 запросах, значимость 213) 
+ингалятор (встречается в 2 запросах, значимость 191) 
+термометр (встречается в 5 запросах, значимость 110) 
+ртутный (встречается в 4 запросах, значимость 109) 
+машинка (встречается в 2 запросах, значимость 103) 
+швейный (встречается в 1 запросе, значимость 102) 
+котенок (встречается в 7 запросах, значимость 98) 
+медицинский (встречается в 1 запросе, значимость 84) 
+прокладка (встречается в 4 запросах, значимость 83) 
 кошка (встречается в 3 запросах, значимость 82) 
-мармелад (встречается в 3 запросах, значимость 58) 
+мужской (встречается в 2 запросах, значимость 54) 
 Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
 мир  
 товар </t>
   </si>
   <si>
-    <t>14.03.2026</t>
+    <t>15.05.2026</t>
   </si>
   <si>
     <t>Не выполнена</t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840286</t>
-[...18 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840883</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437835</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/children_sewing_machines/</t>
   </si>
   <si>
     <t>Оптимизация текста (2 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 швейная машинка купить  
 швейная машинка купить недорого в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840399</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437960</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/urological_pads/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+женщина  — не менее 3 раз 
+женский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+прокладки урологические женские купить  
+купить урологические прокладки для женщин в москве  
+купить урологические прокладки для женщин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438408</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3537984/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+мотоцикл  — не менее 3 раз 
+коляска  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мотоцикл с коляской </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438681</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chocolate/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+молочный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить шоколад  
+шоколад купить в москве  
+молочный шоколад купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438654</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/batteries_aa/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 аа  — не менее 3 раз 
 купить  — не менее 2 раз 
 пальчиковый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить пальчиковые батарейки  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840688</t>
+батарейки аа купить  
+купить пальчиковые батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438254</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/1batery/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438249</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries_aaa/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ааа  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+батарейки ааа купить  
+батарейки ааа купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438253</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3707533/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (4 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+ранний  — не менее 1 раз 
+столичка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+тест на беременность до задержки купить  
+тест на беременность на ранних сроках купить  
+тест на беременность купить столички </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438459</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6115674/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+крем  — не менее 2 раз 
+нога  — не менее 3 раз 
+мочевина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить крем для ног с мочевиной </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438393</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/trimmer_stryjka/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+борода  — не менее 2 раз 
+ус  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+триммер для бороды и усов купить  
+купить триммер для бороды  
+машинка для стрижки бороды купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438432</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/uvlazhniteli-vozduha/</t>
   </si>
   <si>
     <t>Оптимизация текста (5 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 ультразвуковой  — не менее 2 раз 
 очиститель  — не менее 3 раз 
-цена  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 увлажнитель воздуха купить  
 увлажнитель воздуха купить в москве  
 ультразвуковой увлажнитель воздуха купить  
 очиститель увлажнитель воздуха купить в москве  
 увлажнитель воздуха купить цена </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841017</t>
-[...204 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841107</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438572</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/diagnosticheskie_testy/</t>
   </si>
   <si>
     <t>Оптимизация текста (7 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 беременность  — не менее 2 раз 
 купить  — не менее 3 раз 
 аптека  — не менее 3 раз 
 дешевый  — не менее 2 раз 
 цена  — не менее 1 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 тест на беременность купить  
 тест на беременность купить в аптеке  
 тест на беременность купить в аптеке цена  
 дешевые тесты на беременность купить  
 тест на беременность купить цена москва  
 тест на беременность купить недорого  
 где купить дешевые тесты на беременность </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840917</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438460</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet_dry/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+салфетка  — не менее 2 раз 
+цветной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+туалетная бумага купить  
+купить туалетную бумагу  
+цветная туалетная бумага купить  
+салфетки туалетная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438306</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/battery_123/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+cr123a батарейка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438256</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/krovatki/tip_krovatki-transformer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кровать  — не менее 2 раз 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+подросток  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кровать трансформер купить  
+кровать трансформер купить в москве  
+купить кровать трансформер в москве недорого  
+кровать трансформер для подростка купить  
+кровать трансформер для подростка купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438017</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+плюшевый  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкие игрушки купить  
+мягкие игрушки купить в москве  
+купить мягкую игрушку  
+где купить плюшевые игрушки  
+мягкие игрушки купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437938</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2202271/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить манчкин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438226</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/games_munchkin/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+московский  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манчкин купить  
+манчкин купить в москве  
+манчкин купить цена  
+манчкин купить в москве цена  
+манчкин купить в москве и московской области </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438227</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kolyaski/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 недорого  — не менее 3 раз 
 doigrai  — не менее 3 раз 
 ru  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить коляску в москве  
 купить детскую коляску в москве  
 купить коляску в москве недорого  
 детские коляски 1 в 1 купить  
 детские коляски купить в москве doigrai ru </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841123</t>
-[...38 lines deleted...]
-    <t>Оптимизация текста (203 фразы).</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438677</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6022738/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 3 раз 
+сахар  — не менее 3 раз 
+купить  — не менее 3 раз 
+натуральный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад без сахара купить  
+натуральный мармелад без сахара купить  
+мармелад без сахара купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438659</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+zewa  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажная туалетная бумага купить  
+влажная туалетная бумага купить в москве  
+влажная туалетная бумага zewa купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438309</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/prikassovye_fntyseptik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+антисептик  — не менее 3 раз 
+рука  — не менее 3 раз 
+купить  — не менее 3 раз 
+спрей  — не менее 3 раз 
+медицинский  — не менее 3 раз 
+гель  — не менее 3 раз 
+спирт  — не менее 3 раз 
+спиртовой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+антисептик для рук купить  
+гель антисептик для рук купить  
+антисептик спиртовой для рук купить  
+антисептик спрей купить  
+антисептик медицинский купить  
+купить антисептик для рук спрей  
+купить спирт антисептик </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438473</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (192 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 дом  — не менее 3 раз 
 конструктор  — не менее 3 раз 
 meccano  — не менее 3 раз 
 металлический  — не менее 3 раз 
 кукла  — не менее 3 раз 
 паол  — не менее 3 раз 
 рейн  — не менее 3 раз 
 кукольный  — не менее 3 раз 
 театр  — не менее 3 раз 
 билет  — не менее 3 раз 
 бауманский  — не менее 3 раз 
 елочный  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 винни  — не менее 3 раз 
 пух  — не менее 3 раз 
 вязаный  — не менее 3 раз 
 плюшевый  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 буран  — не менее 3 раз 
 космический  — не менее 3 раз 
 корабль  — не менее 3 раз 
 швейный  — не менее 3 раз 
 машинка  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 самолетик  — не менее 3 раз 
-новогодний  — не менее 3 раз 
 паровоз  — не менее 3 раз 
 куб  — не менее 3 раз 
 автопоезд  — не менее 3 раз 
+новогодний  — не менее 3 раз 
 паровозик  — не менее 3 раз 
 моделька  — не менее 3 раз 
 машина  — не менее 3 раз 
 ваза  — не менее 3 раз 
-аккумулятор  — не менее 3 раз 
-радиоуправляемый  — не менее 3 раз 
 подводный  — не менее 3 раз 
 лодка  — не менее 3 раз 
 камера  — не менее 2 раз 
+аккумулятор  — не менее 3 раз 
+радиоуправляемый  — не менее 3 раз 
 кровать  — не менее 3 раз 
 трансформер  — не менее 3 раз 
 малогабаритный  — не менее 3 раз 
 квартира  — не менее 3 раз 
 фигурка  — не менее 3 раз 
 человек  — не менее 3 раз 
 паук  — не менее 3 раз 
 хота  — не менее 3 раз 
 тойс  — не менее 3 раз 
 марвести  — не менее 3 раз 
 keenway  — не менее 3 раз 
 игровой  — не менее 3 раз 
 набор  — не менее 3 раз 
 доктор  — не менее 3 раз 
 стиральный  — не менее 3 раз 
 miele  — не менее 3 раз 
 автомат  — не менее 3 раз 
 мп  — не менее 3 раз 
 томпсон  — не менее 3 раз 
 шмайсер  — не менее 3 раз 
 палочка  — не менее 3 раз 
 ксилофон  — не менее 3 раз 
 бу  — не менее 3 раз 
 октава  — не менее 3 раз 
 хроматический  — не менее 3 раз 
@@ -562,104 +597,101 @@
 магазин  — не менее 1 раз 
 альфа  — не менее 3 раз 
 уно  — не менее 3 раз 
 плюс  — не менее 3 раз 
 конфета  — не менее 3 раз 
 домино  — не менее 3 раз 
 настольный  — не менее 3 раз 
 футбол  — не менее 3 раз 
 кикер  — не менее 3 раз 
 мяч  — не менее 3 раз 
 манчкин  — не менее 3 раз 
 котенок  — не менее 3 раз 
 кошка  — не менее 3 раз 
 кот  — не менее 3 раз 
 питомник  — не менее 3 раз 
 делюкс  — не менее 3 раз 
 цена  — не менее 3 раз 
 порода  — не менее 3 раз 
 недорого  — не менее 3 раз 
 вислоухий  — не менее 3 раз 
 замес  — не менее 3 раз 
 игра  — не менее 3 раз 
 коротколапый  — не менее 3 раз 
 хоккей  — не менее 3 раз 
 stiga  — не менее 3 раз 
+стиг  — не менее 3 раз 
 карточный  — не менее 3 раз 
 постельный  — не менее 3 раз 
 дело  — не менее 3 раз 
 свеча  — не менее 3 раз 
 батарейка  — не менее 3 раз 
 брелка  — не менее 3 раз 
 живой  — не менее 3 раз 
 черепашка  — не менее 3 раз 
 геншин  — не менее 3 раз 
 cgpods  — не менее 3 раз 
 наушники  — не менее 3 раз 
 детский  — не менее 3 раз 
 яндекс  — не менее 3 раз 
 колонка  — не менее 3 раз 
 час  — не менее 3 раз 
 головоломка  — не менее 3 раз 
 дядюшкин  — не менее 3 раз 
 ферма  — не менее 3 раз 
 антисептический  — не менее 3 раз 
 влажный  — не менее 3 раз 
 салфетка  — не менее 3 раз 
 tolli  — не менее 3 раз 
 plus  — не менее 3 раз 
 шампунь  — не менее 3 раз 
 страна  — не менее 3 раз 
 сказка  — не менее 3 раз 
 весна  — не менее 3 раз 
 гигиенический  — не менее 3 раз 
 помада  — не менее 3 раз 
 dermophil  — не менее 3 раз 
 термальный  — не менее 3 раз 
 labello  — не менее 3 раз 
 nivea  — не менее 3 раз 
 men  — не менее 3 раз 
 мыло  — не менее 3 раз 
 клоран  — не менее 3 раз 
 ватный  — не менее 3 раз 
 йод  — не менее 3 раз 
 тинта  — не менее 3 раз 
 губа  — не менее 3 раз 
 аптека  — не менее 3 раз 
 пустышка  — не менее 3 раз 
 подушка  — не менее 3 раз 
 беременный  — не менее 3 раз 
-интернет  — не менее 2 раз 
 пенополистирол  — не менее 3 раз 
 шарик  — не менее 3 раз 
 фото  — не менее 3 раз 
 чехол  — не менее 3 раз 
-доставка  — не менее 2 раз 
-обнимашка  — не менее 3 раз 
 образный  — не менее 3 раз 
 анатомический  — не менее 3 раз 
-новосибирск  — не менее 2 раз 
 мама  — не менее 3 раз 
 комфорт  — не менее 3 раз 
 подгузник  — не менее 3 раз 
 xl  — не менее 3 раз 
 seni  — не менее 3 раз 
 прокладка  — не менее 3 раз 
 женский  — не менее 3 раз 
 мужской  — не менее 3 раз 
 урологический  — не менее 3 раз 
 тен  — не менее 3 раз 
 массажер  — не менее 3 раз 
 лицо  — не менее 3 раз 
 увлажнять  — не менее 3 раз 
 крем  — не менее 3 раз 
 отбеливающий  — не менее 3 раз 
 питательный  — не менее 3 раз 
 косметический  — не менее 3 раз 
 касторовый  — не менее 3 раз 
 масло  — не менее 3 раз 
 валик  — не менее 3 раз 
 спина  — не менее 3 раз 
 шея  — не менее 3 раз 
 стерилизатор  — не менее 3 раз 
 банка  — не менее 3 раз 
 плазменный  — не менее 3 раз 
@@ -678,14662 +710,13327 @@
 измерение  — не менее 3 раз 
 температура  — не менее 3 раз 
 струйный  — не менее 3 раз 
 тест  — не менее 3 раз 
 беременность  — не менее 3 раз 
 экспресс  — не менее 3 раз 
 антисептик  — не менее 3 раз 
 спиртовой  — не менее 3 раз 
 спейсер  — не менее 3 раз 
 ингаляция  — не менее 3 раз 
 аэрокэт  — не менее 3 раз 
 ингалятор  — не менее 3 раз 
 можайск  — не менее 3 раз 
 газоотводный  — не менее 3 раз 
 трубка  — не менее 3 раз 
 колыбель  — не менее 3 раз 
 zibos  — не менее 3 раз 
 ala  — не менее 3 раз 
 комод  — не менее 3 раз 
 маша  — не менее 3 раз 
 медведь  — не менее 3 раз 
 икеа  — не менее 3 раз 
 наполнитель  — не менее 3 раз 
 каюта  — не менее 3 раз 
 уют  — не менее 3 раз 
-стульчик  — не менее 3 раз 
-[...3 lines deleted...]
-стул  — не менее 3 раз 
 видеоняня  — не менее 3 раз 
 xiaomi  — не менее 3 раз 
 радионяня  — не менее 3 раз 
 tommee  — не менее 3 раз 
 tippee  — не менее 3 раз 
 ходунок  — не менее 3 раз 
 дцп  — не менее 3 раз 
 штора  — не менее 3 раз 
+интернет  — не менее 2 раз 
 пиратский  — не менее 3 раз 
 стиль  — не менее 3 раз 
 комплект  — не менее 3 раз 
 мебель  — не менее 3 раз 
 комната  — не менее 3 раз 
 дерево  — не менее 3 раз 
 ковер  — не менее 3 раз 
 светильник  — не менее 3 раз 
 сад  — не менее 3 раз 
 доска  — не менее 3 раз 
 выбор  — не менее 2 раз 
 парта  — не менее 3 раз 
 стол  — не менее 3 раз 
 минск  — не менее 3 раз 
 адвент  — не менее 3 раз 
 календарь  — не менее 3 раз 
 шоколад  — не менее 3 раз 
 пластовый  — не менее 3 раз 
 мармелад  — не менее 3 раз 
 trolli  — не менее 3 раз 
 ударница  — не менее 3 раз 
 жидкий  — не менее 3 раз 
 карамель  — не менее 3 раз 
 слинг  — не менее 3 раз 
 шарф  — не менее 3 раз 
-рюкзак  — не менее 3 раз 
 охота  — не менее 3 раз 
 бауэр  — не менее 3 раз 
+кресло  — не менее 3 раз 
 чемодан  — не менее 3 раз 
 american  — не менее 3 раз 
 tourister  — не менее 3 раз 
 пищевой  — не менее 3 раз 
 фломастер  — не менее 3 раз 
 бумага  — не менее 3 раз 
 рисование  — не менее 3 раз 
 карандаш  — не менее 3 раз 
 пастель  — не менее 3 раз 
 сухой  — не менее 3 раз 
+крафт  — не менее 3 раз 
 техника  — не менее 3 раз 
 граттаж  — не менее 3 раз 
 многослойный  — не менее 3 раз 
 мешок  — не менее 3 раз 
 обувь  — не менее 3 раз 
 пул  — не менее 3 раз 
 энд  — не менее 3 раз 
 бир  — не менее 3 раз 
 vans  — не менее 3 раз 
 эпоксидный  — не менее 3 раз 
 пластилин  — не менее 3 раз 
 японский  — не менее 3 раз 
 школьный  — не менее 3 раз 
 сумка  — не менее 3 раз 
 петерсон  — не менее 3 раз 
 класс  — не менее 3 раз 
 учебный  — не менее 3 раз 
 пособие  — не менее 3 раз 
-картон  — не менее 3 раз 
-цветной  — не менее 3 раз 
 электронный  — не менее 2 раз 
 блокнот  — не менее 3 раз 
 ежедневник  — не менее 3 раз 
 ранец  — не менее 3 раз 
 патрульный  — не менее 3 раз 
 рандосер  — не менее 3 раз 
 глина  — не менее 3 раз 
 сонет  — не менее 3 раз 
 белый  — не менее 3 раз 
 лепка  — не менее 3 раз 
 линейка  — не менее 3 раз 
+цветной  — не менее 3 раз 
 печать  — не менее 3 раз 
-творчество  — не менее 3 раз 
-лист  — не менее 3 раз 
 одежда  — не менее 3 раз 
 производитель  — не менее 3 раз 
 малыш  — не менее 3 раз 
 брейк  — не менее 3 раз 
 танец  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шахматы купить  
 купить шахматы  
 ингалятор купить  
-термометр медицинский ртутный купить  
 купить швейную машинку в москве  
 манчкин купить котенка  
+термометр медицинский ртутный купить  
+манчкин кошка купить  
+мужские урологические прокладки купить  
 манчкин кот купить  
-мужские урологические прокладки купить  
-[...36 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841193</t>
+купить прокладки женские </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437849</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/breast_pumps/brand/15261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+medela  — не менее 3 раз 
+купить  — не менее 3 раз 
+медел  — не менее 3 раз 
+swing  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+молокоотсос medela купить  
+молокоотсос медела купить  
+молокоотсос medela swing купить  
+молокоотсос medela купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438439</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3766438/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 carmex  — не менее 2 раз 
 бальзам  — не менее 2 раз 
 губа  — не менее 3 раз 
 купить  — не менее 3 раз 
 кармекс  — не менее 3 раз 
 гигиенический  — не менее 3 раз 
 помада  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 carmex бальзам для губ купить  
+кармекс бальзам для губ купить в москве  
+кармекс бальзам для губ купить  
 бальзам для губ carmex купить в москве  
-кармекс бальзам для губ купить  
-кармекс бальзам для губ купить в москве  
 гигиеническая помада carmex купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840808</t>
-[...36 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841150</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438344</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/paints_acrylic/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+акриловые краски купить  
+акриловые краски для рисования купить  
+акриловые краски купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438757</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_newborns/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для малышей купить  
+детская одежда для новорожденных купить  
+одежда для малышей купить в москве  
+купить одежду для малышей в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438787</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/deserty/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 необычный  — не менее 3 раз 
 дешево  — не менее 3 раз 
 интернет  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить сладости  
 необычные сладости купить  
 купить сладости дешево  
 купить сладости в интернет магазине в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841097</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438647</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/smartchasy_braslety/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+детский  — не менее 2 раз 
+телефон  — не менее 3 раз 
+gps  — не менее 2 раз 
+прослушка  — не менее 3 раз 
+умный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские часы телефон  
+детские часы с gps и телефоном купить  
+детские часы с прослушкой купить  
+детские умные часы 4g купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438619</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3201468/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радионяня  — не менее 2 раз 
 авента  — не менее 3 раз 
 купить  — не менее 3 раз 
 philips  — не менее 2 раз 
 avent  — не менее 2 раз 
 филипс  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радионяня филипс авент купить  
 радионяня авент купить  
 радионяня philips avent купить  
 радионяня philips avent scd502 52 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841045</t>
-[...37 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841013</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438593</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/stulchiki_dlya_kormleniya/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 2 раз 
+купить  — не менее 1 раз 
 бу  — не менее 3 раз 
-стул  — не менее 2 раз 
-[...1 lines deleted...]
-стульчик для кормления купить в москве  
+один  — не менее 3 раз 
+ножка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
 купить стульчик для кормления бу  
 купить стульчик для кормления б у  
+стул для кормления на одной ножке купить  
 купить стул для кормления бу </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841012</t>
-[...40 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438567</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolybeli/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+недорогой  — не менее 3 раз 
 купить  — не менее 2 раз 
-интернет  — не менее 1 раз 
-[...9 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840821</t>
+плетеный  — не менее 3 раз 
+переноска  — не менее 3 раз 
+кружевной  — не менее 3 раз 
+ребенок  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колыбели недорогие купить  
+люлька колыбель для новорожденных купить в москве  
+плетеная колыбель купить  
+колыбелька переноска кружевная для детей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438506</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2264491/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 зубной  — не менее 2 раз 
 щетка  — не менее 2 раз 
 sonicare  — не менее 3 раз 
 kids  — не менее 3 раз 
 купить  — не менее 3 раз 
 электрический  — не менее 2 раз 
 филипс  — не менее 3 раз 
 philips  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская зубная щетка sonicare for kids купить  
 купить детскую зубную щетку электрическую филипс  
 philips детская зубная щетка электрическая купить  
 детская зубная щетка филипс sonicare купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840806</t>
-[...38 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840582</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438342</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-alias/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+alias  — не менее 1 раз 
+family  — не менее 3 раз 
+купить  — не менее 2 раз 
+элиас  — не менее 2 раз 
+сумасшедший  — не менее 3 раз 
+версия  — не менее 3 раз 
+джуниор  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+alias family купить  
+игра family alias купить  
+элиас сумасшедшая версия купить  
+элиас джуниор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438182</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/svetilnik_nastennye/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-ночник  — не менее 2 раз 
+ночник  — не менее 1 раз 
 детский  — не менее 2 раз 
 купить  — не менее 3 раз 
-комната  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
+комната  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настенный ночник купить  
 ночник детский настенный купить  
-настенный ночник купить  
 детские настенные светильники купить  
 светильники для детской комнаты купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840581</t>
-[...6 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438152</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/helicopter/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+камера  — не менее 2 раз 
 купить  — не менее 2 раз 
-бензин  — не менее 3 раз 
-[...15 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+видеокамера  — не менее 3 раз 
+военный  — не менее 2 раз 
+недорого  — не менее 3 раз 
+самовывоз  — не менее 3 раз 
+алиэкспресс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые вертолеты с камерой купить  
+радиоуправляемые вертолеты с видеокамерой купить  
+радиоуправляемый военный вертолет купить недорого самовывоз  
+купить радиоуправляемый вертолет на алиэкспресс </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437959</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odegda_dlya_kukol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+барби  — не менее 3 раз 
 купить  — не менее 2 раз 
-пассажирский  — не менее 3 раз 
-[...50 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840379</t>
+минск  — не менее 3 раз 
+вязаный  — не менее 3 раз 
+весна  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аксессуары для кукол барби купить  
+аксессуары для кукол купить минск  
+вязаная одежда для кукол купить  
+одежда для кукол весна купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437899</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/18551/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ugears  — не менее 3 раз 
 купить  — не менее 2 раз 
 югерс  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 деревянный конструктор ugears купить  
 конструктор югерс деревянный купить  
 деревянный конструктор ugears купить в москве  
 конструктор югерс деревянный купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840308</t>
-[...7 lines deleted...]
-магформерс  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437869</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/wax_crayons/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+восковой  — не менее 2 раз 
+мелок  — не менее 3 раз 
+ламинат  — не менее 3 раз 
 купить  — не менее 2 раз 
-магнитный  — не менее 2 раз 
-[...16 lines deleted...]
-шарик  — не менее 3 раз 
+белый  — не менее 3 раз 
+мебель  — не менее 3 раз 
+цветок  — не менее 3 раз 
+ремонт  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+восковой мелок для ламината купить  
+где купить белые восковые мелки  
+восковые мелки для мебели купить  
+восковые мелки 12 цветов купить  
+купить восковые мелки для ремонта ламината </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438743</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/meshki_dlya_obuvi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+adidas  — не менее 3 раз 
+мальчик  — не менее 2 раз 
+адидас  — не менее 3 раз 
+че  — не менее 3 раз 
+плечо  — не менее 3 раз 
+спортивный  — не менее 2 раз 
+форма  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мешок для сменной обуви купить в москве  
+мешок для обуви adidas для мальчиков купить  
+купить мешок для сменной обуви адидас  
+купить мешок для обуви че через плечо  
+купить мешок для спортивной формы и обуви </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438715</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/highlighter/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+профессиональный  — не менее 3 раз 
+фломастер  — не менее 1 раз 
+рисование  — не менее 1 раз 
+несмываемый  — не менее 3 раз 
+художник  — не менее 3 раз 
+белый  — не менее 3 раз 
+бумага  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+профессиональные фломастеры для рисования купить  
+купить профессиональные фломастеры  
+фломастеры несмываемые купить  
+купить фломастеры для художников  
+купить белый маркер для рисования на бумаге </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438696</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kompiuter_stul/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+школьник  — не менее 2 раз 
 купить  — не менее 2 раз 
-mag  — не менее 3 раз 
-[...119 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841044</t>
+ортопедический  — не менее 3 раз 
+письменный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло для школьника купить  
+детские компьютерные кресла для школьников купить  
+детское кресло для школьника купить в москве  
+купить детское ортопедическое кресло  
+кресло письменное детское купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438683</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/156742/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 авента  — не менее 3 раз 
 купить  — не менее 3 раз 
 avent  — не менее 2 раз 
 филипс  — не менее 3 раз 
 philips  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня авент купить  
 видеоняня avent купить  
 видеоняня авент филипс купить  
 видеоняня philips avent купить  
 видеоняня филипс авент купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841025</t>
-[...8 lines deleted...]
-качалка  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438581</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+недорого  — не менее 3 раз 
+иваново  — не менее 2 раз 
+тула  — не менее 2 раз 
+спальный  — не менее 3 раз 
+екатеринбург  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское постельное белье купить в москве  
+купить детское постельное белье недорого в москве  
+детское постельное белье 160х80 купить  
+иваново детское постельное белье купить недорого  
+купить недорого детское постельное белье в туле  
+купить постельное белье 1 5 спальное детское  
+купить детское постельное белье недорого в екатеринбурге </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438500</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bumpers_crib/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-good  — не менее 3 раз 
-[...16 lines deleted...]
-Добавить слова из продвигаемых запросов: 
 круглый  — не менее 3 раз 
-купить  — не менее 2 раз 
-сатин  — не менее 2 раз 
+сатин  — не менее 3 раз 
 турция  — не менее 3 раз 
 икеа  — не менее 3 раз 
 новорожденный  — не менее 2 раз 
-одеяло  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бортики в детскую кроватку в москве  
 бортики в круглую кроватку купить  
 бортики в кроватку купить из сатина турция  
 бортики в кроватку икеа купить  
-бортики в круглую кроватку для новорожденных купить  
-[...27 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840942</t>
+бортики в круглую кроватку для новорожденных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438498</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/cots_teenagers/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 бортик  — не менее 3 раз 
 ящик  — не менее 3 раз 
 купить  — не менее 2 раз 
 мягкий  — не менее 3 раз 
 спинка  — не менее 3 раз 
 массив  — не менее 3 раз 
 недорого  — не менее 3 раз 
 пятигорск  — не менее 3 раз 
 белый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 подростковая кровать с бортиками и ящиками купить  
 купить подростковую кровать с мягкой спинкой  
 купить подростковую кровать из массива  
 купить кровать подростковую недорого в пятигорске  
 купить белую подростковую кровать </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840941</t>
-[...406 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841005</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438489</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/playpen_beds/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 jetem  — не менее 3 раз 
 купить  — не менее 1 раз 
 capella  — не менее 3 раз 
 бу  — не менее 3 раз 
 ящик  — не менее 3 раз 
 эко  — не менее 3 раз 
 белый  — не менее 3 раз 
 минск  — не менее 3 раз 
-челябинск  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 jetem манеж кровать купить  
 купить кровать манеж capella  
 купить манеж кровать бу  
 ящики к кровати манеж эко белый купить  
-манеж кровать купить в минске  
-[...27 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840864</t>
+манеж кровать купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438486</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4746691/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тест  — не менее 2 раз 
+беременность  — не менее 2 раз 
+купить  — не менее 3 раз 
+цена  — не менее 3 раз 
+два  — не менее 3 раз 
+полоска  — не менее 3 раз 
+многоразовый  — не менее 3 раз 
+высокочувствительный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить тест на беременность с двумя полосками  
+высокочувствительный тест на беременность купить  
+тест на беременность купить в москве  
+тест на беременность купить цена  
+многоразовый тест на беременность купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438461</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pregnant_jeans/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+большой  — не менее 3 раз 
+размер  — не менее 1 раз 
+лямка  — не менее 3 раз 
+женский  — не менее 3 раз 
+узкий  — не менее 3 раз 
+резинка  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить джинсы для беременных большого размера  
+джинсы на лямках женские для беременных купить  
+джинсы узкие женские для беременных купить  
+джинсы на резинке для беременных купить  
+джинсы для беременных купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438433</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/hygienic_ipstick/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аптека  — не менее 3 раз 
+губной  — не менее 3 раз 
+мейбелин  — не менее 3 раз 
+bebe  — не менее 3 раз 
+бэби  — не менее 3 раз 
+липс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить гигиеническую помаду  
+гигиеническая помада купить в аптеке  
+купить губную гигиеническую помаду  
+купить гигиеническую помаду мейбелин  
+bebe гигиеническая помада купить  
+помада гигиеническая бэби бэби липс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438349</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/prikassovye_salfetki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+универсальный  — не менее 3 раз 
+рука  — не менее 3 раз 
+пятерочка  — не менее 3 раз 
+kokoro  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки универсальные купить  
+влажные салфетки для рук купить  
+влажные салфетки купить в пятерочке  
+kokoro салфетки влажные купить  
+где купить влажные салфетки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438291</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pelenalnie_komodi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+новорожденный  — не менее 3 раз 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+белый  — не менее 2 раз 
+откидной  — не менее 3 раз 
+стена  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+откидной пеленальный столик на стену купить  
+пеленальный столик для новорожденных купить в москве  
+купить пеленальный столик недорого в москве  
+пеленальный столик белый купить  
+пеленальный столик откидной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438288</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kombinirovannie/brand/18404/reviews/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 3 раз 
+uno  — не менее 3 раз 
+plus  — не менее 3 раз 
+тутис  — не менее 2 раз 
+уно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno 2 в 1 купить  
+tutis uno 3 2 в 1 купить  
+коляска tutis uno 2 в 1 купить  
+tutis uno plus 2 в 1 купить  
+тутис уно купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438211</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/doctor_kits/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 3 раз 
+uraltoys  — не менее 3 раз 
+халат  — не менее 3 раз 
+учиться  — не менее 3 раз 
+лечить  — не менее 3 раз 
+чемодан  — не менее 3 раз 
+совтехстром  — не менее 2 раз 
+инструмент  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+набор доктора 8102 игровой набор uraltoys  
+игровой набор доктора с халатом  
+игровой набор доктора учимся лечить в чемодане  
+игровой набор доктор совтехстром  
+детские инструменты в чемодане купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438063</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6151527/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+икеа  — не менее 3 раз 
+детский  — не менее 3 раз 
+кухня  — не менее 2 раз 
+игрушечный  — не менее 2 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+магазин  — не менее 1 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кухня икеа купить  
+икеа детская кухня игрушечная купить  
+детская кухня икеа купить в интернет  
+икеа кухня детская купить в интернет магазине  
+детская кухня икеа купить бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438062</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskie_kuhni/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+вода  — не менее 1 раз 
+звук  — не менее 2 раз 
+купить  — не менее 3 раз 
+икеа  — не менее 3 раз 
+home  — не менее 3 раз 
+kitchen  — не менее 3 раз 
+интерактивный  — не менее 2 раз 
+плита  — не менее 2 раз 
+свет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+home kitchen детская кухня купить  
+детская кухня с водой и звуком купить  
+купить детскую кухню икеа б у  
+кухня детская купить в москве интерактивная  
+детская плита игрушечная купить свет звук </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438061</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3857715/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+геронтол  — не менее 3 раз 
+крем  — не менее 3 раз 
+лицо  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+геронтол крем для лица купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438421</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/umnie_kolonki/brand/20068/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+яндекс  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+яндекс колонка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438268</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438252</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/peper_grafika/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (6 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бумага  — не менее 3 раз 
+черчение  — не менее 3 раз 
+купить  — не менее 3 раз 
+рамка  — не менее 3 раз 
+день  — не менее 3 раз 
+папка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумага для черчения а4 купить  
+бумага для черчения а2 купить  
+бумага для черчения с рамкой а4 купить  
+бумага для черчения каждый день купить  
+папки бумага для черчения купить  
+бумага для черчения а1 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438760</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/babymonitor/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радионяня  — не менее 3 раз 
+avent  — не менее 3 раз 
+купить  — не менее 3 раз 
+пожилой  — не менее 3 раз 
+человек  — не менее 3 раз 
+motorola  — не менее 3 раз 
+москва  — не менее 3 раз 
+ramili  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радионяня для пожилых людей купить  
+радионяня avent купить  
+радионяня motorola купить  
+радионяня для пожилых людей купить в москве  
+ramili радионяня купить  
+радионяня купить бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438592</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/towels/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-пончо  — не менее 3 раз 
+пончо  — не менее 2 раз 
 рисунок  — не менее 3 раз 
 турецкий  — не менее 3 раз 
 karna  — не менее 3 раз 
 махровый  — не менее 3 раз 
 сад  — не менее 3 раз 
 радуга  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить полотенце пончо детское  
 купить детское полотенце с рисунком  
 детские полотенца турецкие купить  
 детские полотенца karna купить  
 купить махровые полотенца для детского сада  
 детское полотенце радуга купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840787</t>
-[...31 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438328</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/dresser_changing/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+икеа  — не менее 3 раз 
+щелкунчик  — не менее 3 раз 
 недорого  — не менее 3 раз 
-белый  — не менее 2 раз 
-[...22 lines deleted...]
-ледженс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить комод с пеленальным столиком в москве  
+пеленальный столик икеа купить  
+комоды с пеленальным столиком купить щелкунчик  
+пеленальный столик для новорожденных икеа купить  
+комод пеленальный столик купить икеа  
+купить детский пеленальный комод недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438287</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-dzhenga/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+купить  — не менее 1 раз 
+деревянный  — не менее 3 раз 
+мега  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дженга большая купить  
+дженга деревянная купить  
+дженга большая игра купить  
+мега дженга купить  
+дженга большая купить москва  
+мега дженга купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438209</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2405461/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+купить  — не менее 1 раз 
+дорогой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ковер детский с дорогами для машинок купить  
+детский ковер с дорогой для машинок купить  
+купить детский ковер с дорогой  
+детский ковер с дорогами купить  
+детский ковер с дорогами купить в москве  
+детский ковер с дорогой купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438102</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/211/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сахарный  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+купить  — не менее 3 раз 
+сладкий  — не менее 3 раз 
 коллекционный  — не менее 3 раз 
-легендс  — не менее 3 раз 
-[...36 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840398</t>
+подвижный  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+вселенная  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сахарная фигурка человек паук купить  
+купить сладкую фигурку человека паука москва  
+купить коллекционную фигурку человека паука  
+подвижная фигурка человека паука купить  
+купить игрушки человек паук 1994  
+игрушки человек паук через вселенные купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438031</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/katery/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 рыбалка  — не менее 3 раз 
 двс  — не менее 3 раз 
 подводный  — не менее 3 раз 
 лодка  — не менее 3 раз 
 модель  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить радиоуправляемый катер для рыбалки  
 купить радиоуправляемый катер с двс в москве  
 радиоуправляемая подводная лодка купить  
 радиоуправляемые модели лодок купить  
 радиоуправляемая подводная лодка купить в москве  
 радиоуправляемая лодка для рыбалки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840395</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437956</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/6021/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кен  — не менее 3 раз 
 серия  — не менее 3 раз 
 дом  — не менее 3 раз 
 мечта  — не менее 3 раз 
-купить  — не менее 3 раз 
+купить  — не менее 2 раз 
 style  — не менее 3 раз 
 ruby  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-barbie ruby купить в москве  
+барби 90 х купить  
 кукла кен из серии дом мечты купить  
-барби 90 х купить  
 barbie коллекционная купить  
 barbie style 2021 купить  
-barbie 90 купить </t>
-[...83 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841134</t>
+barbie 90 купить  
+barbie ruby купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437898</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/avtokresla/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 бу  — не менее 3 раз 
 яндекс  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское кресло бу купить в москве  
 купить детское кресло бу  
 детское кресло яндекс купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841129</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438685</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kreslo/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 2 раз 
+детский  — не менее 3 раз 
 кровать  — не менее 3 раз 
 купить  — не менее 3 раз 
-игрушка  — не менее 2 раз 
+игрушка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское кресло кровать купить  
 кресло кровать детское купить в москве  
 детское кресло игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841128</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438684</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sladosti_pp/sostav_i_ingredienty_bady_pp-bez_sahara/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 диабетик  — не менее 2 раз 
 низкокалорийный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 сладости без сахара купить  
 сладости для диабетиков купить  
 низкокалорийные сладости купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841098</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438648</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/party_stoly/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+стульчик  — не менее 3 раз 
+дом  — не менее 3 раз 
+красноярск  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские парты и столы купить  
+купить детскую парту со стульчиком в москве  
+детские парты для дома купить в красноярске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438634</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/svetilnik_potolochniy_podvesnoy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 купить  — не менее 3 раз 
-комната  — не менее 3 раз 
+комната  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский потолочный светильник купить  
 потолочный светильник в детскую комнату купить  
 детские подвесные светильники купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841071</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438620</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/budilniki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+электронный  — не менее 2 раз 
+детский  — не менее 2 раз 
+механический  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+будильник купить электронный детский  
+механический детский будильник купить  
+детский будильник купить минск </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438615</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/set_furniture/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-набор  — не менее 1 раз 
-купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 2 раз 
 девочка  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 набор детской мебели купить  
 детская мебель для девочек купить в москве  
 детская мебель для мальчика купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841062</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438614</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/containers_toys/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-ящик  — не менее 1 раз 
-хранение  — не менее 1 раз 
+хранение  — не менее 2 раз 
 елочный  — не менее 3 раз 
 купить  — не менее 3 раз 
 летосиб  — не менее 3 раз 
 новогодний  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ящик для хранения елочных игрушек купить  
-ящик для новогодних игрушек купить  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841053</t>
+летосиб ящик для игрушек купить  
+ящик для новогодних игрушек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438601</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2584881/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радионяня  — не менее 2 раз 
 philips  — не менее 2 раз 
 avent  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радионяня philips avent scd506 купить  
 радионяня philips avent scd711 52 купить  
 радионяня philips avent scd506 52 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841046</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438594</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/scales_baby/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+саша  — не менее 3 раз 
+купить  — не менее 3 раз 
+новорожденный  — не менее 2 раз 
+baby  — не менее 1 раз 
+scale  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские весы саша для новорожденных купить  
+детские весы саша купить  
+купить детские весы baby scale bd7760 цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438587</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 аптека  — не менее 3 раз 
 фарфоровый  — не менее 3 раз 
-взрослый  — не менее 3 раз 
+взрослый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить поильник фарфоровый  
 поильник купить в аптеке  
 поильник взрослый купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841006</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438561</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3103547/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+трубочка  — не менее 2 раз 
+поильник  — не менее 3 раз 
+avent  — не менее 2 раз 
+купить  — не менее 3 раз 
+авента  — не менее 3 раз 
+сменный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+трубочка для поильника avent купить  
+трубочки авент для поильника купить  
+купить сменные трубочки для поильника авент </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438560</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slunyavchiki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+карман  — не менее 2 раз 
+мужчина  — не менее 3 раз 
+новорожденный  — не менее 2 раз 
+срыгивание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить слюнявчик с карманом  
+купить слюнявчик для мужчины  
+слюнявчики для новорожденных от срыгивания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438553</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/pots_urinals/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 икеа  — не менее 3 раз 
 купить  — не менее 2 раз 
 эмалированный  — не менее 3 раз 
 крышка  — не менее 3 раз 
 liko  — не менее 3 раз 
 baby  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 горшок детский икеа купить  
 горшок детский эмалированный с крышкой купить  
 купить детский горшок liko baby </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840996</t>
-[...23 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/flannelette_blanket/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438549</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matress_8/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский матрас 180х80 купить  
+купить детский матрас 180 на 80  
+детский матрас 80 180 купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438545</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matress_80/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский матрас 160х80 купить в москве  
+детские матрасы 80х160 купить в москве  
+купить детский матрас 80х160 москва недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438541</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pledy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-новорожденный  — не менее 3 раз 
-[...13 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+новорожденный  — не менее 2 раз 
+шерстяной  — не менее 3 раз 
+меховой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский плед для новорожденного  
+плед детский шерстяной купить  
+плед детский меховой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438535</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shezlongi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кресло  — не менее 3 раз 
+качалка  — не менее 3 раз 
 купить  — не менее 2 раз 
-плетеный  — не менее 3 раз 
-[...8 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840956</t>
+good  — не менее 3 раз 
+luck  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кресло качалка для новорожденных купить  
+кресло качалка детское купить в москве  
+good luck шезлонг детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438503</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/krovat_detskie/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 кроватка  — не менее 3 раз 
 год  — не менее 3 раз 
 кровать  — не менее 3 раз 
 матрас  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую кроватку от 3 лет  
-детская кровать с матрасом купить  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840950</t>
+детские кроватки от 2 лет купить  
+детская кровать с матрасом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438499</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kpb/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+подростковый  — не менее 3 раз 
+кровать  — не менее 3 раз 
+полуторка  — не менее 3 раз 
+детский  — не менее 2 раз 
+полуторный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить комплект постельного белья на подростковую кровать  
+постельное белье полуторка детское купить  
+купить постельное белье детское полуторное </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438490</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bed_2_bunk/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 двухъярусный  — не менее 1 раз 
 подросток  — не менее 3 раз 
 подростковый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить кровать двухъярусную для подростков в москве  
 купить подростковую двухъярусную кровать  
 двухъярусная кровать подростковая купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840936</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438483</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/speicer/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 спейсер  — не менее 3 раз 
 ингаляция  — не менее 3 раз 
 ребенок  — не менее 3 раз 
 детский  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить спейсер для ингаляций для детей  
 спейсер детский купить  
 где купить спейсер </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840929</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438475</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3707532/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 clearblue  — не менее 2 раз 
 тест  — не менее 2 раз 
 беременность  — не менее 2 раз 
 купить  — не менее 3 раз 
 горздрав  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 clearblue тест на беременность купить  
 где можно купить тест на беременность  
 тест на беременность купить горздрав </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840919</t>
-[...35 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840866</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438462</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3162865/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 крем  — не менее 2 раз 
 evo  — не менее 2 раз 
 нога  — не менее 3 раз 
 купить  — не менее 3 раз 
 мочевина  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 крем для ног evo с мочевиной купить  
 крем evo для ног купить  
 evo крем для ног мочевина 10 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840859</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438394</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/teethers/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 nuby  — не менее 3 раз 
 хоровод  — не менее 3 раз 
 купить  — не менее 3 раз 
 аптека  — не менее 3 раз 
 именной  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 прорезыватель для зубов nuby хоровод купить  
 прорезыватель для зубов купить в аптеке  
 прорезыватель для зубов именной купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840857</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438392</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1959731/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гигиеническая помада пантенол купить  
-гигиеническая помада пантенол купить в москве  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840816</t>
+гигиеническая помада пантенол evo купить  
+гигиеническая помада пантенол купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438353</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4065771/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 бальзам  — не менее 3 раз 
 губа  — не менее 3 раз 
 нивея  — не менее 3 раз 
 гигиенический  — не менее 2 раз 
 помада  — не менее 2 раз 
 nivea  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить бальзам для губ нивея  
 гигиеническая помада nivea купить  
 гигиеническая помада nivea купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840809</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438345</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/shower_gel/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
-детский  — не менее 2 раз 
+детский  — не менее 3 раз 
+гель  — не менее 1 раз 
 фигурный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-гель для душа фигурный купить детский  
 купить детский гель для душа  
-купить детские гели для душа </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840784</t>
+купить детские гели для душа  
+гель для душа фигурный купить детский </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438326</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3192963/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 туалетный  — не менее 2 раз 
 бумага  — не менее 2 раз 
 zewa  — не менее 2 раз 
 купить  — не менее 3 раз 
 just  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 туалетная бумага just 1 купить  
 туалетная бумага zewa купить в москве  
 купить туалетную бумагу zewa just </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840755</t>
-[...35 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840721</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438311</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3678960/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колонка  — не менее 2 раз 
 яндекс  — не менее 2 раз 
 макс  — не менее 2 раз 
 купить  — не менее 3 раз 
 станция  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 колонка яндекс макс купить  
 колонка яндекс станция макс купить  
 яндекс колонка макс купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840709</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438272</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3839499/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 умный  — не менее 2 раз 
 колонка  — не менее 2 раз 
 яндекс  — не менее 2 раз 
 станция  — не менее 2 раз 
 купить  — не менее 3 раз 
 алиса  — не менее 3 раз 
 лайт  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 умная колонка яндекс станция купить  
-яндекс лайт колонка купить  
-[...11 lines deleted...]
-двое  — не менее 3 раз 
+купить колонку алису яндекс станция  
+яндекс лайт колонка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438269</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-monopoliya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+monopoly  — не менее 2 раз 
+longest  — не менее 3 раз 
+game  — не менее 3 раз 
+ever  — не менее 3 раз 
 купить  — не менее 2 раз 
-недорого  — не менее 3 раз 
-[...6 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840694</t>
+банковский  — не менее 3 раз 
+карточка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монополия купить с банковскими карточками  
+монополия с банковскими картами купить  
+monopoly longest game ever купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438185</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/18371/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 alias  — не менее 3 раз 
 party  — не менее 3 раз 
 купить  — не менее 3 раз 
 игра  — не менее 2 раз 
 элиас  — не менее 3 раз 
-вечеринка  — не менее 3 раз 
+вечеринка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 alias party купить  
 купить игру alias party  
 элиас вечеринка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840613</t>
-[...37 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840514</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438183</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lamps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+батарейка  — не менее 2 раз 
+купить  — не менее 3 раз 
+фонарик  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+светильник на батарейках купить  
+детский ночник на батарейках купить  
+детские фонарики на батарейках купить недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438154</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/klavishnye_instrumenty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+стульчик  — не менее 2 раз 
+микрофон  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское пианино со стульчиком  
+пианино детское с микрофоном и стульчиком купить  
+купить детское пианино со стульчиком и микрофоном </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438109</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2998700/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ксилофон  — не менее 3 раз 
+музыкальный  — не менее 2 раз 
+школа  — не менее 3 раз 
+тон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ксилофон для музыкальной школы  
+ксилофон 12 тонов купить  
+купить ксилофон б у для музыкальной школы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438108</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3186567/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 nerf  — не менее 2 раз 
 титан  — не менее 2 раз 
 купить  — не менее 3 раз 
 нерф  — не менее 3 раз 
 элита  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-нерф титан купить  
 купить нерф элит титан  
-nerf титан купить </t>
-[...39 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840490</t>
+nerf титан купить  
+нерф титан купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438074</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/684/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+поезд  — не менее 1 раз 
+динозавр  — не менее 1 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+поезд динозавров игрушки купить  
+поезд динозавров игрушки купить в москве  
+поезд динозавров фигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438053</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3195365/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 spin  — не менее 3 раз 
 master  — не менее 3 раз 
 bakugan  — не менее 2 раз 
 dragonoid  — не менее 3 раз 
 maximus  — не менее 3 раз 
 купить  — не менее 3 раз 
 бакуган  — не менее 3 раз 
 максимус  — не менее 3 раз 
 драгоноид  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить бакуган драгоноид максимус  
 spin master bakugan dragonoid maximus купить москва  
 бакуган максимус купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840484</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438047</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3146919/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пони  — не менее 3 раз 
 луна  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 лунный  — не менее 3 раз 
 принцесса  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони луна игрушка купить  
 лунная пони игрушка купить  
 принцесса луна пони игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840459</t>
-[...41 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840421</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438025</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chuggington/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровозик  — не менее 3 раз 
+чаггингтон  — не менее 1 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровозики чаггингтон купить  
+паровозики чаггингтон купить в москве  
+паровозики чаггингтон купить в интернет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437984</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rolling_rocking/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колесо  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 1 раз 
+ребенок  — не менее 1 раз 
+трансформер  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колеса для игрушечных машин купить  
+купить игрушку каталку для ребенка  
+каталки детские трансформеры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437980</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3145292/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 самолетик  — не менее 2 раз 
 пенопласт  — не менее 3 раз 
 пенопластовый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 самолетик из пенопласта купить  
 пенопластовый самолетик купить  
 самолетик из пенопласта купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840408</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437970</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бензин  — не менее 3 раз 
+купить  — не менее 2 раз 
+запчасть  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+машинка на бензине радиоуправляемые купить  
+машинка на бензине радиоуправляемые купить в москве  
+купить запчасти на радиоуправляемую машинку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437967</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/730/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-утка  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 1 раз 
 плюшевый  — не менее 3 раз 
-игрушка  — не менее 1 раз 
 одежда  — не менее 2 раз 
-купить  — не менее 3 раз 
 очки  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-утка плюшевая игрушка в одежде купить  
+купить игрушку уточку плюшевую  
 уточка купить плюшевая игрушка с одеждой  
 купить игрушку уточку плюшевую с очками </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840378</t>
-[...7 lines deleted...]
-большой  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437941</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/331/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+музыкальный  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+пиявка  — не менее 3 раз 
+мягкий  — не менее 3 раз 
+кузя  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+музыкальный лунтик игрушка купить  
+пиявка из лунтика игрушка купить  
+мягкая игрушка кузя из лунтика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437927</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/brand/70676/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+огонек  — не менее 3 раз 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+игрушечный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мебель огонек для кукол купить  
+детская мебель для кукол огонек купить  
+купить игрушечную мебель для кукол огонек </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437919</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пупси  — не менее 3 раз 
+единорог  — не менее 3 раз 
 купить  — не менее 2 раз 
-плюшевый  — не менее 1 раз 
-[...36 lines deleted...]
-немецкий  — не менее 3 раз 
+слайм  — не менее 3 раз 
+сюрприз  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пупси единорог купить  
+пупси слайм купить  
+пупси единорог с сюрпризом купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437913</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6230705/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+baby  — не менее 3 раз 
+born  — не менее 3 раз 
+см  — не менее 3 раз 
+купить  — не менее 3 раз 
+кукла  — не менее 3 раз 
+zapf  — не менее 3 раз 
+creation  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+baby born 43 см купить  
+кукла baby born 43 см купить  
+zapf creation baby born 43 см купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437904</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski_dlya_kukol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-интернет  — не менее 2 раз 
-[...23 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840324</t>
+николь  — не менее 3 раз 
+реборн  — не менее 3 раз 
+плетеный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коляску для кукол николь  
+коляски для кукол реборн купить  
+плетеная коляска для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437894</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/super_heroes/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фигурка  — не менее 3 раз 
 купить  — не менее 1 раз 
 мини  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 лего марвел фигурки купить  
 лего мини фигурки марвел купить  
 фигурки lego marvel купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840302</t>
-[...34 lines deleted...]
-недорого  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437865</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/2201/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+магформерс  — не менее 3 раз 
+купить  — не менее 2 раз 
+магнитный  — не менее 2 раз 
+magformers  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магнитный конструктор magformers купить  
+магформерс конструктор купить  
+магнитный конструктор магформерс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437854</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+кубик  — не менее 3 раз 
+минск  — не менее 3 раз 
+дом  — не менее 2 раз 
+бревно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить деревянные кубики конструктор  
+деревянный конструктор купить минск  
+деревянный конструктор дом из бревен купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437851</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pillows/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+год  — не менее 3 раз 
 ортопедический  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...12 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/pledy/</t>
+holty  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка 40х60 купить  
+купить детские подушки от лет ортопедические 2  
+подушка детская ортопедическая купить москва  
+купить детскую подушку 40 на 40  
+купить детскую подушку 40 на 60  
+подушка детская 50х70 купить  
+holty подушка детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438515</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matrasi/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-интернет  — не менее 2 раз 
 новорожденный  — не менее 2 раз 
-шерстяной  — не менее 3 раз 
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840985</t>
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский матрас купить в москве  
+матрас детский 180 90 купить  
+детские матрасы для новорожденных купить  
+купить детский матрас бу  
+детский матрас купить цена  
+матрас 90 180 детский купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438492</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3972920/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кислородный  — не менее 2 раз 
 подушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 маска  — не менее 2 раз 
 цена  — не менее 3 раз 
 домашний  — не менее 3 раз 
 пользование  — не менее 3 раз 
 доставка  — не менее 2 раз 
 саратов  — не менее 2 раз 
 тула  — не менее 2 раз 
 самара  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кислородная подушка купить в москве  
 кислородная подушка с маской купить  
 кислородная подушка купить цена для домашнего пользования  
 кислородная подушка купить с доставкой  
 кислородная подушка купить в саратове  
 кислородная подушка купить в туле  
 кислородная подушка купить в самаре </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840915</t>
-[...73 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840612</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438457</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1709751/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мама  — не менее 3 раз 
+комфорт  — не менее 3 раз 
+крем  — не менее 2 раз 
+купить  — не менее 3 раз 
+растяжка  — не менее 3 раз 
+mama  — не менее 2 раз 
+comfort  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мама комфорт крем от растяжек купить  
+мама комфорт крем купить  
+мама комфорт где купить  
+мама комфорт крем от растяжек где купить  
+купить mama comfort  
+mama comfort купить  
+mama comfort крем от растяжек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438400</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4851136/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гибкий  — не менее 3 раз 
 пианино  — не менее 3 раз 
 demiand  — не менее 2 раз 
 купить  — не менее 3 раз 
 радужный  — не менее 3 раз 
 детский  — не менее 3 раз 
 ребенок  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гибкое пианино demiand купить  
 купить гибкое радужное пианино  
 детское гибкое радужное пианино купить  
 детское гибкое радужное пианино demiand купить  
 гибкое пианино купить в москве детское  
 гибкое пианино для детей купить  
 гибкое пианино demiand купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840575</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438144</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3518695/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 металлофон  — не менее 3 раз 
 музыкальный  — не менее 2 раз 
 инструмент  — не менее 3 раз 
 детский  — не менее 3 раз 
 сад  — не менее 3 раз 
 школа  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-металлофон купить в москве  
 купить металлофон  
 металлофон купить  
+металлофон купить в москве  
+металлофон музыкальный купить  
 металлофон музыкальный инструмент купить  
-металлофон музыкальный купить  
 купить металлофоны для детского сада  
 купить металлофон для музыкальной школы </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840572</t>
-[...8 lines deleted...]
-купить  — не менее 1 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438141</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-avtomaty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+пулька  — не менее 3 раз 
+железный  — не менее 3 раз 
+прицел  — не менее 3 раз 
+металлический  — не менее 3 раз 
+калашников  — не менее 3 раз 
 минск  — не менее 3 раз 
-бу  — не менее 3 раз 
-[...48 lines deleted...]
-совтехстром  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный автомат с пульками ак 47  
+железный игрушечный автомат ак 47 купить  
+игрушечный автомат с пульками купить прицелом  
+купить игрушечный автомат ак47  
+купить игрушечный автомат ак47 металлический  
+купить игрушечный автомат калашникова с пульками  
+купить игрушечный автомат в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438092</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/playsets_figures/brand/5132/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-инструмент  — не менее 1 раз 
-[...10 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840503</t>
+марвести  — не менее 3 раз 
+ледженс  — не менее 3 раз 
+коллекционный  — не менее 3 раз 
+легендс  — не менее 3 раз 
+мини  — не менее 3 раз 
+герой  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коллекционные фигурки марвел  
+купить фигурки марвел ледженс  
+купить фигурки марвел легендс  
+мини фигурки марвел купить  
+фигурки марвел ледженс купить в москве  
+фигурки марвел 3д купить  
+герои марвел 3д фигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438038</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/military_equipment/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+heng  — не менее 3 раз 
+long  — не менее 3 раз 
+купить  — не менее 2 раз 
+модель  — не менее 3 раз 
+металл  — не менее 3 раз 
+металлический  — не менее 3 раз 
+танковый  — не менее 3 раз 
+бой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые танки 1 16 из металла купить  
+радиоуправляемый танк heng long купить  
+купить радиоуправляемые танки 1 16  
+радиоуправляемые модели танков купить в москве  
+радиоуправляемый танк т 34 85 купить  
+металлический радиоуправляемый танк т 34 85 купить  
+радиоуправляемые танки для танкового боя купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438006</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
 машина  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 ретро  — не менее 3 раз 
 коллекционный  — не менее 3 раз 
 длина  — не менее 3 раз 
 см  — не менее 3 раз 
 моделька  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить модельки машин в москве  
 модели машин игрушки купить  
 игрушечные модели машин купить  
 ретро машины игрушечные купить  
 купить коллекционные игрушечные машины  
 ретро машины игрушечные купить длина 30 см  
+купить модельки машин в москве  
 где купить модельки машин в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840404</t>
-[...25 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840338</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437966</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/razmer_igrushki-bolshie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+большой  — не менее 3 раз 
+плюшевый  — не менее 1 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить большую мягкую игрушку  
+большие мягкие игрушки купить в москве  
+плюшевые игрушки купить в москве  
+большая плюшевая игрушка купить  
+плюшевые игрушки купить в москве недорого  
+купить в интернет магазине плюшевую игрушку  
+большие плюшевые игрушки купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437939</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory/strana_proizvodstva-kitaj/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 аналог  — не менее 3 раз 
 лего  — не менее 3 раз 
 купить  — не менее 2 раз 
 интернет  — не менее 2 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 конструкторы аналоги лего купить в москве  
 конструкторы аналог лего купить интернет  
 конструкторы аналоги лего купить недорого  
 купить конструктор аналог лего в магазине  
 купить конструктор аналог лего в интернет магазине  
 конструкторы аналоги лего купить интернет магазин недорого  
 конструкторы lego аналог купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840300</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/komody_pelenalnye_doski/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437862</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cotton_swab/</t>
   </si>
   <si>
     <t>Оптимизация текста (8 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+стерильный  — не менее 3 раз 
+деревянный  — не менее 3 раз 
+многоразовый  — не менее 3 раз 
+большой  — не менее 3 раз 
+аптека  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные палочки купить  
+ватные палочки купить в москве  
+стерильные ватные палочки купить  
+деревянные ватные палочки купить  
+многоразовые ватные палочки купить  
+большие ватные палочки купить  
+стерильные ватные палочки купить в аптеке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438370</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cotton_pads/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (9 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+многоразовый  — не менее 3 раз 
+аптека  — не менее 3 раз 
+большой  — не менее 3 раз 
+цветной  — не менее 3 раз 
+дешево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ватные диски  
+ватные диски купить  
+большие ватные диски купить  
+ватные диски купить в москве  
+многоразовые ватные диски купить  
+ватные диски купить в аптеке  
+ватные диски где купить  
+цветные ватные диски купить  
+купить ватные диски дешево </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438336</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/divan_miagkiy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+детский  — не менее 3 раз 
+маленький  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+игровой  — не менее 3 раз 
+комната  — не менее 3 раз 
+дешевый  — не менее 2 раз 
+мебель  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский диванчик  
+детский диванчик купить в москве  
+купить маленький детский диванчик  
+купить детский диванчик игрушечный  
+детский игровой диванчик купить  
+диванчик в детскую комнату купить  
+купить дешевый детский диванчик  
+купить мебель диван детскую </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438600</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/maternity_clothes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+кормить  — не менее 2 раз 
+модный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для беременных купить в москве  
+купить одежду для беременных  
+где купить одежду для беременных в москве  
+одежда для беременных москва купить магазин  
+купить одежду для беременных в интернет магазине  
+одежда для беременных и кормящих купить  
+модная одежда для беременных купить  
+купить одежду для беременных через интернет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438404</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/keychain/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+ключ  — не менее 3 раз 
+интернет  — не менее 2 раз 
+живой  — не менее 3 раз 
+животное  — не менее 3 раз 
+новогодний  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить брелки в москве  
+купить брелки для ключей  
+брелки купить в москве  
+брелки для ключей купить в москве  
+брелки купить в интернет магазине  
+брелки с живыми животными купить  
+купить новогодние брелки  
+брелки для ключей купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438261</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/hodunki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+каталка  — не менее 3 раз 
 купить  — не менее 1 раз 
-игрушка  — не менее 1 раз 
-белый  — не менее 2 раз 
 минск  — не менее 3 раз 
 бу  — не менее 3 раз 
-пеленальный  — не менее 1 раз 
-столик  — не менее 1 раз 
+колесико  — не менее 3 раз 
+челябинск  — не менее 1 раз 
 недорого  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...68 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/odegda_dlya_kukol/</t>
+отдельно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ходунки каталка для малышей купить минск  
+купить ходунки каталку для ребенка в минске  
+купить ходунки детские бу  
+ходунки детские купить в минске  
+купить колесики для ходунков детских  
+ходунки детские купить в челябинске  
+купить ходунки детские в минске недорого  
+колесики для детских ходунков купить отдельно </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438110</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/inhalers/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (12 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-минск  — не менее 3 раз 
-барби  — не менее 3 раз 
+домашний  — не менее 2 раз 
+пользование  — не менее 2 раз 
+компрессорный  — не менее 2 раз 
 недорого  — не менее 3 раз 
-вязаный  — не менее 3 раз 
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840335</t>
+аптека  — не менее 3 раз 
+нос  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ингалятор небулайзер купить  
+ингалятор компрессорный купить в москве  
+купить ингалятор в москве  
+ингалятор небулайзер купить в москве  
+где купить ингалятор  
+ингалятор компрессорный купить  
+купить ингалятор для носа  
+купить ингалятор для домашнего пользования недорого  
+купить ингалятор для домашнего пользования в москве  
+ингалятор купить в москве недорого в аптеке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438477</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/clothes_for_boys/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 интернет  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить одежду для мальчика в интернет магазине  
 купить одежду мальчику 6 лет </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841230</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841221</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438799</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shoes_for_girls/sezon_oio-zima/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+зима  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую зимнюю обувь для девочки  
+обувь для девочек зима купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438793</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shoes_for_boys/sezon_oio-zima/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить зимнюю обувь для мальчика  
+зимняя обувь для мальчиков купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438790</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/children_clothes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+дешево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую одежду дешево </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438786</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/writing_materials/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить письменные принадлежности  
 письменные принадлежности купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841201</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438766</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1834131/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 линейка  — не менее 2 раз 
 закройщик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 линейка закройщика купить  
 линейка закройщика купить москва </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841198</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438763</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/handbags_purses/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+силиконовый  — не менее 3 раз 
+сумочка  — не менее 1 раз 
+год  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить силиконовую сумочку детскую  
+купить детскую сумочку 7 лет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438755</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6080825/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 белый  — не менее 3 раз 
 глина  — не менее 2 раз 
 лепка  — не менее 3 раз 
 купить  — не менее 3 раз 
 das  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 белая глина для лепки купить  
 глина для лепки das купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841187</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438749</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/73493/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ранец  — не менее 3 раз 
 дердидас  — не менее 3 раз 
 купить  — не менее 3 раз 
 derdiedas  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ранцы дердидас купить  
 купить ранец derdiedas </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841184</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438745</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/meshki_dlya_obuvi/brand/12981/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 берлинго  — не менее 3 раз 
 купить  — не менее 3 раз 
 berlingo  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мешок для обуви берлинго купить  
 мешок для обуви berlingo купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841157</t>
-[...22 lines deleted...]
-черный  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438716</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rukzaki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841151</t>
+колесико  — не менее 3 раз 
+ранец  — не менее 1 раз 
+de  — не менее 3 раз 
+lune  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить школьный рюкзак на колесиках  
+ранец de lune купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438711</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pepper_aqarel/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тонировать  — не менее 3 раз 
+бумага  — не менее 3 раз 
+рисование  — не менее 3 раз 
+купить  — не менее 3 раз 
+лист  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+тонированная бумага для рисования купить  
+бумага для рисования а2 в листах купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438709</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/markers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+акварельный  — не менее 3 раз 
+цветок  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+акварельные фломастеры купить  
+купить фломастеры 100 цветов </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438695</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/accessories_school/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дешево  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить школьные принадлежности дешево  
+купить школьные принадлежности дешево в интернет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438694</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3106593/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 чемодан  — не менее 2 раз 
 trunki  — не менее 2 раз 
 купить  — не менее 3 раз 
 транка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский чемодан trunki купить  
 чемодан транки детский купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841135</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841119</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438691</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3777790/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+чемодан  — не менее 3 раз 
+самокат  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чемодан самокат детский купить интернет  
+чемодан самокат детский купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438690</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6104547/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 соленый  — не менее 2 раз 
 карамель  — не менее 2 раз 
 купить  — не менее 3 раз 
 мягкий  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-соленая карамель купить в москве  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841114</t>
+мягкая карамель купить  
+соленая карамель купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438667</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6138142/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 мармелад  — не менее 2 раз 
 пластовой  — не менее 3 раз 
 купить  — не менее 3 раз 
 кислый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кислый мармелад купить  
 мармелад пластовой купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841112</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438664</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3194225/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 шоколад  — не менее 3 раз 
 рафаэлло  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить шоколад рафаэлло  
 шоколад рафаэлло купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841104</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438655</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3439702/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 адвент  — не менее 2 раз 
 календарь  — не менее 2 раз 
 сладость  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 адвент календарь сладости купить  
 адвент календарь со сладостями купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841101</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841099</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438651</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3208331/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 смесь  — не менее 2 раз 
 фрисо  — не менее 3 раз 
 купить  — не менее 3 раз 
 friso  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская смесь фрисо купить  
 купить детскую смесь friso </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841090</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438642</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/pure/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кудашок  — не менее 3 раз 
 купить  — не менее 2 раз 
 минск  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кудашка для детского питания купить  
 детское пюре купить в минске </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841088</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841080</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438639</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/baby_food_milk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить детское питание  
+где можно купить детское питание </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438637</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/easels/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+икеа  — не менее 3 раз 
+купить  — не менее 3 раз 
+рисование  — не менее 3 раз 
+мел  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мольберт икеа детский купить  
+купить детскую доску для рисования мелом </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438627</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4657500/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 светильник  — не менее 3 раз 
 детский  — не менее 3 раз 
 силиконовый  — не менее 3 раз 
 usb  — не менее 3 раз 
 порт  — не менее 3 раз 
 облако  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить светильник детский силиконовый с usb портом  
 светильник облако в детскую купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841072</t>
-[...7 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438621</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mebel_shkolnika/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+комната  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская мебель для школьника купить  
+купить мебель для детской комнаты школьника </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438613</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/organayzer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+расческа  — не менее 3 раз 
 детский  — не менее 3 раз 
-часы  — не менее 3 раз 
-[...31 lines deleted...]
-детский  — не менее 2 раз 
 сад  — не менее 2 раз 
 купить  — не менее 3 раз 
 кроватка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 органайзер для расчесок в детский сад купить  
 органайзер на детскую кроватку купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841059</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438610</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3668808/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 весы  — не менее 3 раз 
 эксперимент  — не менее 3 раз 
 купить  — не менее 3 раз 
 экспериментирование  — не менее 3 раз 
 сад  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские весы для экспериментов где купить  
 весы для экспериментирования в детском саду купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841035</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438590</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3740130/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 весы  — не менее 2 раз 
 гиря  — не менее 2 раз 
 детский  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить весы с гирями детские  
 весы игрушечные детские с гирями купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841034</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438589</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/25161/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 весы  — не менее 2 раз 
 laica  — не менее 2 раз 
 купить  — не менее 3 раз 
 новорожденный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские весы laica купить  
 детские весы для новорожденных купить laica </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841033</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438588</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2999374/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 samsung  — не менее 2 раз 
 купить  — не менее 3 раз 
 самсунг  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня samsung купить  
 видеоняня самсунг купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841023</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438579</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/high_chair_accessories/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ремень  — не менее 2 раз 
 купить  — не менее 3 раз 
-детский  — не менее 1 раз 
-стул  — не менее 2 раз 
+детский  — не менее 2 раз 
+стул  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ремни для стульчика для кормления купить  
 купить ремни для детского стула для кормления </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841014</t>
-[...87 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438568</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermal_bag/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сумка  — не менее 3 раз 
+термос  — не менее 3 раз 
+бутылочка  — не менее 3 раз 
 детский  — не менее 3 раз 
-постельный  — не менее 2 раз 
-[...22 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840974</t>
+купить  — не менее 3 раз 
+термосумка  — не менее 3 раз 
+питание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сумка термос для бутылочек детских купить  
+термосумка для бутылочек детского питания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438546</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matrasi/osobennosti_matrasy-ortopedicheskij/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский ортопедический матрас  
+купить детский ортопедический матрас в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438542</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odeyala/napolnitel_odeyala-sherst/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+верблюжий  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское верблюжье одеяло купить  
+детское одеяло верблюжья шерсть купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438529</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/podushki_ortoped/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 2 раз 
 год  — не менее 3 раз 
 ортопедический  — не менее 3 раз 
-сон  — не менее 2 раз 
+сон  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детские подушки от лет ортопедические  
 ортопедическая подушка для сна купить детская </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840967</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438518</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3679267/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колыбель  — не менее 3 раз 
 ньютон  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 колыбель ньютона купить  
 колыбель ньютона купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840957</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840953</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438507</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/classic_manege/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 деревянный  — не менее 3 раз 
 купить  — не менее 3 раз 
-детский  — не менее 1 раз 
-[...52 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840933</t>
+детский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж детский деревянный купить  
+манеж деревянный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438495</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3143826/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 спейсер  — не менее 2 раз 
 филипс  — не менее 3 раз 
 купить  — не менее 3 раз 
 philips  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 спейсер philips купить  
 спейсер филипс купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840928</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438474</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4542234/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 2 раз 
-купить  — не менее 1 раз 
+пластырь  — не менее 2 раз 
+глаз  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пластырь для глаз детский купить  
 пластырь для глаз детский купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840925</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438470</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bandages/brand/25661/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магикопласт детские пластыри купить  
+магикопласт купить в москве детские пластыри </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438468</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/fenshetka/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 расческа  — не менее 3 раз 
 купить  — не менее 3 раз 
-волос  — не менее 2 раз 
-[...52 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840862</t>
+волос  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фен расческа купить  
+купить фен щетку для волос </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438446</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/breast_pumps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+молокоотсос купить в аптеке  
+молокоотсос купить в москве в аптеке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438438</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cosmetics_for_nipples/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+mustela  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить крем для сосков  
+mustela крем для сосков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438386</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5039161/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 сосок  — не менее 3 раз 
 ромашка  — не менее 3 раз 
 купить  — не менее 3 раз 
 пустышка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 соска ромашка купить  
 пустышка ромашка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840849</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438385</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/dummy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-советский  — не менее 3 раз 
+серебряный  — не менее 3 раз 
 купить  — не менее 1 раз 
-серебряный  — не менее 3 раз 
-[...1 lines deleted...]
-советские соски купить  
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пустышка 6 18 пустышка  
 серебряная соска пустышка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840848</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438384</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/holders_pacifiers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+именной  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+именные держатели для пустышек купить  
+именной держатель для пустышки купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438383</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3901639/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ватный  — не менее 2 раз 
 палочка  — не менее 2 раз 
 бумажный  — не менее 3 раз 
 купить  — не менее 3 раз 
 основа  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ватные палочки бумажные купить  
 ватные палочки на бумажной основе купить москва </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840842</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438378</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/391001/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ватный  — не менее 2 раз 
 палочка  — не менее 2 раз 
 ультратонкий  — не менее 3 раз 
 babyline  — не менее 2 раз 
 купить  — не менее 3 раз 
 ограничитель  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ватные палочки ультратонкие babyline купить  
 ватные палочки с ограничителем babyline купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840839</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438374</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2868371/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тик  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мыло детское тик так купить  
+детское мыло тик так купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438363</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soaps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+крем  — не менее 3 раз 
+добавка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское мыло  
+детский крем мыло купить  
+купить детское мыло без добавок </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438362</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4971185/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 косметика  — не менее 3 раз 
 markwins  — не менее 3 раз 
 купить  — не менее 3 раз 
 декоративный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская косметика markwins купить  
 детская декоративная косметика markwins купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840823</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840820</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438358</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/decorative_cosmetics/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+натуральный  — не менее 3 раз 
+безопасный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская декоративная косметика натуральная безопасная купить  
+детская косметика купить натуральная </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438357</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/aspirators/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аспиратор назальный детский купить в москве  
+аспиратор назальный детский купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438350</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lip_balm/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 увлажнять  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 где купить бальзам для губ  
 бальзам для губ увлажняющий купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840810</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438346</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/electric_toothbrushes/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+ультразвуковой  — не менее 2 раз 
 купить  — не менее 2 раз 
 xiaomi  — не менее 3 раз 
-зарядка  — не менее 3 раз 
-[...36 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840798</t>
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские ультразвуковые зубные щетки купить  
+детская электрическая зубная щетка купить xiaomi </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438340</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/poloten_vannoy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+мультгерой  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские полотенца с мультгероями купить  
+детское полотенце купить 50 90 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438330</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/baths/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 бу  — не менее 3 раз 
 минск  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую ванночку бу  
 купить детскую ванночку для купания в минске </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840781</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840779</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438325</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3430032/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шампунь  — не менее 2 раз 
 шаум  — не менее 3 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 schauma  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шампунь шаума детский купить  
 детские шампуни schauma купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840766</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438318</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1852191/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 шампунь  — не менее 2 раз 
 weleda  — не менее 2 раз 
 купить  — не менее 3 раз 
 велед  — не менее 3 раз 
 календула  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские шампуни weleda купить  
 веледа шампунь детский с календулой купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840761</t>
-[...17 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/diapers_pants/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438316</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lining_cloth/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-yoshioki  — не менее 3 раз 
-[...6 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840719</t>
+многоразовый  — не менее 3 раз 
+ткань  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские пеленки многоразовые  
+купить ткань для детских пеленок в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438305</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/board_changing/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+столик  — не менее 2 раз 
+трансформер  — не менее 3 раз 
+купить  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пеленальный столик трансформер купить  
+купить пеленальный столик бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438286</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/wipes_container/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 влажный  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 контейнер для влажных салфеток купить  
 контейнер для влажных салфеток купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840714</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438275</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3415024/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 яндекс  — не менее 2 раз 
 колонка  — не менее 2 раз 
 мини  — не менее 2 раз 
 купить  — не менее 3 раз 
 алиса  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 яндекс колонка мини купить в москве  
 купить мини колонку алиса яндекс в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840710</t>
-[...47 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840692</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438273</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3128822/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-фотоаппарат  — не менее 2 раз 
+фотоаппарат  — не менее 3 раз 
 детский  — не менее 3 раз 
 микки  — не менее 3 раз 
 маус  — не менее 3 раз 
 купить  — не менее 3 раз 
+москва  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фотоаппарат детский микки маус купить  
 детский фотоаппарат микки маус купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840672</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840669</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438239</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/camera/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+память  — не менее 3 раз 
+купить  — не менее 2 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат с картой памяти купить  
+детский фотоаппарат купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438238</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/forma_nastolki-kartochnaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+интернет  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольные карточные игры купить  
+карточные игры купить в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438233</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2693931/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 настольный  — не менее 2 раз 
 футбол  — не менее 3 раз 
 пружинка  — не менее 3 раз 
 купить  — не менее 3 раз 
 пружина  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 настольный футбол на пружинках купить  
 настольный футбол на пружинах купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840654</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840652</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438224</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kolyaski_3v1/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 tutis  — не менее 3 раз 
 uno  — не менее 3 раз 
-купить  — не менее 2 раз 
+купить  — не менее 1 раз 
 тутис  — не менее 3 раз 
 уно  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 tutis uno 3 купить в москве  
 тутис уно 3 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840643</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438214</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3207207/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 tutis  — не менее 2 раз 
 uno  — не менее 3 раз 
 купить  — не менее 3 раз 
 коляска  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 tutis uno 3 в 1 купить  
 коляска tutis uno 3 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840641</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438212</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/vozrastnaya_gruppa-adults/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 взрослый  — не менее 3 раз 
+компания  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 настольные игры для компании взрослых купить  
 настольные игры для взрослых купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840630</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438200</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sportivnye/tip_sportnstol-hokkej/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ножка  — не менее 3 раз 
+купить  — не менее 3 раз 
+советский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольный хоккей на ножках купить  
+настольный хоккей советский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438198</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-mafia/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+маска  — не менее 3 раз 
+купить  — не менее 2 раз 
+маклер  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольная игра мафия с масками купить  
+маклеры и мафия настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438196</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-svintus/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 делюкс  — не менее 3 раз 
 купить  — не менее 1 раз 
 куба  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 свинтус делюкс купить  
 свинтус в кубе купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840623</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438193</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/426451/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 scrabble  — не менее 2 раз 
 junior  — не менее 3 раз 
 купить  — не менее 3 раз 
 игра  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 scrabble junior купить  
 игра scrabble junior купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840621</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438190</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvivayushchie_kovriki/brand/13/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зоосад  — не менее 3 раз 
+купить  — не менее 3 раз 
+расти  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+развивающий коврик tiny love зоосад купить  
+развивающий коврик tiny love я расту купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438156</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pogremushki/brand/24636/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+погремушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянные погремушки купить в москве  
+деревянная погремушка для новорожденных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438149</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3543868/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гибкий  — не менее 3 раз 
 пианино  — не менее 2 раз 
 купить  — не менее 3 раз 
 салазар  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гибкое пианино купить в москве  
 гибкое пианино салазар купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840574</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438143</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4455285/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 гибкий  — не менее 3 раз 
 пианино  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить гибкое пианино  
 гибкое пианино купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840573</t>
-[...66 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840544</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438142</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4774316/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ксилофон  — не менее 2 раз 
 инструмент  — не менее 3 раз 
 купить  — не менее 3 раз 
 музыкальный  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ксилофон инструмент купить  
 ксилофон музыкальный инструмент купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840543</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438107</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6100022/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+световой  — не менее 3 раз 
+меч  — не менее 1 раз 
+джедай  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный световой меч  
+купить игрушечный меч джедая </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438099</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3472346/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 автомат  — не менее 2 раз 
 ппш  — не менее 3 раз 
 железный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушечный автомат ппш в москве  
 купить игрушечный автомат ппш железный </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840530</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438094</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3511821/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игрушечный  — не менее 1 раз 
 хватайка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушечный автомат с игрушками купить  
 игрушечный автомат хватайка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840529</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438093</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/tableware_toy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+купить  — не менее 1 раз 
+набор  — не менее 2 раз 
+пчелка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянная игрушечная посуда купить  
+игрушечный набор посуды пчелка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438084</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4970864/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 пистолет  — не менее 2 раз 
 глок  — не менее 3 раз 
 glock  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушечный пистолет глок  
 купить игрушечный пистолет glock </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840516</t>
-[...52 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840483</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438079</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/vid_plyushevye-dinozavr/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пушин  — не менее 3 раз 
+купить  — не менее 2 раз 
+резиновый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкая игрушка пушин динозавр купить в москве  
+резиновые динозавры игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438052</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3251721/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 2 раз 
+вено  — не менее 3 раз 
+марвести  — не менее 3 раз 
+купить  — не менее 3 раз 
+венома  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фигурка веном марвел купить  
+купить фигурку венома от марвел </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438039</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2993653/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 little  — не менее 2 раз 
 pony  — не менее 2 раз 
 русалка  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 пинок  — не менее 3 раз 
 пай  — не менее 3 раз 
 интерактивный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 my little pony русалка игрушка купить  
 пинки пай интерактивная игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840475</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438036</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3192681/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пони  — не менее 3 раз 
 каденс  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 принцесса  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони каденс игрушка купить  
 принцесса каденс пони игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840462</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840455</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438027</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/91/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 3 раз 
-набор  — не менее 3 раз 
+новый  — не менее 3 раз 
+поколение  — не менее 3 раз 
 игрушка  — не менее 2 раз 
-hasbro  — не менее 3 раз 
+купить  — не менее 3 раз 
 фигурка  — не менее 3 раз 
 котобук  — не менее 3 раз 
 пони  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить набор игрушки my little pony hasbro  
+my little pony новое поколение игрушки купить  
 фигурки котобука пони купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840452</t>
-[...22 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438018</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/669/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 3 раз 
+лента  — не менее 3 раз 
+купить  — не менее 3 раз 
+елочный  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фигурки гарри поттер лента купить  
+елочные игрушки гарри поттер купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438012</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/tip_transport-vnedorozhnik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 1 раз 
+машинка  — не менее 3 раз 
 купить  — не менее 1 раз 
-игрушечный  — не менее 1 раз 
-[...24 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840411</t>
+джип  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые машинки 4wd купить  
+купить радиоуправляемую машинку джип в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437996</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/634/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровозик  — не менее 3 раз 
+трансформер  — не менее 3 раз 
+купить  — не менее 3 раз 
+робот  — не менее 2 раз 
+поезд  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+роботы поезда игрушки купить  
+паровозики трансформеры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437990</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_43/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 металлический  — не менее 3 раз 
 модель  — не менее 3 раз 
 машина  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модели машин 1 43 купить в москве  
 металлические модели машин купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840407</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437969</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_24/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
 машина  — не менее 3 раз 
 купить  — не менее 3 раз 
 моделька  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модели машин 1 24 купить  
 купить модельки машин 1 24 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840406</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437968</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/tematika_transport-passazhirskij/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
 машина  — не менее 3 раз 
 купить  — не менее 3 раз 
 санкт  — не менее 3 раз 
 петербург  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модели машин купить в москве  
 модели машин купить санкт петербург </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840401</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437962</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4106650/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 светящийся  — не менее 3 раз 
 вертолетик  — не менее 3 раз 
 купить  — не менее 3 раз 
 рогатка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 светящийся вертолетик купить  
 светящийся вертолетик с рогаткой купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840397</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437957</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/aircraft_helicopters_precast/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 3 раз 
+купить  — не менее 3 раз 
+компания  — не менее 1 раз 
+azur  — не менее 3 раз 
+деревянный  — не менее 3 раз 
+самолетик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный самолет купить москва модель компания azur  
+деревянный самолетик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437954</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plane/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+аэрофлот  — не менее 3 раз 
+мальчик  — не менее 2 раз 
+самолетик  — не менее 3 раз 
+ариэль  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить самолет игрушечный аэрофлот  
+мальчик с самолетиком ариэль купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437952</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 германия  — не менее 3 раз 
 купить  — не менее 2 раз 
 piko  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушечная железная дорога германия купить  
 игрушечная железная дорога piko купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840390</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437950</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/614/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-доктор  — не менее 1 раз 
-плюшевый  — не менее 1 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 доктор плюшева игрушки купить  
 доктор плюшева игрушки купить москва </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840389</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840372</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437949</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/676/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+елочный  — не менее 3 раз 
+новогодний  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить елочная игрушка чебурашка  
+новогодняя игрушка чебурашка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437943</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3757509/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ширма  — не менее 2 раз 
 кукольный  — не менее 3 раз 
 театр  — не менее 3 раз 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ширма для кукольного театра купить  
 купить ширму для детского кукольного театра </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840367</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437929</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3525076/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 майк  — не менее 3 раз 
 вазовский  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 мягкий  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 майк вазовский игрушка купить  
 майк вазовски купить игрушка мягкая </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840366</t>
-[...17 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840365</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437928</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/9661/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 испанский  — не менее 3 раз 
+пупс  — не менее 1 раз 
 купить  — не менее 1 раз 
 испания  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 испанские пупсы купить  
 купить пупса испания </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840354</t>
-[...34 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840350</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437915</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6225499/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-дом  — не менее 3 раз 
-[...3 lines deleted...]
-barbie  — не менее 2 раз 
+мечта  — не менее 2 раз 
+купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дом мечты барби купить  
 barbie дом мечты купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840347</t>
-[...33 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840332</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437910</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/724/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+surprise  — не менее 3 раз 
+купить  — не менее 3 раз 
+pets  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+baby born surprise купить  
+baby born surprise pets купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437903</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3638489/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 коляска  — не менее 2 раз 
 кукла  — не менее 2 раз 
 maclaren  — не менее 2 раз 
 купить  — не менее 3 раз 
 макларен  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 коляска для кукол maclaren купить  
 коляска для куклы макларен купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840328</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840327</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437895</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/164642/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 lego  — не менее 2 раз 
 mindstorms  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-lego ev3 купить  
-[...20 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840314</t>
+lego mindstorms купить  
+lego ev3 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437882</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/11631/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лесовичок  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 деревянный конструктор лесовичок купить  
 купить деревянный конструктор лесовичок в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840309</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437870</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_minifigures/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лего  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего фигурки купить  
+лего минифигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437868</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lego_boost/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-конструктор  — не менее 1 раз 
-[...14 lines deleted...]
-электронный  — не менее 1 раз 
 конструктор  — не менее 2 раз 
-умный  — не менее 3 раз 
-[...8 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840296</t>
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+конструктор lego boost купить  
+lego boost купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437866</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/1621/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить электронный конструктор  
+электронный конструктор 10 лет купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437848</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/neobichnye/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+mag  — не менее 3 раз 
+building  — не менее 3 раз 
+купить  — не менее 2 раз 
+bornimago  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+mag building магнитный конструктор купить  
+конструктор магнитный bornimago купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437846</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/glina_skulpt/</t>
   </si>
   <si>
-    <t>Оптимизация текста (9 фраз).</t>
-[...4 lines deleted...]
-полимерный  — не менее 3 раз 
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 глина  — не менее 3 раз 
 лепка  — не менее 3 раз 
-купить  — не менее 3 раз 
+самозатвердевающий  — не менее 3 раз 
+купить  — не менее 3 раз 
+полимерный  — не менее 3 раз 
 набор  — не менее 3 раз 
-самозатвердевающий  — не менее 3 раз 
 цветок  — не менее 3 раз 
 натуральный  — не менее 3 раз 
 кукла  — не менее 3 раз 
 скульптурный  — не менее 3 раз 
 станок  — не менее 3 раз 
-готовый  — не менее 3 раз 
-[...1 lines deleted...]
-купить полимерную глину для лепки цветов  
+Добавить фразы или наиболее близкие к точному вхождению написания:
+глина для лепки самозатвердевающая купить  
 полимерная глина для лепки купить в москве  
 набор для лепки из глины купить  
 самозатвердевающая глина для лепки купить в москве  
+купить полимерную глину для лепки цветов  
 купить натуральную глину для лепки  
 купить полимерную глину для лепки кукол  
 глина для скульптурной лепки купить  
-станок для лепки из глины купить  
-[...52 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841022</t>
+станок для лепки из глины купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438750</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20068/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колонка  — не менее 3 раз 
 купить  — не менее 3 раз 
 мини  — не менее 3 раз 
 алиса  — не менее 3 раз 
 умный  — не менее 3 раз 
 цена  — не менее 1 раз 
 станция  — не менее 3 раз 
 недорого  — не менее 3 раз 
 скидка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
+яндекс колонка купить в москве  
+яндекс колонка мини с алисой купить  
 яндекс колонка с алисой купить в москве  
-яндекс колонка купить в москве  
 умная колонка яндекс купить в москве  
-яндекс колонка мини с алисой купить  
 яндекс колонка купить цена  
 умная колонка яндекс станция купить в москве  
 умная колонка яндекс алиса купить в москве  
 яндекс колонка купить недорого  
 яндекс колонка купить со скидкой </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840708</t>
-[...55 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840619</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438270</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/puppet_theatre/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 ширма  — не менее 3 раз 
 кукла  — не менее 1 раз 
-детский  — не менее 1 раз 
+детский  — не менее 2 раз 
 сад  — не менее 3 раз 
 рязань  — не менее 2 раз 
 билет  — не менее 3 раз 
 перчатка  — не менее 3 раз 
 жирафика  — не менее 3 раз 
 интернет  — не менее 2 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 куклы для кукольного театра купить  
+куклы перчатки для кукольного театра купить  
+кукольный театр купить игрушки и ширмы  
 купить кукольный театр для детского сада  
-кукольный театр купить игрушки и ширмы  
 кукольный театр рязань купить билеты  
-куклы перчатки для кукольного театра купить  
 кукольный театр купить билеты москва 2021  
 кукольный театр жирафики купить  
 куклы для кукольного театра купить в интернет  
 купить кукол для кукольного театра недорого </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840321</t>
-[...8 lines deleted...]
-домик  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437888</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/progulochnie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить прогулочную коляску в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438680</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 3 раз 
+haribo  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад haribo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438660</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermometers_room/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+комнатный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термометр комнатный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438454</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/krovatki/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+кровать  — не менее 1 раз 
+подросток  — не менее 3 раз 
+недорого  — не менее 3 раз 
+бу  — не менее 3 раз 
 интернет  — не менее 2 раз 
-недорого  — не менее 3 раз 
-[...200 lines deleted...]
-дешевый  — не менее 2 раз 
+матрас  — не менее 3 раз 
 мебель  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить детский диванчик  
-[...130 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840444</t>
+купить детскую кроватку  
+купить детскую кроватку в москве  
+купить детскую кроватку для новорожденных в москве  
+купить детскую кроватку бу  
+купить детскую кроватку б у  
+купить в москве кровать силуэт1 для подростков  
+купить детскую кроватку в москве недорого  
+детская кроватка купить в интернет магазине  
+детские кроватки купить в интернет магазине недорого  
+купить детскую кровать с матрасом в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438485</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/plastic_masses/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (10 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 посуда  — не менее 3 раз 
 гончарный  — не менее 3 раз 
 кукла  — не менее 3 раз 
 леонардо  — не менее 3 раз 
 полимерный  — не менее 2 раз 
 сонет  — не менее 3 раз 
 недорого  — не менее 3 раз 
 стекло  — не менее 3 раз 
 серый  — не менее 3 раз 
 белый  — не менее 3 раз 
 обжиг  — не менее 3 раз 
 керамический  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-глина для лепки купить в москве  
+где купить глину для лепки в москве  
 купить глину для лепки посуды  
-купить глину для лепки в леонардо  
-где купить глину для лепки в москве  
 купить гончарную глину для лепки  
 глина для лепки кукол купить  
+купить глину для лепки в леонардо  
 полимерная глина сонет для лепки купить недорого  
 стекло для лепки из полимерной глины купить  
 купить серую глину для лепки  
-купить белую глину для лепки и обжига </t>
-[...8 lines deleted...]
-    <t xml:space="preserve">У 175 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+купить белую глину для лепки и обжига  
+керамическая глина для лепки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438747</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shtoriy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+комната  — не менее 2 раз 
+интернет  — не менее 2 раз 
+девочка  — не менее 3 раз 
+недорого  — не менее 3 раз 
+мальчик  — не менее 3 раз 
+звезда  — не менее 3 раз 
+сад  — не менее 2 раз 
+спальня  — не менее 1 раз 
+готовый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские шторы купить  
+шторы в детскую комнату купить  
+шторы в детскую комнату купить в москве  
+шторы в детскую купить интернет магазин  
+шторы в детскую комнату девочке купить  
+купить детские шторы в интернет магазине недорого  
+шторы в детскую комнату мальчику купить  
+купить шторы со звездами в детскую  
+шторы в детский сад в спальню купить  
+купить готовые шторы в детскую комнату </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438606</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/namatrassy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+непромокаемый  — не менее 3 раз 
+резинка  — не менее 2 раз 
+кроватка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский наматрасник  
+купить детские наматрасники  
+непромокаемые наматрасники детские купить  
+наматрасник детский купить в москве  
+детские наматрасники на резинке купить  
+наматрасник 80 160 детский непромокаемый купить  
+наматрасник на детскую кроватку купить в москве  
+наматрасник детский 160х80 купить  
+наматрасники детские 80х160 купить  
+наматрасник непромокаемый 80х160 детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438513</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фанера  — не менее 3 раз 
+plan  — не менее 3 раз 
+toys  — не менее 3 раз 
+викторианский  — не менее 3 раз 
+эпоха  — не менее 3 раз 
+edufun  — не менее 3 раз 
+стеллаж  — не менее 3 раз 
+екатеринбург  — не менее 2 раз 
+деревянный  — не менее 3 раз 
+барби  — не менее 3 раз 
+мечта  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный дом из фанеры купить  
+кукольный дом plan toys купить  
+кукольные дома викторианской эпохи купить в москве  
+edufun кукольный дом с мебелью купить  
+кукольный дом стеллаж купить  
+кукольный дом купить екатеринбург  
+edufun дом для кукол купить  
+edufun дом для кукол купить в москве  
+деревянный дом для куклы барби купить  
+дом для куклы барби дом мечты купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437887</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/desks_chairs/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+дом  — не менее 3 раз 
+купить  — не менее 3 раз 
+трансформер  — не менее 3 раз 
+расти  — не менее 3 раз 
+краснодар  — не менее 2 раз 
+оренбург  — не менее 2 раз 
+центр  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские парты для дома купить  
+детская парта купить в москве  
+детские парты для дома купить в москве  
+купить детскую парту трансформер  
+детская парта трансформер для дома купить  
+детские парты для дома растущие купить  
+детские парты для дома купить в краснодаре  
+купить детскую парту в оренбурге  
+купить детскую парту со стулом  
+купи парту магазин детских парт </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438632</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/komody_pelenalnye_doski/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+игрушка  — не менее 1 раз 
+белый  — не менее 2 раз 
+минск  — не менее 3 раз 
+бельевой  — не менее 2 раз 
+шкаф  — не менее 3 раз 
+бу  — не менее 3 раз 
+пеленальный  — не менее 1 раз 
+столик  — не менее 1 раз 
+недорого  — не менее 3 раз 
+одежда  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский комод для игрушек в москве  
+детский комод купить белый  
+купить детский комод в минске  
+детские комоды бельевые купить  
+купить шкаф комод детский  
+купить детский комод бу  
+детские комоды без пеленального столика купить  
+купить комод в детскую комнату недорого  
+белый комод в детскую комнату купить  
+купить комод для детской одежды </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438511</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19125/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+scrabble  — не менее 3 раз 
+игра  — не менее 3 раз 
+настольный  — не менее 3 раз 
+русский  — не менее 3 раз 
+скрэббл  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить scrabble  
+scrabble купить  
+scrabble игра купить  
+scrabble настольная игра купить  
+скрэббл игра купить  
+купить скрэббл  
+скрэббл купить  
+scrabble купить москва  
+scrabble на русском купить  
+scrabble игра купить на русском </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438187</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/blastery/brand/2931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+longstrike  — не менее 3 раз 
+cs  — не менее 2 раз 
+купить  — не менее 2 раз 
+zombie  — не менее 2 раз 
+strike  — не менее 2 раз 
+sledgefire  — не менее 3 раз 
+modulus  — не менее 3 раз 
+n  — не менее 3 раз 
+mega  — не менее 3 раз 
+мега  — не менее 3 раз 
+модулус  — не менее 3 раз 
+официальный  — не менее 3 раз 
+сайт  — не менее 3 раз 
+прицел  — не менее 2 раз 
+руб  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+nerf modulus купить  
+nerf longstrike cs 6 купить  
+nerf zombie strike купить  
+nerf sledgefire купить  
+nerf n strike longstrike купить  
+nerf mega купить  
+купить нерф мега  
+нерф модулус купить  
+купить нерф официальный сайт  
+нерф с прицелом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438067</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/6991/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+стартовый  — не менее 3 раз 
+игровой  — не менее 2 раз 
+набор  — не менее 2 раз 
+geogan  — не менее 3 раз 
+battle  — не менее 3 раз 
+planet  — не менее 3 раз 
+бакуган  — не менее 3 раз 
+старый  — не менее 3 раз 
+драго  — не менее 3 раз 
+дракон  — не менее 3 раз 
+ультра  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+скорпион  — не менее 3 раз 
+сезон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бакуган старые  
+бакуган старые игрушки купить  
+bakugan купить стартовый игровой набор  
+bakugan geogan купить  
+bakugan battle planet купить  
+купить бакуган драго  
+дракон бакуган купить  
+бакуган ультра купить  
+бакуган скорпион купить  
+бакуган купить 2 сезон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438044</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (179 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 179 запросов, ведущих на данный URL, отличаются релевантные страницы. 
 Проверьте следующие запросы:  
 конструктор лего купить в москве  
 купить дом конструктор  
 конструктор meccano металлический купить  
 кукла паола рейна купить  
 кукольный театр купить игрушки на руку москва  
+кукольный театр купить билеты  
+кукольный театр на бауманской купить билеты  
 елочная игрушка винни пух купить  
 мягкая игрушка сова купить  
 купить вязаную плюшевую игрушку  
-купить швейную машинку в москве  
+игрушечный буран космический корабль купить в москве  
 купить елочную игрушку мальчик с самолетиком  
 новогодний паровоз купить  
 елочная игрушка паровоз купить  
-автопоезд паровоз купить  
 новогодний паровозик купить  
 купить модельку машины ваз  
 игрушечная подводная лодка с камерой купить  
 купить радиоуправляемый вертолет  
 радиоуправляемая подводная лодка с камерой купить  
 лего бэтмен глиноликий фигурка купить  
 фигурка человека паука от хот тойс купить  
 хот тойс купить фигурки марвел  
 keenway игровой набор доктора  
-м416 автомат купить игрушечный  
-шмайсер автомат купить игрушечный  
+игрушечная стиральная машина miele купить  
+игрушечный автомат мп 40 купить  
+игрушечный автомат томпсона купить  
 палочки для ксилофона купить  
 ксилофон купить бу  
 ксилофон 3 5 октавы купить  
 палочки для ксилофона купить москва  
 ксилофон хроматический купить  
 лампочки для ксилофона купить рядом со мной  
 палочки grig для ксилофона купить  
 ксилофон профессиональный купить бу  
+купить металлофон хроматический  
 металлофон диатонический купить  
 соколов погремушка серебряная купить  
-форма для леденцов погремушек купить в москве  
 каталка детская stellar ладошки купить  
 купить шахматы  
 шахматы купить  
 шахматы купить москва  
 где купить шахматы  
 набор шахмат купить  
 купить шахматы в магазине в москве  
 конфеты домино купить  
 конфеты домино где купить в москве  
 настольный футбол кикер купить  
 мяч для настольного футбола купить москва  
 манчкин купить котенка  
 манчкин кошка купить  
 котята манчкин купить в москве  
 манчкин кот купить  
 манчкин кошка купить в москве  
 манчкин делюкс купить  
 манчкин купить котенка цена  
 манчкин купить котенка в москве цена  
 купить котенка породы манчкин  
 манчкин кошка купить цена  
 купить котенка манчкин в москве недорого  
 вислоухий манчкин купить  
 замес манчкин купить  
 настольная игра манчкин делюкс купить  
 манчкин коротколапый купить  
 купить настольный хоккей stiga  
 настольный хоккей стига купить  
 карточная игра постельные дела купить  
 свечи на батарейках купить  
+брелки с живыми черепашками внутри купить  
 геншин брелки купить  
 cgpods наушники детские купить  
 яндекс колонка с часами купить  
 антисептические влажные салфетки tolli plus купить  
 детский шампунь страна сказок купить в москве  
 шампунь детский весна купить в москве  
 гигиеническая помада dermophil купить  
 гигиеническая помада dermophil термальная купить  
 гигиеническая помада labello купить в москве  
+nivea men гигиеническая помада купить в москве  
 детское мыло весна купить  
 ватные палочки с йодом купить  
 тинт ватные палочки для губ купить  
 ватные палочки с йодом купить в аптеке  
 пустышка серебряная купить  
 подушка для беременных купить  
 подушка для беременных купить москва  
 подушка для беременных купить москва недорого  
 подушки для беременных купить в интернет магазине  
 где купить подушку для беременных  
 купить подушку для беременных с пенополистиролом  
 подушка для беременных с шариками пенополистирола купить  
 подушка для беременных купить в москве цена  
 где купить подушку для беременных в москве  
 подушка для беременных купить фото  
 купить чехол на подушку для беременных  
 подушка для беременных купить в москве доставка  
 подушка обнимашка для беременных купить в москве  
 подушка для беременных i образная купить  
 подушка для беременных анатомическая купить  
 подушка для беременных новосибирск купить  
 шампунь мама комфорт купить  
 купить подгузники для взрослых xl  
 seni подгузники д взрослых купить  
 купить прокладки женские  
 купить мужские прокладки  
 мужские урологические прокладки купить  
 прокладки тена урологические купить  
 массажер для лица купить  
 купить увлажняющий крем для лица  
 косметическое касторовое масло купить  
 купить валик для спины и шеи  
 приборы для ухода за кожей лица купить  
 купить подогреватель молока для телят  
 купить детский стиральный порошок  
 стиральный порошок для детского белья купить  
 купить порошок стиральный автомат детский  
-термометр для мяса купить  
 купить ртутный термометр для измерения температуры  
 мама тест на беременность купить  
 экспресс тест на беременность купить  
 ингалятор купить  
 колыбель zibos ala купить  
 колыбель noony lula купить в москве  
 купить детский комод маша и медведь  
 купить детский комод в интернете  
 купить детский комод икеа  
 купить наполнитель для детских подушек  
 купить детскую подушку каюта уюта  
 купить стульчик для кормления peg perego  
 купить стул для кормления peg perego  
 видеоняня xiaomi купить  
 видеоняня xiaomi купить в москве  
 радионяня tommee tippee купить  
 ходунки для дцп детские купить  
 купить детские шторы  
 детские шторы купить в интернет  
 шторы в детскую в пиратском стиле купить  
 шторы детские комплект купить  
 детские шторы купить икеа  
 мебель для детской комнаты купить в москве  
 купить комплект детской мебели  
-детская мебель из дерева купить  
 наборы детской мебели купить в москве  
 ковер икеа детский купить  
 купить светильники для детского сада  
 доска выбора в детском саду купить  
 детские парты и столы купить в минске  
 адвент календарь с шоколадом купить  
 пластовый мармелад купить  
 trolli мармелад купить  
 мармелад ударница купить  
 жидкая карамель купить  
 слинг шарф купить  
 слинг рюкзак купить  
+бауэр слинг купить  
 купить коляску  
 детское кресло икеа купить  
+детский чемодан american tourister купить  
 бумага для рисования карандашом купить  
 крафтовая бумага для рисования купить  
 купить бумагу 10 на 15 для рисования  
 бумага для рисования маслом купить  
 бумага для рисования пастелью сухой купить  
 крафт бумага для рисования купить  
 бумага для рисования в технике граттаж купить  
 многослойный стол для рисования из бумаги купить  
 мешок для обуви пул энд бир купить  
+vans мешок для обуви купить  
 шариковый пластилин купить  
 цветные карандаши акварельные купить  
 японская школьная сумка купить  
 купить картон цветная бумага  
 электронный блокнот купить  
 блокнот ежедневник купить  
 рандосеру ранец купить  
 линейка металлическая купить в москве  
 тетрадь в косую линейку купить в москве  
 цветная бумага для печати купить  
 купить цветную бумагу для творчества в листах  
 купить детскую одежду от производителя  
 одежда для малышей с винни пухом купить  
-одежда для брейка для мальчиков купить  
 купить одежду для танцев мальчику </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433839632</t>
-[...27 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840921</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437087</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_boys/sezon_oio-demisezon/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 верхняя одежда для мальчиков купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841231</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438801</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_newborns/pol-malchik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для новорожденных мальчиков купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438800</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/detskaya_obuv/brand/22290/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 паблоска  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 обувь паблоски для девочек купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841229</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438798</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/school_footwear_girls/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841228</t>
+подростковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подростковую обувь для девочек </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438797</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shoes_for_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить обувь для девочки в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438795</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/botinki_girls/sezon_oio-demisezon/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 демисезонная обувь для девочек купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841227</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841226</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438794</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/overalls/odezhda_material-trikotazh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+вязаная одежда для малышей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438792</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/school_footwear_boys/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 викинг  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить обувь викинг для мальчика </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841225</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438791</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_girls/brand/19429/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 lenne  — не менее 3 раз 
 детский  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 lenne детская одежда купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841222</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438788</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/ortopedicheskaya_obuv_dlya_detej/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-первый  — не менее 2 раз 
+первый  — не менее 3 раз 
 малыш  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 первая ортопедическая обувь для малыша купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841219</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438785</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4912689/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 обувь  — не менее 3 раз 
 супинатор  — не менее 3 раз 
 малыш  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 обувь без супинатора для малышей купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841218</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438784</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/ortopedicheskaya_obuv_dlya_detej/age-0~5/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 малыш  — не менее 2 раз 
-первый  — не менее 2 раз 
+первый  — не менее 3 раз 
 шаг  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 обувь для малышей ортопедическая первые шаги купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841217</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438783</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/shoes_for_newborns/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 обувь для малышей купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841216</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438781</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/clothes_for_girls/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 1 раз 
+купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 одежда для девочек 4 лет купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841215</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841214</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438780</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/detskaya_odezhda/brand/19020/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гарри  — не менее 3 раз 
 поттер  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда с гарри поттером для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438779</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_girls/sizes-152/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...10 lines deleted...]
-Добавить слова из продвигаемых запросов: 
 подросток  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить одежду для девочки подростка </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841212</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438778</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_girls/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить верхнюю одежду для девочки </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841211</t>
+верхняя одежда для девочек купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438777</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4675598/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 зеленый  — не менее 3 раз 
 цветной  — не менее 3 раз 
 бумага  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 зеленая цветная бумага купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841210</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438776</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4483663/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 бумага  — не менее 3 раз 
 цветной  — не менее 3 раз 
 голографический  — не менее 3 раз 
 самоклеяться  — не менее 3 раз 
 купить  — не менее 3 раз 
 розница  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 бумага цветная голографическая самоклеющаяся купить в розницу </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841209</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438774</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/ofisnaya_bumaga/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 цветной  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить бумагу цветную 500 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841208</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438773</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3786330/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 цветной  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 цветная копировальная бумага купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841207</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841206</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438772</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5063029/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 бумага  — не менее 2 раз 
 пастель  — не менее 3 раз 
 цветной  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 бумага для пастели а3 цветная купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841205</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438771</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4481508/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 самоклеяться  — не менее 3 раз 
 цветной  — не менее 3 раз 
 бумага  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 самоклеющаяся цветная бумага купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841204</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438770</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/set_student/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 письменный  — не менее 3 раз 
 принадлежность  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 набор письменных принадлежностей купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841202</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438767</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1927181/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 линейка купить 30 см </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841200</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438765</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1834141/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 офицерский  — не менее 3 раз 
-линейка  — не менее 3 раз 
+линейка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 офицерская линейка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841199</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438764</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6026869/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гознак  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 бумага для черчения гознак а4 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841197</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438762</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4304944/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 меховой  — не менее 3 раз 
 сумочка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую меховую сумочку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841195</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438759</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/paints_oil/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 масляные краски купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841194</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841192</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438758</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/swimming_accessories/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спортивный  — не менее 3 раз 
+детский  — не менее 2 раз 
+сумка  — не менее 3 раз 
+бассейн  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+спортивная детская сумка для бассейна купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438756</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3308740/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 круг  — не менее 3 раз 
 лепка  — не менее 3 раз 
 глина  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 круг для лепки из глины купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841191</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438753</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3672308/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 голубой  — не менее 3 раз 
 глина  — не менее 2 раз 
 лепка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 голубая глина для лепки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841190</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438752</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/2881/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 глина  — не менее 3 раз 
 лепка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 jovi глина для лепки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841189</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438751</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3760340/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ранец  — не менее 2 раз 
 hummingbird  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ранец hummingbird купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841185</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438746</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4500764/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 восковой  — не менее 2 раз 
 мелкий  — не менее 2 раз 
 цветок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 восковые мелки 6 цветов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841183</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841181</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438744</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3293687/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пушистый  — не менее 3 раз 
+блокнот  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пушистый блокнот купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438742</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/tetrady_bloknot/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 блокнот  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить тетради и блокноты </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841180</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438740</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4458399/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 блокнот  — не менее 2 раз 
 черный  — не менее 3 раз 
 лист  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 блокнот с черными листами купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841179</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438739</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2787351/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 умный блокнот купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841178</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438738</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2402691/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 блокнот  — не менее 2 раз 
 желание  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 блокнот желаний купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841177</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438737</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6087010/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 матовый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 картон цветной матовый купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841175</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438735</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3583355/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ментальный  — не менее 2 раз 
 математика  — не менее 3 раз 
 купить  — не менее 3 раз 
 учебный  — не менее 3 раз 
 пособие  — не менее 3 раз 
 тетрадь  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ментальная математика купить учебное пособие и тетради </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841173</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438732</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/teaching_aid/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 магнитный  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 магнитные учебные пособия купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841172</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438731</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/rabochie-tetradi/brand/22672/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-учебный  — не менее 1 раз 
-пособие  — не менее 1 раз 
+учебный  — не менее 2 раз 
+пособие  — не менее 3 раз 
 класс  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 учебные пособия 5 класс купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841171</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438730</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/backpacks_911/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 сумка  — не менее 3 раз 
 старшеклассник  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 школьные сумки для старшеклассников купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841170</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841169</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438729</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/handbags_purses/forma_sumki-plechevaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+школьный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить школьную сумку через плечо </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438728</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/colour_pencils/brand/4992/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 трехгранный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить трехгранные цветные карандаши </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841168</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841167</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438726</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4919656/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цветок  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карандаши цветные 36 цветов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438725</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/colour_pencils/brand/2761/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 многоцветный  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 цветные карандаши многоцветные купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841166</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841164</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438724</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/school_clothes_girls/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 школьная одежда для девочек купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841163</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438722</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/clothes_school/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 школьная одежда купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841162</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841161</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438721</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2044381/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 секрет  — не менее 2 раз 
 пластилин  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 секреты пластилина купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841160</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438719</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/plasticine/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пластилин купить в москве недорого </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841158</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438717</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/backpacks_girls/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 женский  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить рюкзак женский школьный </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841155</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438713</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/knap_first/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+mcneill  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ранец mcneill купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438712</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/risovanie_cherchenie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+черный  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+черная бумага для рисования купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438710</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4229291/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 блокнот  — не менее 3 раз 
 ключ  — не менее 3 раз 
 купить  — не менее 3 раз 
 девочка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 блокнот с ключом купить для девочек </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841149</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438708</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2553471/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дневник диппера купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841148</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438706</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/diary/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 личный  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 личный дневник купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841147</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438705</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3094947/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 читательский дневник купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841146</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438704</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/easels/tip_doskihudozh-markernaya/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фломастер  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 доска для фломастеров купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841145</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438703</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5146627/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 спиртовой  — не менее 3 раз 
 фломастер  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 спиртовые фломастеры купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841144</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438702</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4625311/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фломастер  — не менее 3 раз 
 posca  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фломастеры posca купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841143</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841142</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438701</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4595237/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 фломастер  — не менее 3 раз 
 граффити  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить фломастеры для граффити </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841141</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438699</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4841068/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фломастер  — не менее 3 раз 
 цветок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фломастеры 80 цветов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841140</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841137</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438698</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/beauty_salon/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+набор  — не менее 2 раз 
+парикмахер  — не менее 3 раз 
+чемодан  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский набор парикмахера в чемодане купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438692</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/suitcases/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+samsonite  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский чемодан samsonite купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438689</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6024662/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 кресло  — не менее 3 раз 
 яндекс  — не менее 3 раз 
 такси  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское кресло яндекс такси купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841132</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841131</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438688</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/18480/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 1 раз 
-кресло  — не менее 2 раз 
+кресло  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детское кресло бюрократ </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841130</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438687</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3098821/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-коляска  — не менее 2 раз 
-yoyo  — не менее 2 раз 
+коляска  — не менее 3 раз 
+yoyo  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 коляска yoyo купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841126</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438682</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sledge_strollers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+санки коляска купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438679</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3489370/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 baby  — не менее 2 раз 
 ktan  — не менее 2 раз 
 слинг  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 baby ktan слинг купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841122</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438676</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4666761/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 куртка  — не менее 3 раз 
 слинг  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 куртка слинг купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841121</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438675</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/slings_bags/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 женский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 сумка слинг женская купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841120</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/1771561/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438674</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slings/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+didymos  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+слинг didymos купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438673</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3082031/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить детский творожок агуша </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841118</t>
+детский козий творожок купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438671</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/caramel/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 палочка  — не менее 2 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 карамель на палочке купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841116</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438669</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4944787/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шоколад  — не менее 2 раз 
 карамель  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шоколад с карамелью купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841115</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438668</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2262121/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мармелад мишки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841113</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438666</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3343004/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 мармелад  — не менее 2 раз 
 яблочный  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мармелад яблочный купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841111</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438663</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/marmalade/brand/19360/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-сказка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мармелад сказка купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841110</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438662</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/marmalad/brand/9881/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 харибо  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мармелад харибо купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841109</t>
-[...6 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438661</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19360/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 мармелад  — не менее 3 раз 
-haribo  — не менее 3 раз 
-[...14 lines deleted...]
-мармелад  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить мармелад сказка </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841106</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438657</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3289435/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 умный  — не менее 3 раз 
 сладость  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 умные сладости купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841102</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438653</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sladosti_pp/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 полезные сладости купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841100</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438650</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/newyear_sweetset/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+новый  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сладости на новый год купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438649</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/685221/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 пюре  — не менее 2 раз 
 ус  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское пюре сами с усами купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841096</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438646</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/511991/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ягненок  — не менее 2 раз 
 пюре  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ягненок пюре детское купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841095</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841094</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438644</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1957451/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 каша  — не менее 2 раз 
 умница  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская каша умница купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841093</t>
-[...59 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841087</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438643</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/desserts/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские десерты купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438641</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6022303/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+книга детское питание купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438640</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/suhie_smesi_i_zameniteli_moloka/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 производитель  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детское питание от производителя </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841086</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438636</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/milk_baby/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+скидка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить молоко со скидкой в москве детское </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438635</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/party/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую парту со стульчиком </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841084</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438633</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2269691/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 доска  — не менее 3 раз 
 сноуборд  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 доска для сноуборда детская купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841082</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438630</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5131520/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 доска  — не менее 3 раз 
 буква  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую доску с буквами </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841081</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841079</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438629</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5004011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доска для плавания детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438628</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3372436/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 фонарик  — не менее 2 раз 
 сирена  — не менее 3 раз 
 детский  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить фонарик с сиреной детские </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841077</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438626</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2943991/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 брелок  — не менее 3 раз 
 фонарик  — не менее 3 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 брелок фонарик детский купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841076</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438625</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6047322/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 фонарик  — не менее 1 раз 
 батарейка  — не менее 2 раз 
 новогодний  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские фонарики на батарейках новогодние купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841075</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438623</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2321381/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 фонарик  — не менее 3 раз 
 klein  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фонарик klein купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841074</t>
-[...21 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438622</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chasy_naruchnie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+часы  — не менее 3 раз 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские часы купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438617</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3215576/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 3 раз 
 детский  — не менее 2 раз 
-электронный  — не менее 2 раз 
-[...29 lines deleted...]
-детский  — не менее 1 раз 
 арт  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушку детский будильник арт 10360766 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841066</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841063</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438616</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3892459/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 штора  — не менее 2 раз 
 морской  — не менее 2 раз 
 стиль  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские шторы в морском стиле купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841058</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438609</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4919866/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 штора  — не менее 2 раз 
 тачка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские шторы тачки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841057</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438608</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/fotorulon/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 рулонные шторы детские купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841056</t>
-[...7 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438607</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/containers_toys/brand/44/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ящик  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+полимербыт ящик для игрушек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438605</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4037960/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 2 раз 
 ящик  — не менее 2 раз 
 игрушка  — не менее 2 раз 
-маша  — не менее 1 раз 
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841054</t>
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный ящик для игрушек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438603</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stellajy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 3 раз 
+ящик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стеллаж для игрушек с ящиками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438602</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2820721/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 шезлонг  — не менее 2 раз 
 babybjorn  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский шезлонг babybjorn купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841051</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841050</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438599</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3374307/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 1 раз 
+детский  — не менее 2 раз 
 прыгунок  — не менее 3 раз 
 джампер  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский прыгунок джампер купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841049</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438597</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3141799/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 радионяня  — не менее 2 раз 
 beurer  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить радионяня beurer </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841048</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438596</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3553517/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радионяня  — не менее 2 раз 
 моторола  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радионяня моторола купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841047</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438595</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6020718/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 3 раз 
 ramili  — не менее 3 раз 
 baby  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня ramili baby rv500 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841031</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438586</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4037906/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 angeleye  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня angeleye ae603 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841030</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438585</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3096349/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 moonybaby  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня moonybaby купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841029</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438583</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/23504/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 3 раз 
 angeleye  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня angeleye купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841028</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438582</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3421563/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 моторола  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 видеоняня моторола купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841024</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438580</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/baby_monitors/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видео радионяня купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438578</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3643953/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 babysense  — не менее 2 раз 
 монитор  — не менее 2 раз 
 дыхание  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 babysense монитор дыхания купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841021</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438576</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/monitory_dyhania/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 1 раз 
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841020</t>
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монитор дыхания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438575</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6206986/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 увлажнитель  — не менее 3 раз 
 воздух  — не менее 3 раз 
 ballu  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить увлажнитель воздуха ballu </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841019</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438574</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3543860/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 увлажнитель  — не менее 2 раз 
 воздух  — не менее 2 раз 
 polaris  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить увлажнитель воздуха polaris </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841018</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438573</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/stulchiki_dlya_kormleniya/brand/73085/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-стул  — не менее 2 раз 
 vrost  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стул для кормления vrost купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438570</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/highchairs_transformers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...11 lines deleted...]
-купить  — не менее 3 раз 
 стул  — не менее 2 раз 
 матрешка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить стул трансформер для кормления матрешка </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841015</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438569</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/15261/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 медел  — не менее 3 раз 
 поильник  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 медела поильник купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841011</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438566</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2622931/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 поильник  — не менее 3 раз 
 трубочка  — не менее 3 раз 
 мир  — не менее 3 раз 
 детство  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 поильник с трубочкой мир детства купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841010</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438565</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/replaceable_accessories_drinking_bowls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+насадка  — не менее 3 раз 
+мама  — не менее 2 раз 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+насадка для поильников мам купить в аптеке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438563</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/osobennosti_butylochki-s_trubochkoj/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 грузик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 поильник с грузиком купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841007</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438562</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/children_clubs/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 чашка  — не менее 1 раз 
 фарфор  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 чашка детская фарфор купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841003</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438559</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/urinals/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 3 раз 
 детский  — не менее 2 раз 
-пластиковый  — не менее 3 раз 
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841002</t>
+присосок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский писсуар на присосках купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438558</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3000472/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 tommee  — не менее 2 раз 
 tippee  — не менее 2 раз 
 слюнявчик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 tommee tippee слюнявчик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841001</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438556</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bibs_textile/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 женщина  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить слюнявчик для женщин </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841000</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438555</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/slunyavchiki/brand/23036/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 силиконовый  — не менее 3 раз 
 карман  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 слюнявчик силиконовый с карманом купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840999</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438554</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3237755/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 горшок  — не менее 2 раз 
 babybjorn  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский горшок babybjorn купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840997</t>
-[...7 lines deleted...]
-бутылочка  — не менее 2 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438552</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4974399/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский горшок со стульчиком купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438551</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pots_baby/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
-купить  — не менее 3 раз 
-[...17 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840993</t>
+мягкий  — не менее 2 раз 
+сидение  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский горшок с мягким сиденьем купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438548</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/baby_bottles/brand/21346/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+фирма  — не менее 3 раз 
+кон  — не менее 3 раз 
+матат  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую бутылочку фирмы кона матата </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438547</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/raskladushki/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 раскладушка  — не менее 1 раз 
 матрас  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская раскладушка с матрасом купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840992</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438544</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6121445/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 плед  — не менее 2 раз 
 символика  — не менее 3 раз 
 спартак  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский плед с символикой спартака </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840989</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438540</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3498538/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кашемировый  — не менее 3 раз 
 детский  — не менее 3 раз 
 плед  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кашемировый детский плед купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840988</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438539</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/592791/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 плед  — не менее 3 раз 
 шерсть  — не менее 3 раз 
 меринос  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские пледы из шерсти мериноса купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840987</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438538</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plaid_knitted/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+вязаный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский вязаный плед </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438537</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5105607/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 бамбуковый  — не менее 3 раз 
 одеяло  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское бамбуковое одеяло купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840984</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438534</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konverty/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
 одеяло  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское одеяло для новорожденных на выписку купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840983</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438533</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4966271/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 одеяло  — не менее 2 раз 
 клетка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детскую одеяло в клетку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840982</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438532</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/odeyala/brand/71231/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 аскон  — не менее 3 раз 
-купить  — не менее 3 раз 
+купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 аскона одеяло детское купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840981</t>
-[...20 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438531</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4768256/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
 постельный  — не менее 2 раз 
 белье  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское постельное белье 80х160 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438528</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/pol-malchik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840976</t>
+детский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское постельное белье для мальчика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438527</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3334790/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 светиться  — не менее 3 раз 
 постельный  — не менее 2 раз 
 белье  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 светящееся постельное белье детское купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840975</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438526</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/material_postelnoe-satin/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+спальный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское постельное белье 1 5 спальное сатин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438525</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/dlia_sna/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
 эффект  — не менее 3 раз 
 память  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская подушка с эффектом памяти купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840973</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438524</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4915138/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 латексный  — не менее 3 раз 
 подушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская латексная подушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840971</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840970</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438521</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/pillows/brand/71231/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+аскон  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка аскона купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438520</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3696521/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
-аскон  — не менее 3 раз 
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840969</t>
+бабочка  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская ортопедическая подушка бабочка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438519</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/cushion_newborns/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
 ортопедический  — не менее 3 раз 
 рождение  — не менее 3 раз 
-купить  — не менее 1 раз 
+купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская подушка ортопедическая с рождения купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840966</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438517</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6074090/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 кроватка  — не менее 3 раз 
 бортик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская кроватка 140х70 с бортиками купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840964</t>
-[...25 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840959</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438514</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/komod/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+комната  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить комод в детскую комнату </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438512</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolybeli/osobennosti_kolybeli-podvesnaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колыбель подвесная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438509</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3139703/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колыбель  — не менее 2 раз 
 козь  — не менее 3 раз 
 тутти  — не менее 3 раз 
 бамбини  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 колыбель кози тутти бамбини купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840958</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840955</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438508</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4681149/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+балдахин  — не менее 2 раз 
+кроватка  — не менее 3 раз 
+домик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+балдахин на кроватку домик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438505</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matrees_60_120/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+наматрасник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские наматрасники 120х60 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438502</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bed_house/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 1 раз 
+детский  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская кроватка домик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840952</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840949</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438501</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3255410/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 манеж  — не менее 3 раз 
 щенок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 манеж для щенков купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840947</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438496</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/manezhi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+билет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж купить билет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438494</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pokryvalo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+подростковый  — не менее 3 раз 
+кровать  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить покрывало на подростковую кровать </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438493</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4039888/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 манеж  — не менее 2 раз 
 кровать  — не менее 2 раз 
 happy  — не менее 2 раз 
 baby  — не менее 2 раз 
 martin  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 манеж кровать happy baby martin купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840940</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438488</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2982881/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 манеж  — не менее 2 раз 
 кровать  — не менее 2 раз 
 graco  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 манеж кровать graco купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840939</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438487</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3786485/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 алиса  — не менее 3 раз 
 купить  — не менее 3 раз 
 детский  — не менее 2 раз 
 соляной  — не менее 3 раз 
 грелка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 алиса где купить детскую соляную грелку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840934</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438481</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/warmer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+солевой  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская солевая грелка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438480</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/inhalers/brand/24642/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 омрон  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить ингалятор омрон </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840932</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438479</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3093253/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 газоотводный  — не менее 2 раз 
 трубка  — не менее 2 раз 
 малышок  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 газоотводная трубка малышок купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840930</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438476</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4542212/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 глазной  — не менее 2 раз 
 пластырь  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 глазной пластырь детский купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840926</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438472</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4756203/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 магикопласт  — не менее 2 раз 
 детский  — не менее 3 раз 
 пластырь  — не менее 2 раз 
 кашель  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 магикопласт детские пластыри от кашля купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840924</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438469</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bandages/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 рисунок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские пластыри с рисунками купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840923</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438467</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/209972/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 взрослый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 газоотводная трубка взрослому купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840922</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438466</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3665743/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 безртутный  — не менее 3 раз 
 термометр  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 безртутный термометр купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840914</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438456</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/gidrometr/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 термометр  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 термометр гигрометр купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840913</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438455</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/421091/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ленора  — не менее 3 раз 
 детский  — не менее 3 раз 
 кондиционер  — не менее 2 раз 
 белье  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ленор детский кондиционер для белья купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840910</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438452</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3664388/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 стиральный  — не менее 2 раз 
 порошок  — не менее 2 раз 
 фосфат  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские стиральные порошки без фосфатов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840909</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438450</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4115644/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 чистаун  — не менее 2 раз 
 стиральный  — не менее 2 раз 
 порошок  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 чистаун стиральный порошок детский купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840908</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438449</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/washing_powders/brand/1292/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 стиральный  — не менее 1 раз 
 babyline  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 стиральный порошок babyline детский купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840907</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438448</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6130441/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские стиральные порошки эко купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840906</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438447</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sr_va_ukladki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+средства для укладки волос купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438445</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/uhod_lico/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить прибор для ухода за лицом </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840903</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438444</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3819596/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пароварка  — не менее 3 раз 
 блендер  — не менее 3 раз 
 gfsb  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пароварка блендер gfsb 6 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840902</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438442</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3498571/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 блендер  — не менее 3 раз 
 пароварка  — не менее 3 раз 
 twistshake  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 блендеры пароварки twistshake купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840901</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840900</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438441</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5045663/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пароварка  — не менее 2 раз 
 блендер  — не менее 2 раз 
 happy  — не менее 2 раз 
 baby  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пароварка блендер happy baby купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840899</t>
-[...24 lines deleted...]
-филипс  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438440</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/225462/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+стерилизатор  — не менее 2 раз 
 авента  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840897</t>
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стерилизатор авент купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438436</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sterilizers/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 паровой  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 стерилизатор паровой купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840895</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438435</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3639109/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шея  — не менее 2 раз 
-купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 валики для спины и шеи купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840894</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438434</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4604429/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 био  — не менее 3 раз 
 ойл  — не менее 3 раз 
 косметический  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 био ойл масло косметическое купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840891</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438430</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/oil_cosmetik/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 где можно купить косметическое масло </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840890</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438429</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4113950/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 масло  — не менее 2 раз 
 авокадо  — не менее 3 раз 
 купить  — не менее 3 раз 
 косметический  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 масло авокадо купить в москве косметическое </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840889</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438428</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3441634/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 масло  — не менее 2 раз 
 виноградный  — не менее 3 раз 
 косточка  — не менее 3 раз 
 косметический  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 масло виноградной косточки косметическое купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840888</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438427</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3639252/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 масло  — не менее 2 раз 
 шиповник  — не менее 3 раз 
 косметический  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 масло шиповника косметическое купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840887</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438426</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6072866/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пенка  — не менее 3 раз 
 mama  — не менее 2 раз 
 comfort  — не менее 3 раз 
 интимный  — не менее 3 раз 
 гигиена  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пенка mama comfort для интимной гигиены купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840886</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438425</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4080679/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 крем  — не менее 3 раз 
 лицо  — не менее 3 раз 
 невский  — не менее 3 раз 
 косметика  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить крем для лица невская косметика </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840885</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438423</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/5042261/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 крем  — не менее 3 раз 
 лифтинг  — не менее 3 раз 
 лицо  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить крем лифтинг для лица </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840884</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438422</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sunscream/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лицо  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 солнцезащитный крем для лица купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840882</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438420</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/face_cream/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крем для лица купить в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438419</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/massagery/brand/20676/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 2 раз 
+купить  — не менее 3 раз 
 gezatone  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить массажер gezatone </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840880</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438417</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4497341/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 массажер  — не менее 2 раз 
 голова  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 массажер для головы купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840879</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840878</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438416</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/elektrobritvy_men/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 новосибирск  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 электробритвы мужские купить в новосибирске </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840877</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438415</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6213574/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 электробритва  — не менее 3 раз 
 мужской  — не менее 3 раз 
 купить  — не менее 3 раз 
 интернет  — не менее 2 раз 
 магазин  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 электробритвы мужские купить в интернет магазине </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840876</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438414</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6302807/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 электробритва  — не менее 2 раз 
 мужской  — не менее 3 раз 
 хороший  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 электробритвы мужские лучшие купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840875</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438413</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6190762/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 многоразовый  — не менее 2 раз 
 прокладка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 многоразовые прокладки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840874</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438412</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3286004/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить урологические прокладки seni </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840873</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438411</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/12031/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 прокладка  — не менее 1 раз 
 олвейс  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить прокладки олвейс </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840872</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438409</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/absorbent_underwear/brand/20011/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 сени  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить подгузники сени для взрослых в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840870</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438407</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/halaty_dlya_beremennyh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+домашний  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+домашняя одежда для беременных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438406</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/verhnyaya-odezhda-dlya-beremennyh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зима  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+верхняя одежда для беременных зима купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438405</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4029616/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 мама  — не менее 3 раз 
 комфорт  — не менее 2 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 бандаж мама комфорт купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840865</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438401</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4385867/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 theraline  — не менее 2 раз 
 подушка  — не менее 2 раз 
 беременный  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 theraline подушка для беременных купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840863</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840860</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438399</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3693672/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подушка  — не менее 3 раз 
+беременный  — не менее 3 раз 
+body  — не менее 3 раз 
+pillow  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+подушка для беременных body pillow купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438398</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pillows_expectant_mothers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+наволочка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+наволочка для подушки для беременных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438397</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1784491/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 держатель  — не менее 3 раз 
 пустышка  — не менее 2 раз 
 philips  — не менее 2 раз 
 avent  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 держатель для пустышки philips avent купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840856</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840855</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438391</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/pacifiers_teethers/brand/15171/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 hevea  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 hevea пустышка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840854</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840853</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438390</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/shroud_shaper/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 корректор  — не менее 3 раз 
-сосок  — не менее 2 раз 
+сосок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 корректор сосков купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840852</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438388</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6170979/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 сосок  — не менее 2 раз 
 молочный  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 соска молочная купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840851</t>
-[...27 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840847</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438387</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/scissors_manicure/brand/3804/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 нук  — не менее 3 раз 
 аптека  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить нук ножницы детские 10256257 в аптеках </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840846</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438381</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1927421/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 1 раз 
+детский  — не менее 2 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ножницы для левшей детские купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840845</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438380</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/scissors/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
-детский  — не менее 2 раз 
+детский  — не менее 3 раз 
 творчество  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детские ножницы для творчества </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840844</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840843</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438379</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6131571/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 ватный  — не менее 2 раз 
 палочка  — не менее 2 раз 
 деревянный  — не менее 3 раз 
 основа  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить ватные палочки на деревянной основе </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840841</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438377</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3788730/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ватный  — не менее 2 раз 
 палочка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 я самая ватные палочки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840840</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438376</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/326091/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 джонсонс  — не менее 3 раз 
 беби  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ватные палочки джонсонс беби купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840838</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438373</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/217222/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 длинный  — не менее 3 раз 
 горло  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 длинные ватные палочки для горла купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840837</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438372</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4846979/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 горло  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ватные палочки для горла купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840836</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840834</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438371</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3727036/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
-мыло  — не менее 3 раз 
+мыло  — не менее 2 раз 
 алиса  — не менее 3 раз 
 купить  — не менее 3 раз 
 дешево  — не менее 3 раз 
-москва  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детское мыло алиса купить дешево москва </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840833</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840832</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438369</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/soap_lump/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гр  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мыло детское 200 гр купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840831</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438367</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/soaps/brand/6241/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 little  — не менее 3 раз 
 siberica  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 little siberica детское мыло купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840830</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438366</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3746636/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 мыло  — не менее 2 раз 
 детский  — не менее 3 раз 
 тик  — не менее 3 раз 
 свобода  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мыло детское тик так 150г свобода купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840829</t>
-[...41 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840826</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438365</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soap_iquid/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+антибактериальный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское антибактериальное мыло </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438364</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3439699/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 адвент  — не менее 2 раз 
 календарь  — не менее 2 раз 
 детский  — не менее 3 раз 
 косметика  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 адвент календарь с детской косметикой купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840825</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438360</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/soaps/brand/9261/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мыло детское невская косметика купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840824</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840822</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438359</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4880799/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гигиенический  — не менее 3 раз 
 помада  — не менее 3 раз 
 гиалурон  — не менее 2 раз 
 evo  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гигиеническая помада гиалурон evo купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840819</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840818</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438356</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lip_balm/brand/21194/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 гигиенический  — не менее 3 раз 
 помада  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гигиеническая помада фруктовый поцелуй купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840817</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840815</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438355</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3546640/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 аспиратор назальный детский b well купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840814</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840813</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438351</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4214895/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 набор  — не менее 2 раз 
 бальзам  — не менее 2 раз 
 губа  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить набор бальзамов для губ </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840811</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438347</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3935389/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 revyline  — не менее 2 раз 
 зубной  — не менее 2 раз 
 щетка  — не менее 2 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 revyline зубная щетка детская купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840807</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438343</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3163552/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+ватный  — не менее 2 раз 
+диск  — не менее 2 раз 
+шт  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные диски 120 шт купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438339</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6067301/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+квадратный  — не менее 2 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-ватные диски 120 шт купить </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840804</t>
+ватные диски квадратные купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438338</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4817412/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ватный  — не менее 2 раз 
 диск  — не менее 2 раз 
 органический  — не менее 3 раз 
 хлопок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ватные диски из органического хлопка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840802</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840800</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438337</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1688791/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+крючок  — не менее 3 раз 
+стена  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крючок для детской ванночки на стену купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438334</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/poloten_kuhny/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 махровый  — не менее 2 раз 
 детский  — не менее 2 раз 
 сад  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить махровое полотенце 40х70 для детского сада </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840797</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438333</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4340261/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 полотенце  — не менее 2 раз 
 свинка  — не менее 3 раз 
 пепе  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детское полотенце со свинкой пепе </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840795</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438332</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4968206/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 полотенце детское 70х140 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840792</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840790</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438331</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/polotenca/naznachenie_polotence-dlya_lica/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское полотенце для лица купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438329</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/2451/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 2 раз 
+детский  — не менее 3 раз 
 шампунь  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский шампунь карапуз купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840776</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438324</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6173834/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+шампунь  — не менее 2 раз 
+джонсон  — не менее 3 раз 
+беби  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский шампунь джонсон беби купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438323</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/schampoo/tip_volos_kosmetika-vyushchiesya/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 2 раз 
-детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
 кудрявый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский шампунь для кудрявых волос </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840773</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438322</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3749065/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шампунь  — не менее 2 раз 
 тик  — не менее 3 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шампунь тик так детский купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840771</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438321</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20853/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
-шампунь  — не менее 1 раз 
+шампунь  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 levrana детский шампунь купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840768</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438319</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3275814/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
 шампунь  — не менее 2 раз 
 мустеть  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский шампунь мустела </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840763</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438317</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/shampoos/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 весна  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шампунь детский весна купить в магазине </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840759</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438315</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3819565/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 растворимый  — не менее 3 раз 
 туалетный  — не менее 2 раз 
 бумага  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 растворимая туалетная бумага купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840757</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438313</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet_dry/brand/18251/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 maneki  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 maneki туалетная бумага купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840756</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438312</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4217856/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 туалетный  — не менее 2 раз 
 бумага  — не менее 2 раз 
 рулон  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 туалетная бумага 12 рулонов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840753</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438310</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/1440391/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 туалетный  — не менее 2 раз 
 бумага  — не менее 2 раз 
 zewa  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 туалетная бумага zewa купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840750</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840746</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438308</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4604283/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лицо  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 влажные салфетки для лица купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840743</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438304</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/1salfetky/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+влажный  — не менее 2 раз 
+россия  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить влажные салфетки россия </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438303</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4860549/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-клапан  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+клапан для влажных салфеток купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438302</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3778077/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 влажный  — не менее 2 раз 
 салфетка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-клапан для влажных салфеток купить </t>
-[...13 lines deleted...]
-Добавить фразы или наиболее близкие к точному вхождению написания:
 влажные салфетки я самая купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840741</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438301</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3739902/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 влажные салфетки aura купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840740</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438300</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4024131/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 влажный  — не менее 2 раз 
 салфетка  — не менее 2 раз 
 интимный  — не менее 2 раз 
 гигиена  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 влажные салфетки для интимной гигиены купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840739</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438298</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/wet_wipes/brand/821/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 merries  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить влажные салфетки merries </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840738</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840736</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438297</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3731444/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 влажный  — не менее 2 раз 
 салфетка  — не менее 2 раз 
 лежачий  — не менее 3 раз 
 больной  — не менее 3 раз 
 большой  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить влажные салфетки для лежачих больных большие </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840735</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438296</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4108003/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 влажный  — не менее 2 раз 
 салфетка  — не менее 2 раз 
 уборка  — не менее 3 раз 
 дом  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить влажные салфетки для уборки дома </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840734</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438295</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/box/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 влажный  — не менее 1 раз 
 индивидуальный  — не менее 3 раз 
 упаковка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 влажные салфетки в индивидуальной упаковке купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840733</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438294</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6188003/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить влажные салфетки для лежачих больных </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840732</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438293</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3959987/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пеленальный  — не менее 3 раз 
 столик  — не менее 3 раз 
 кукла  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пеленальный столик для кукол купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840729</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438290</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/pelenalnye_stoliki/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ванночка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пеленальный столик с ванночкой купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840728</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438289</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2037351/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 присыпка  — не менее 2 раз 
 цинк  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская присыпка с цинком купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840722</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438284</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2228541/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 сени  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить подгузники сени </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840720</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438282</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/diapers_pants/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+yoshioki  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подгузники трусики yoshioki </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438281</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3188620/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 асепта  — не менее 2 раз 
 салфетка  — не менее 2 раз 
 детский  — не менее 3 раз 
 зуб  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 асепта салфетки детские для зубов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840716</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438278</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4824010/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские влажные салфетки без отдушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438277</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3335851/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 салфетка  — не менее 2 раз 
 влажный  — не менее 2 раз 
 детский  — не менее 3 раз 
 джонсон  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить салфетки влажные детские джонсон </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840715</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840713</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438276</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3839498/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колонка  — не менее 2 раз 
 яндекс  — не менее 2 раз 
 плюс  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 колонка яндекс плюс купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840712</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438274</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4290142/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 наушники  — не менее 3 раз 
 ушко  — не менее 3 раз 
 кошка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детские наушники с ушками кошки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840705</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438267</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/naushniki/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 jbl  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 наушники jbl детские купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840703</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840701</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438266</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kids_tablet/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+турбокидс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский планшет турбокидс </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438265</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3369032/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 брелка  — не менее 3 раз 
 тигренок  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 брелки тигрята купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840699</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438263</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3337685/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 брелка  — не менее 3 раз 
 черепаха  — не менее 3 раз 
 живой  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 брелки с черепахами живыми купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840697</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438262</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3398300/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 рация  — не менее 2 раз 
 моторола  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская рация моторола купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840695</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840693</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438260</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/game_walkie-talkies/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+двое  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские рации на двоих купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438259</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermosi_thermocaps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+поильник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термокружка с поильником купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438258</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/electric_garlands/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 батарейка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 гирлянда на батарейках купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840689</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438255</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/akkumuliator_batareika/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 аккумуляторный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить аккумуляторные батарейки </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840683</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840681</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438251</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2998098/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 фотоаппарат  — не менее 2 раз 
 щенячий  — не менее 2 раз 
 патруль  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фотоаппарат щенячий патруль купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840679</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438247</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3836772/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фотоаппарат  — не менее 2 раз 
 детский  — не менее 3 раз 
 gsmin  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фотоаппарат детский gsmin купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840677</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438246</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/foto_video_tehnika/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-детский  — не менее 2 раз 
+детский  — не менее 3 раз 
 фотоаппарат  — не менее 1 раз 
 купить  — не менее 3 раз 
 видео  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фотоаппарат купить м видео </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840676</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438244</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3798456/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 фотоаппарат  — не менее 2 раз 
 котик  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фотоаппарат котик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840675</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438242</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3804590/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 1 раз 
 hello  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фотоаппарат hello kitty купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840674</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438241</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6015647/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 фотоаппарат  — не менее 2 раз 
 зайчик  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский фотоаппарат зайчик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840673</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840670</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438240</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3144934/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+карточный  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монополия карточная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438237</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3319456/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 карточный  — не менее 3 раз 
 игра  — не менее 2 раз 
 майнкрафт  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 карточная игра майнкрафт купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840667</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438235</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4657062/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 карточный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 карточная игра покер купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840666</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840664</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438234</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3102374/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 соображария  — не менее 3 раз 
 каникулы  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 соображарий каникулы купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840663</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/2970531/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438232</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2190821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игра соображарий купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438231</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2202311/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+манчкин  — не менее 2 раз 
+тащить  — не менее 2 раз 
+сокровище  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манчкин тащи сокровища купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438230</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6196112/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-настольная игра соображарий junior купить </t>
-[...39 lines deleted...]
-Добавить фразы или наиболее близкие к точному вхождению написания:
 русский манчкин купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840659</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438228</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3483815/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 футбол  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игроки для настольного футбола купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840655</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438225</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/132152/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+коробка  — не менее 3 раз 
+дженг  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коробка для дженги купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438221</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6161793/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-дженг  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дженга бум купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840650</t>
-[...17 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840649</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438220</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3144935/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-монополия  — не менее 3 раз 
-[...1 lines deleted...]
-престол  — не менее 3 раз 
+монополия  — не менее 2 раз 
+игра  — не менее 1 раз 
+престол  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 монополия игра престолов купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840648</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438219</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/210342/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-монополия  — не менее 3 раз 
-империя  — не менее 3 раз 
+монополия  — не менее 2 раз 
+империя  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 монополия империя купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840647</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840646</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438218</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6101090/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шахматы  — не менее 2 раз 
 нарды  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шахматы нарды купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840645</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438217</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4825704/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шахматы шашки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438216</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kolyaski/brand/1551/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 tutis  — не менее 3 раз 
 uno  — не менее 3 раз 
 plus  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 tutis uno plus купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840642</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438213</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kolyaski_3v1/brand/18404/reviews/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 tutis  — не менее 3 раз 
 uno  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 tutis uno 3 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840639</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840638</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438210</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3538403/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 подземелье  — не менее 2 раз 
 настольный  — не менее 2 раз 
 игра  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 подземелье настольная игра купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840635</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/3208708/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438207</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3152132/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-каркассон настольная игра купить </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840634</t>
+колонизаторы игра настольная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438206</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6115093/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+настольный  — не менее 3 раз 
+игра  — не менее 3 раз 
+гарри  — не менее 3 раз 
+поттер  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольная игра гарри поттер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438205</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2192191/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шакал настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438203</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 настольные игры купить недорого </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840632</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438201</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3311865/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игра  — не менее 2 раз 
 джуманджа  — не менее 3 раз 
 настольный  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игра джуманджи настольная купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840629</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840624</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438199</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1940911/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+юный свинтус игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438194</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/17281/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игра  — не менее 2 раз 
+настольный  — не менее 2 раз 
+games  — не менее 3 раз 
+scrabble  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игра настольная games scrabble y9618 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438192</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/17291/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 дорожный  — не менее 3 раз 
 scrabble  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дорожный scrabble купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840622</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438191</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/brand/19125/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 scrabble  — не менее 3 раз 
 английский  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 scrabble на английском купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840620</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840617</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438189</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3121696/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 картина  — не менее 3 раз 
 alec  — не менее 3 раз 
 monopoly  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 картины alec monopoly купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840616</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438186</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/biznes_igry/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 бизнес  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить настольную экономическую игру бизнес </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840614</t>
-[...7 lines deleted...]
-мимишко  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438184</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/keyboard_tools/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+механический  — не менее 3 раз 
+пианино  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское механическое пианино купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438180</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stringed_instruments/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 3 раз 
+гитара  — не менее 3 раз 
+мальчик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная гитара для мальчиков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438179</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3233296/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+малышарик  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 купание  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-мимишки игрушки для купания купить </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840610</t>
+малышарики игрушки для купания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438178</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3233295/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игрушка  — не менее 2 раз 
 мимимишко  — не менее 3 раз 
 купание  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушки мимимишки для купания купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840609</t>
-[...17 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840608</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438177</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/svetilnik_nastolniy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
-ночник  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить ночник настольный </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840607</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438176</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3745988/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ночник  — не менее 2 раз 
 датчик  — не менее 3 раз 
 движение  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ночник с датчиком движения купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840606</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438175</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/swimming_baths/brand/3647/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 ванная  — не менее 3 раз 
 курносик  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушки для ванной курносики </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840605</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438173</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3679046/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушки для ванной без отверстий купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438172</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4932833/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 волшебный  — не менее 1 раз 
+купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушка для ванны волшебный кран купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840604</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438171</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4907361/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 кит  — не менее 3 раз 
 ванная  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушку кит для ванной </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840602</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438170</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/158032/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 титаник  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 ванная  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 титаник игрушка для ванной купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840601</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840600</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438169</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6008309/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игрушка  — не менее 2 раз 
 ванная  — не менее 3 раз 
 смешарик  — не менее 3 раз 
 лосяш  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушка для ванной смешарики лосяш купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840599</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438168</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4934341/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-подводный  — не менее 1 раз 
-[...16 lines deleted...]
-сапог  — не менее 3 раз 
+подводный  — не менее 3 раз 
+лодка  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 ванная  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-кот в сапогах игрушка для ванной купить </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840597</t>
+подводная лодка игрушка для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438166</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6070670/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бомбочки для ванны с игрушкой внутри купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438165</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3011202/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+лодочка  — не менее 1 раз 
+ванная  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушку лодочку для ванной </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438164</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3856430/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 смешарик  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 ванная  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 смешарики игрушки для ванной купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840594</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438163</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/tip_aks_kukly-krovat/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 деревянный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить деревянную игрушку кроватку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840593</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840592</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438162</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6001147/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+каталка  — не менее 3 раз 
+палочка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские каталки на палочке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438161</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3397440/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 каталка  — не менее 3 раз 
+детский  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 самокат каталка детский 5 в 1 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840591</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840589</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438159</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3892522/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 развивать  — не менее 3 раз 
 коврик  — не менее 3 раз 
 tiny  — не менее 3 раз 
 love  — не менее 3 раз 
 бохо  — не менее 3 раз 
 шик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 развивающий коврик tiny love бохо шик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840588</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438158</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/hanging_educational_toys/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 спираль  — не менее 3 раз 
 кроватка  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушка спираль на кроватку купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840586</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840584</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438157</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19331/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 детский  — не менее 3 раз 
-ночник  — не менее 2 раз 
+ночник  — не менее 3 раз 
+zazu  — не менее 1 раз 
 kids  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский ночник zazu kids </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840583</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438155</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/teether_toy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-погремушка  — не менее 1 раз 
-купить  — не менее 1 раз 
+погремушка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 погремушки прорезыватели купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840579</t>
-[...28 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840577</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438150</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvivayushchie/material_igr-derevo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянные развивающие игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438145</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/mats_blinds/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 ванная  — не менее 1 раз 
 икея  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский коврик в ванную в икеи </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840571</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438140</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19759/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 массажный  — не менее 3 раз 
 коврик  — не менее 3 раз 
 нога  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детский массажный коврик для ног купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840570</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438138</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/razvivayushchie_kovriki/brand/19538/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ортопедический  — не менее 3 раз 
 детский  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 коврики ортопедические детские купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840566</t>
-[...28 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840554</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438129</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3795098/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 каталка  — не менее 2 раз 
 игрушка  — не менее 2 раз 
 умка  — не менее 2 раз 
 музыкальный  — не менее 3 раз 
 улитка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 каталка игрушка умка музыкальная улитка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840553</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438120</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4222942/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 3 раз 
+каталка  — не менее 3 раз 
+гусеница  — не менее 3 раз 
+шарик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка каталка гусеница с шариками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438119</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3763508/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 держатель  — не менее 3 раз 
 детский  — не менее 3 раз 
 мобиль  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 держатель для детского мобиля купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840552</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438118</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/mobili/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-кроватка  — не менее 3 раз 
-новорожденный  — не менее 3 раз 
+блок  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-игрушки на кроватку для новорожденных купить </t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840547</t>
+музыкальный блок для мобиля купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438116</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3665782/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бизиборд  — не менее 2 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бизиборд машина купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438115</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/vizibord/brand/70578/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мягкий  — не менее 3 раз 
+бизиборд  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкий бизиборд купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438114</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3146969/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ходунок  — не менее 2 раз 
+каталка  — не менее 3 раз 
+vtech  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ходунки каталка vtech купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438112</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3083801/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ксилофон купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840542</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438106</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/percussion_instruments/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ксилофон  — не менее 3 раз 
 музыкальный  — не менее 3 раз 
 инструмент  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ксилофон музыкальный инструмент купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840540</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438103</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bed_cars/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить детскую кровать машинку </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840538</t>
+детская кровать машинка купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438101</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3676378/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-купить  — не менее 1 раз 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+самурайский  — не менее 2 раз 
+меч  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный самурайский меч </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438100</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/weapon_kits/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+военный  — не менее 2 раз 
+набор  — не менее 2 раз 
+ружье  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+военный игрушечный набор купить с ружьем недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438098</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4538751/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+автомат  — не менее 2 раз 
+игрушечный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+автомат м4а4 игрушечный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438096</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/933/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 игрушечный  — не менее 1 раз 
-меч  — не менее 2 раз 
-[...78 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840532</t>
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный автомат м16 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438095</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3129069/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 шуруповерт  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушечный шуруповерт </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840527</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438091</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3141992/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игровой  — не менее 3 раз 
 набор  — не менее 3 раз 
 шеф  — не менее 3 раз 
 повар  — не менее 3 раз 
 abc  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игровой набор шеф повар abc </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840526</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438089</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4551508/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 шеф  — не менее 2 раз 
 повар  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игровой набор шеф повар </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840525</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438088</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4076639/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 жилет  — не менее 3 раз 
 нерф  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 жилет нерф купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840524</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438087</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/detskie_kuhni/brand/2001/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 smoby  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская кухня smoby купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840523</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438086</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3110230/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 3 раз 
 кухня  — не менее 2 раз 
 elc  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 детская кухня elc купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840522</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840521</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438085</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/posuda_toys/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 набор  — не менее 3 раз 
-детский  — не менее 1 раз 
+детский  — не менее 2 раз 
 керамический  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить набор игрушечный детской керамической посуды </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840520</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438082</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-revolvery/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 люгер  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушечный пистолет люгер купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840519</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438081</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6157603/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 пистолет  — не менее 3 раз 
 макаров  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 страйкбольный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить пистолет макарова игрушечный страйкбольный </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840518</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840515</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438080</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/material_igr-metall/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 пулька  — не менее 3 раз 
 железный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить пистолет игрушечный на пульках железный </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840513</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840511</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438078</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-pistolety/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+глушитель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный пистолет с глушителем </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438077</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3294750/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 nerf  — не менее 3 раз 
 феникс  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 nerf феникс e9961eu4 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840510</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840506</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438075</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4483420/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+nerf  — не менее 3 раз 
+rival  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+nerf rival купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438068</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/578351/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игровой  — не менее 3 раз 
 набор  — не менее 3 раз 
 доктор  — не менее 2 раз 
 плюшевый  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игровой набор доктор плюшева купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840505</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438066</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6113125/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-игровой  — не менее 2 раз 
+игровой  — не менее 3 раз 
+набор  — не менее 3 раз 
+доктор  — не менее 3 раз 
+сумка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игровой набор доктор в сумке </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840504</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840502</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438065</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/play_store/tip_professii-kassa/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-детский  — не менее 1 раз 
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840499</t>
+деньги  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечную кассу с деньгами </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438060</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4860905/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игрушечный  — не менее 3 раз 
 фрукт  — не менее 3 раз 
 овощ  — не менее 3 раз 
 липучка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушечные фрукты и овощи на липучках купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840498</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438059</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/play_store/tip_professii-produkty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+еда  — не менее 3 раз 
+детский  — не менее 2 раз 
+кухня  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная еда для детской кухни купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438058</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4853711/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 marvel  — не менее 3 раз 
 legends  — не менее 3 раз 
 фигурка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 marvel legends фигурки купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840495</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840494</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438055</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4030546/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 елочный  — не менее 1 раз 
 динозавр  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 елочные игрушки динозавры купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840493</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840489</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438054</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9211/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 динозавр  — не менее 3 раз 
 рекс  — не менее 3 раз 
-игрушка  — не менее 2 раз 
+игрушка  — не менее 1 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 динозавр рекс игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840488</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438051</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3310724/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 драгоноид  — не менее 3 раз 
 инфинити  — не менее 3 раз 
 бакуган  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 драгоноид инфинити бакуган купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840487</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840486</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438049</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3483742/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 bakugan  — не менее 3 раз 
 trox  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 bakugan trox купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840485</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438048</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3819443/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+bakugan  — не менее 3 раз 
+dragonoid  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+bakugan dragonoid купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438046</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3310708/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 bakugan  — не менее 2 раз 
 salamander  — не менее 3 раз 
 gold  — не менее 3 раз 
 усиление  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 bakugan salamander gold с усилением купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840482</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438045</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/624/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 игрушка  — не менее 2 раз 
 марвести  — не менее 3 раз 
 купить  — не менее 3 раз 
 минск  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 игрушки марвел купить в минске </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840480</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438042</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6315773/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 календарь  — не менее 2 раз 
 марвести  — не менее 3 раз 
 купить  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 календарь марвел купить с игрушками </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840479</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438041</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/collectible_figurines/brand/5132/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 коллекционный  — не менее 3 раз 
 фигурка  — не менее 3 раз 
 марвести  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 коллекционные фигурки марвел купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840478</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840474</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438040</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/18334/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 робот  — не менее 3 раз 
 поезд  — не менее 3 раз 
 трансформер  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушки роботы поезда трансформеры </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840473</t>
-[...6 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438035</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3002521/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дюк  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
 робот  — не менее 3 раз 
-вспыш  — не менее 1 раз 
-[...17 lines deleted...]
-робот  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дюк игрушка купить роботы </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840471</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438034</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/roboty/brand/22165/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пес  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 робот пес игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840470</t>
-[...45 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840467</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438033</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/211/brand/7/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 будущее  — не менее 3 раз 
 фигурка  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 человек паук из будущего лего фигурки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840466</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438032</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4050175/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пони  — не менее 3 раз 
 радуга  — не менее 2 раз 
 игрушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони радуга игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840464</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438030</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3126876/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пони  — не менее 3 раз 
 буря  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони буря игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840463</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840461</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438028</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6007245/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 интерактивный  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони интерактивная игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840460</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438026</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3146718/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 пони  — не менее 3 раз 
 искорка  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 пони искорка игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840458</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438024</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3217040/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 pop  — не менее 3 раз 
 гарри  — не менее 2 раз 
 поттер  — не менее 2 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 pop up игрушки гарри поттер купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840457</t>
-[...18 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840456</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438023</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3308752/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 май  — не менее 3 раз 
 литла  — не менее 3 раз 
 пони  — не менее 3 раз 
 рембул  — не менее 3 раз 
 деш  — не менее 3 раз 
 купить  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 май литл пони рембул деш купить игрушку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840454</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438021</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3194806/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 спайк  — не менее 2 раз 
 май  — не менее 3 раз 
 литла  — не менее 3 раз 
 пони  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 спайк май литл пони игрушка купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840453</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438020</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/brand/91/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони мягкая игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438019</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/294/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+робот  — не менее 3 раз 
+прикрытие  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+трансформеры роботы под прикрытием игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438015</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/637/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фигурка  — не менее 3 раз 
 dc  — не менее 2 раз 
 бэтмена  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фигурки dc фигурки бэтмена купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840449</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840448</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438013</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/playsets_figures/brand/19020/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гарри  — не менее 2 раз 
+поттер  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+набор фигурок гарри поттер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438011</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3206060/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 3 раз 
+танк  — не менее 3 раз 
+армата  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемый танк армата купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438010</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4551496/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 радиоуправляемый  — не менее 3 раз 
 танк  — не менее 2 раз 
-армата  — не менее 3 раз 
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840447</t>
+тигр  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемый танк тигр </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438009</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/military_equipment/tip_transport-tank/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
-купить  — не менее 2 раз 
+купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радиоуправляемая модель танка т 34 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840445</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438008</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3439071/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 селфи  — не менее 3 раз 
 коптер  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 селфи коптер купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840443</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438005</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6025987/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радиоуправляемый  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить радиоуправляемую модель подводной лодки </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840442</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438004</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/620211/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 радиоуправляемый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить радиоуправляемую модель вертолета черная акула </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840441</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438003</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4431/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 радиоуправляемый  — не менее 3 раз 
 модель  — не менее 2 раз 
 вертолет  — не менее 2 раз 
 ми  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить радиоуправляемую модель вертолета ми 24 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840440</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438002</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3863939/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радиоуправляемый  — не менее 3 раз 
 вертолет  — не менее 2 раз 
 ми  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радиоуправляемый вертолет ми 24 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840439</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438001</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6201539/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 радиоуправляемый  — не менее 3 раз 
 самолет  — не менее 2 раз 
 миг  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 радиоуправляемый самолет миг 29 купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840438</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840435</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437999</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/razmer_igrushki-bolshie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 1 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые машинки большие купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437997</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/funkcii_ru-drift/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+быстрый  — не менее 2 раз 
+радиоуправляемый  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+быстрые радиоуправляемые машинки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437995</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4033928/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
 кораблик  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить лак кораблик </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840433</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437994</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3656334/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 настольный  — не менее 2 раз 
 игра  — не менее 2 раз 
 кораблик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 настольная игра кораблики купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840432</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437992</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/29/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 моделька  — не менее 3 раз 
 машина  — не менее 3 раз 
 марк  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить модельку машины марк 2 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840431</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840430</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437991</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6056553/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровозик  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ингалятор b well паровозик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437989</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3202290/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 небулайзер  — не менее 3 раз 
 паровозик  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 небулайзер паровозик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840429</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437988</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4023592/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ингалятор  — не менее 2 раз 
 паровозик  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 ингалятор паровозик купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840428</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437987</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/441/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 паровозик  — не менее 1 раз 
 чаггингтон  — не менее 1 раз 
 игрушка  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 паровозики чаггингтон игрушки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840427</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840425</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437985</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4717157/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 паровоз  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 сборная модель паровоза купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840424</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840423</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437983</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/locomotives/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модели паровозов купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840422</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437982</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/tip_zheldor-poezd/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 елка  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 паровозик на елку купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840420</t>
-[...29 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840418</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437981</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/brand/3645/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 машина  — не менее 3 раз 
 велли  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушечные машины велли 1 к 18 </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840417</t>
-[...20 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437978</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/tematika_transport-gonochnyj/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спортивный  — не менее 3 раз 
+машина  — не менее 3 раз 
+игрушечный  — не менее 1 раз 
 купить  — не менее 2 раз 
-игрушечный  — не менее 1 раз 
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840413</t>
+Добавить фразы или наиболее близкие к точному вхождению написания:
+спортивная машина игрушечная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437976</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/bitovaja_tehnika/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 машина  — не менее 2 раз 
 стиральный  — не менее 3 раз 
 бош  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная машина стиральная бош купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437975</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/razmer_igrushki-bolshie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+машина  — не менее 1 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-игрушечная машина стиральная бош купить </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840412</t>
+большие игрушечные машины для детей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437974</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2992239/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 фигурка  — не менее 3 раз 
 самолетик  — не менее 3 раз 
 купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 фигурка самолетика ил купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840410</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437973</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4723121/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 елочный  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 самолетик  — не менее 3 раз 
 металлич  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 елочная игрушка самолетик металлич купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840409</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437971</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/mashiny/tip_transport-pozharnaya_mashina/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 2 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модель пожарной машины купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840403</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437964</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_18/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 модель  — не менее 3 раз 
 машина  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 модели машин 1 18 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840402</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437963</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/parkovki_garagi/</t>
-  </si>
-[...14 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/space_technology/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 игрушечный  — не менее 1 раз 
-ракета  — не менее 3 раз 
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840396</t>
+машинка  — не менее 1 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный гараж для машинок в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437961</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3141986/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 аэропорт  — не менее 3 раз 
 самолет  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить игрушечный аэропорт с самолетами </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840394</t>
-[...6 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437955</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6137528/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
-купить  — не менее 3 раз 
-[...14 lines deleted...]
-паровоз  — не менее 2 раз 
+самолет  — не менее 3 раз 
+машинка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный самолет с машинками внутри </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437953</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/multheroes/brand/21533/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...19 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840388</t>
+микки  — не менее 2 раз 
+маус  — не менее 3 раз 
+звездочет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мягкая игрушка микки маус звездочет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437948</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/diamond_mosaic/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 малыш  — не менее 3 раз 
 йод  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 алмазная мозаика малыш йода купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840386</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437947</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3396151/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лего  — не менее 3 раз 
 звездный  — не менее 3 раз 
 война  — не менее 3 раз 
 малыш  — не менее 2 раз 
 йод  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 лего звездные войны малыш йода купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840385</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437946</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3405644/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лего  — не менее 3 раз 
-мандалорец  — не менее 2 раз 
-малыш  — не менее 2 раз 
 йод  — не менее 3 раз 
-купить  — не менее 3 раз 
+купить  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 лего мандалорец и малыш йода купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840384</t>
-[...52 lines deleted...]
-чебурашка  — не менее 2 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437945</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4494762/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 мягкий  — не менее 2 раз 
 игрушка  — не менее 2 раз 
-купить  — не менее 3 раз 
-[...4 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840380</t>
+пикатить  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкая игрушка пикачу купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437942</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/brand/4752/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 dmtoys  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мягкие игрушки купить dmtoys </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840377</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840375</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437940</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/714/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 мягкий  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 дисней  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 мягкая игрушка бэмби дисней купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840374</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437936</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/2999721/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 тигр  — не менее 3 раз 
 мягкий  — не менее 2 раз 
 игрушка  — не менее 2 раз 
 дисней  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 тигра мягкая игрушка дисней купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840373</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437935</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2583441/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+хрюня  — не менее 3 раз 
+винни  — не менее 3 раз 
+пух  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+хрюня из винни пуха игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437934</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3137222/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 тигр  — не менее 3 раз 
 винни  — не менее 3 раз 
 пух  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 мягкий  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 тигра из винни пуха игрушка мягкая купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840371</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840369</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437933</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3525075/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+винни  — не менее 2 раз 
+пух  — не менее 2 раз 
+мед  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+винни пух с медом игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437932</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6153998/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 кукольный  — не менее 2 раз 
 театр  — не менее 2 раз 
 перчаточный  — не менее 3 раз 
 кукла  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить кукольный театр с перчаточными куклами </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840368</t>
-[...15 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840364</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437931</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3525070/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+стич  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+см  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большой стич игрушка купить 100 см </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437926</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4081198/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукла  — не менее 2 раз 
 зимний  — не менее 3 раз 
 одежда  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукла в зимней одежде купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840363</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840362</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437925</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3869149/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 адвент  — не менее 3 раз 
 календарь  — не менее 3 раз 
 barbie  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 адвент календарь barbie купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840361</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437924</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6245335/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 barbie  — не менее 2 раз 
 косметика  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 barbie косметика купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840360</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437922</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3869183/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-barbie  — не менее 2 раз 
 look  — не менее 3 раз 
-купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 barbie look 2021 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840359</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437921</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/material_igr-derevo/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 сборная  — не менее 3 раз 
 фанера  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 сборная мебель для кукол из фанеры купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840358</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840357</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437920</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6000723/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукла  — не менее 2 раз 
 лола  — не менее 3 раз 
 чемодан  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукла лол чемодан купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840356</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840355</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437917</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pups/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+немецкий  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+немецкие пупсы купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437914</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/igrovye_nabory_dlya_devochek/brand/6021/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 дешевый  — не менее 2 раз 
 набор  — не менее 3 раз 
 барби  — не менее 3 раз 
 фото  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить дешевый набор барби фото </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840351</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437912</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kollekcionnye_kukly/brand/6021/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 барби  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 коллекционные барби купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840349</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840345</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437911</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/brand/19815/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+хэппи  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+хэппи дом для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437909</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/houses/brand/20826/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 большой  — не менее 1 раз 
 слон  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 большой слон дом для кукол купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840344</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437907</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3211734/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 зимний  — не менее 3 раз 
 дом  — не менее 3 раз 
 кукла  — не менее 2 раз 
 лола  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 зимний дом кукол лол купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840343</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840342</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437906</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/houses/brand/6401/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 огонек  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 дом для кукол огонек купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840341</t>
-[...33 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840339</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437905</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3199383/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукла  — не менее 2 раз 
 barbie  — не менее 2 раз 
 мода  — не менее 3 раз 
 аксессуар  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукла barbie мода с аксессуарами gdj40 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840337</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437902</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9161/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
+кукла  — не менее 1 раз 
 штеффи  — не менее 3 раз 
 ребенок  — не менее 3 раз 
 аксессуар  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукла штеффи с детьми и аксессуарами купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840336</t>
-[...43 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840330</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437901</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_lol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+bigger  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lol куклы bigger купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437897</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kolyaski_dlya_kukol/brand/71970/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 buggy  — не менее 3 раз 
 boom  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 buggy boom коляска для кукол купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840329</t>
-[...14 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840326</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437896</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3856438/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукла  — не менее 2 раз 
 карапуз  — не менее 2 раз 
 hello  — не менее 3 раз 
 kitty  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукла карапуз hello kitty купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840325</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437893</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/brand/20711/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бумажный  — не менее 3 раз 
+кукла  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дом для бумажных кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437891</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3222990/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукольный  — не менее 2 раз 
 театр  — не менее 2 раз 
 дом  — не менее 3 раз 
 купить  — не менее 3 раз 
 ширма  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукольный театр дома купить с ширмой </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840323</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437890</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3496821/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукольный  — не менее 3 раз 
 дом  — не менее 3 раз 
 барби  — не менее 3 раз 
 лифт  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукольный дом барби с лифтом купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840322</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437889</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/20163/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
-магнитный  — не менее 1 раз 
+магнитный  — не менее 2 раз 
 деталь  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 магнитный конструктор 200 деталей купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840319</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437886</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3770006/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+металлический  — не менее 2 раз 
+конструктор  — не менее 2 раз 
+космический  — не менее 3 раз 
+шаттл  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+металлический конструктор космический шаттл купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437884</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nexoknights/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 lego nexo knights купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840318</t>
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840316</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437883</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3889784/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 динамический  — не менее 3 раз 
-лабиринт  — не менее 1 раз 
+конструктор  — не менее 2 раз 
+лабиринт  — не менее 3 раз 
+шарик  — не менее 3 раз 
+купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 динамический конструктор лабиринт с шариками купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840315</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437880</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_kinetik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динамический  — не менее 1 раз 
+шарик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+динамический конструктор с шариками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437879</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3415045/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+скворечник  — не менее 3 раз 
+конструктор  — не менее 2 раз 
+деревянный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить скворечник конструктор деревянный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437877</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory/vozrastnaya_gruppa-adults/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 деревянный  — не менее 2 раз 
 взрозрослый  — не менее 3 раз 
 механизм  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 деревянный конструктор для взрозрослых с механизмом купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840313</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437876</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3335065/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 деревянный  — не менее 3 раз 
 часы  — не менее 3 раз 
 конструктор  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 деревянные часы конструктор купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840312</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840311</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437875</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4789288/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить деревянный конструктор самолет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437874</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3201160/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 2 раз 
+сейф  — не менее 3 раз 
+конструктор  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный сейф конструктор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437873</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/19813/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 механический  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 деревянный механический конструктор купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840310</t>
-[...30 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840305</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437872</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3018843/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лего  — не менее 3 раз 
 программировать  — не менее 3 раз 
 конструктор  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 лего программируемый конструктор купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840301</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437863</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lego_duplo/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кукольный  — не менее 3 раз 
 дом  — не менее 2 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кукольный дом лего дупло купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840299</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437861</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lego_technic/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 машина  — не менее 3 раз 
 аналог  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить лего модель машины аналоги </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840298</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437860</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6153782/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+электронный  — не менее 2 раз 
+конструктор  — не менее 2 раз 
+знаток  — не менее 2 раз 
+цвет  — не менее 3 раз 
+свет  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электронный конструктор знаток цвет и свет купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437859</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4888804/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 позитроник  — не менее 2 раз 
 конструктор  — не менее 2 раз 
 электронный  — не менее 2 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 позитроник конструктор электронный купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840297</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437858</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6187488/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+электронный  — не менее 1 раз 
+конструктор  — не менее 2 раз 
+умный  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электронный конструктор умная машина купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437856</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4081588/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 конструктор  — не менее 2 раз 
 малыш  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 конструктор малыш 2 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840295</t>
-[...12 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840293</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437855</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/18551/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ugears  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 конструктор ugears купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840292</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437853</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/metallicheskie_konstruktory/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 вязники  — не менее 3 раз 
 купить  — не менее 3 раз 
 бу  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 конструктор 1 металлический вязники купить бу </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840291</t>
-[...18 lines deleted...]
-паспарту  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437852</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sportivnye/tip_sportnstol-futbol/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (15 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 1 раз 
+дом  — не менее 3 раз 
+ножка  — не менее 3 раз 
+мини  — не менее 3 раз 
+профессиональный  — не менее 3 раз 
 большой  — не менее 3 раз 
-формат  — не менее 2 раз 
-[...191 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840550</t>
+взрослый  — не менее 3 раз 
+профессионал  — не менее 3 раз 
+коммерция  — не менее 3 раз 
+скидка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мини футбол настольный купить  
+настольный футбол профессиональный купить  
+настольный футбол большой купить  
+настольный футбол купить недорого  
+купить настольный футбол в интернет магазине  
+купить настольный футбол для дома  
+настольный футбол на ножках купить  
+настольный футбол купить цена  
+настольный футбол купить взрослый  
+купить настольный футбол для профессионалов </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438204</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/marmalade/</t>
   </si>
   <si>
-    <t>Оптимизация текста (16 фраз).</t>
-[...5 lines deleted...]
-жевательный  — не менее 3 раз 
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 развес  — не менее 3 раз 
 натуральный  — не менее 1 раз 
+жевательный  — не менее 1 раз 
 желейный  — не менее 3 раз 
 кг  — не менее 3 раз 
 мармеладный  — не менее 3 раз 
 сказка  — не менее 3 раз 
 интернет  — не менее 2 раз 
 конфета  — не менее 1 раз 
 вологодский  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить мармелад  
 мармелад купить  
+купить мармелад в москве  
+купить натуральный мармелад в москве  
 мармелад натуральный купить  
-купить мармелад в москве  
-жевательный мармелад купить  
+желейный мармелад купить  
 мармелад мармеладная сказка купить  
-мармелад на развес купить  
 вологодский мармелад купить в москве  
-мармелад жевательный купить в москве  
-[...11 lines deleted...]
-купить  — не менее 1 раз 
+мармелад 1 кг купить  
+мармелад на развес купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438656</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/planshety/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (14 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+планшет  — не менее 1 раз 
+ребенок  — не менее 3 раз 
+недорого  — не менее 3 раз 
+год  — не менее 3 раз 
+цена  — не менее 1 раз 
+игровой  — не менее 3 раз 
+противоударный  — не менее 3 раз 
+турбокидс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский планшет  
+купить детский планшет для ребенка 5 лет  
+где купить детский планшет  
+планшет детский от 5 лет купить  
+детский игровой планшет купить  
+купить детский планшет для ребенка  
+купить детский планшет недорого  
+детский планшет купить в москве для ребенка  
+детский планшет купить в москве недорого  
+детский планшет купить цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438248</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/absorbent_underwear/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (16 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+трусики  — не менее 1 раз 
+купить  — не менее 2 раз 
+трусы  — не менее 3 раз 
+пожилой  — не менее 3 раз 
+дешево  — не менее 3 раз 
+лежачий  — не менее 3 раз 
+id  — не менее 3 раз 
+день  — не менее 3 раз 
+first  — не менее 3 раз 
+aid  — не менее 3 раз 
+ночной  — не менее 3 раз 
+недорого  — не менее 3 раз 
+tena  — не менее 3 раз 
+размер  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подгузники для взрослых  
+подгузники трусы д взрослых купить  
+купить подгузники для лежачих взрослых в москве  
+трусики подгузники для взрослых купить  
+купить подгузники трусы для взрослых  
+подгузники для взрослых купить в москве  
+купить трусы подгузники взрослые недорого  
+купить подгузники для лежачих взрослых  
+трусы подгузники для пожилых купить дешево  
+взрослые трусы подгузники москве купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438280</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cardboard/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+плотный  — не менее 3 раз 
+набор  — не менее 3 раз 
+творчество  — не менее 1 раз 
+листовой  — не менее 3 раз 
+двухсторонний  — не менее 3 раз 
+белый  — не менее 3 раз 
+один  — не менее 3 раз 
+цвет  — не менее 3 раз 
+паспарту  — не менее 3 раз 
+большой  — не менее 3 раз 
+формат  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+цветной картон а2 купить  
+купить цветной картон а3  
+купить цветной картон для паспарту  
+цветной картон купить в москве  
+плотный цветной картон купить  
+наборы цветного картона купить  
+цветной картон для творчества купить  
+цветной картон а2 купить в москве  
+картон цветной листовой купить  
+где купить цветной картон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438733</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odeyala/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подушка  — не менее 3 раз 
+купить  — не менее 2 раз 
+ватный  — не менее 3 раз 
+пуховый  — не менее 3 раз 
+шелковый  — не менее 3 раз 
+икеа  — не менее 3 раз 
+шерстяной  — не менее 3 раз 
+лоскутный  — не менее 3 раз 
+холлофайбер  — не менее 2 раз 
+арт  — не менее 3 раз 
+постель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одеяло детское 110х140 купить  
+купить лоскутное детское одеяло  
+купить детское шелковое одеяло  
+купить детское одеяло 100 на 100  
+одеяла и подушки купить в москве детские  
+купить детское ватное одеяло  
+купить детское пуховое одеяло  
+купить детское одеяло 110 110  
+одеяло 160х80 купить детское  
+купить детское одеяло 110 140 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438522</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pogremushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+серебряный  — не менее 3 раз 
+детский  — не менее 3 раз 
+малыш  — не менее 3 раз 
+ребенок  — не менее 2 раз 
 недорого  — не менее 3 раз 
 интернет  — не менее 2 раз 
-новорожденный  — не менее 3 раз 
-[...1 lines deleted...]
-тула  — не менее 2 раз 
+набор  — не менее 2 раз 
 дешево  — не менее 3 раз 
-кроватка  — не менее 2 раз 
-[...24 lines deleted...]
-интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+серебряная погремушка для новорожденных купить  
+серебряная погремушка для новорожденных купить в москве  
+купить погремушки для новорожденных  
+купить серебряную погремушку для ребенка  
+серебряная погремушка купить  
+купить погремушку для малыша  
+погремушки для новорожденных купить в москве  
+детские погремушки купить  
+купить погремушки недорого в москве  
+погремушки для новорожденных купить интернет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438148</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/radio_controlled_airplanes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+большой  — не менее 3 раз 
+реактивный  — не менее 3 раз 
+дешево  — не менее 3 раз 
 недорого  — не менее 3 раз 
-кормить  — не менее 2 раз 
-[...56 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844001</t>
+двигатель  — не менее 3 раз 
+размер  — не менее 2 раз 
+истребитель  — не менее 3 раз 
+бензиновый  — не менее 3 раз 
+двс  — не менее 3 раз 
+бензин  — не менее 3 раз 
+готовый  — не менее 3 раз 
+комплект  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые модели самолетов больших размеров купить  
+радиоуправляемые модели самолетов купить в москве  
+радиоуправляемые модели самолетов купить  
+радиоуправляемый самолет купить в москве  
+купить большой радиоуправляемый самолет  
+реактивный радиоуправляемый самолет купить  
+радиоуправляемые самолеты купить дешево  
+радиоуправляемые самолеты купить недорого в москве  
+купить радиоуправляемый самолет с реактивным двигателем  
+купить радиоуправляемый самолет истребитель </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437867</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/vertolety_i_samolety/</t>
   </si>
   <si>
     <t>Оптимизация текста (27 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 камера  — не менее 2 раз 
 недорого  — не менее 3 раз 
 цена  — не менее 2 раз 
 пульт  — не менее 3 раз 
 управление  — не менее 2 раз 
 профессиональный  — не менее 3 раз 
 мини  — не менее 3 раз 
 радиоуправляемый  — не менее 3 раз 
 вертолет  — не менее 3 раз 
 коптер  — не менее 3 раз 
 видеосъемка  — не менее 3 раз 
 воздух  — не менее 3 раз 
 город  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 квадрокоптер купить  
 квадрокоптер с камерой купить  
 купить коптер  
 коптер купить  
+квадрокоптер с камерой купить в москве  
 купить квадрокоптер в москве  
-квадрокоптер с камерой купить в москве  
 квадрокоптер на пульте управления с камерой купить  
 коптер с камерой купить  
 мини квадрокоптер купить  
-купить коптер с камерой цена </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/coloured_paper/</t>
+квадрокоптер с камерой профессиональный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435437998</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermometers_baby/</t>
+  </si>
+  <si>
+    <t>Санкции и фильтры</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (1 фраза).</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-цветная бумага а2 купить — 60% (Яндекс Москва)  
-[...6 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/4832011/</t>
+купить термометр — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441632</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/powder/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-скульптурный пластилин купить — 60% (Яндекс Москва)  
-[...6 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/inhalers/</t>
+присыпка детская купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441626</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nightlights_projectors/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (18 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+детский  — не менее 2 раз 
+комната  — не менее 3 раз 
+светодиодный  — не менее 3 раз 
+розетка  — не менее 3 раз 
+новосибирск  — не менее 1 раз 
+светильник  — не менее 3 раз 
+спальня  — не менее 3 раз 
+лампа  — не менее 3 раз 
+батарейка  — не менее 3 раз 
+домик  — не менее 3 раз 
+силиконовый  — не менее 3 раз 
+тумбочка  — не менее 3 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ночник в розетку  
+купить ночник в спальню  
+ночник на батарейках купить  
+домик ночник купить  
+купить светильник ночник  
+светодиодный ночник купить  
+купить ночник в детскую комнату в москве  
+3d ночник купить  
+ночник купить интернет магазин  
+ночник купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438151</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/colour_pencils/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (2 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-купить ингалятор в москве — 60% (Яндекс Москва)  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844011</t>
+цветные карандаши профессиональные купить — 60% (Яндекс Москва)  
+цветные карандаши для художников купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441639</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3707624/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-электронный тест на беременность купить — 99% (Яндекс Москва)  
-[...93 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840633</t>
+электронный тест на беременность купить — 80% (Яндекс Москва)  
+цифровой тест на беременность купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441633</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/krovat_podrostkam/</t>
   </si>
   <si>
-    <t>Оптимизация текста (30 фраз).</t>
+    <t>Оптимизация текста (31 фраза).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 подросток  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 девочка  — не менее 3 раз 
 матрас  — не менее 3 раз 
 ящик  — не менее 3 раз 
 тахта  — не менее 3 раз 
 трансформер  — не менее 3 раз 
 самара  — не менее 2 раз 
 подростковый  — не менее 3 раз 
 бортик  — не менее 3 раз 
+детский  — не менее 3 раз 
 недорого  — не менее 3 раз 
-детский  — не менее 3 раз 
 тула  — не менее 2 раз 
 подъемные  — не менее 3 раз 
 механизм  — не менее 3 раз 
 воронеж  — не менее 2 раз 
 екатеринбург  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить кровать для подростка  
 купить кровать для девочки подростка  
+купить подростковую кровать  
+кровать для подростка мальчика купить  
+купить кровать для подростка в москве  
 кровать подростковая купить  
-купить кровать для подростка в москве  
-[...1 lines deleted...]
-купить подростковую кровать  
 купить кровать подростковую для мальчика  
-кровать для подростка девочки купить москва  
-[...28 lines deleted...]
-новогодний  — не менее 3 раз 
+купить подростковую кровать для девочки  
+купить кровать с матрасом для мальчика подростка  
+кровать подростковая с бортиками купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438482</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/vizibord/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ребенок  — не менее 2 раз 
+интернет  — не менее 2 раз 
+мальчик  — не менее 2 раз 
+недорого  — не менее 3 раз 
+девочка  — не менее 2 раз 
+доска  — не менее 3 раз 
 домик  — не менее 3 раз 
-силиконовый  — не менее 3 раз 
-[...19 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/colour_pencils/</t>
+дом  — не менее 2 раз 
+большой  — не менее 2 раз 
+доставка  — не менее 2 раз 
+развивать  — не менее 1 раз 
+дешево  — не менее 3 раз 
+развивайка  — не менее 3 раз 
+мастерская  — не менее 2 раз 
+детский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бизиборд  
+бизиборд купить  
+бизиборды для детей купить  
+бизиборд для мальчика 1 год купить  
+бизиборд дом купить  
+доска бизиборд купить  
+бизиборд для мальчика купить  
+бизиборд купить большой  
+мастерская бизибордов развивайка купить  
+бизиборд развивайка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438113</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/coloured_paper/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-цветные карандаши профессиональные купить — 60% (Яндекс Москва) </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844020</t>
+цветная бумага а2 купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441642</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/notepad_notebook/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить блокнот а4 — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441641</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4330054/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить блокнот а6 — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441640</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4832011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+пластилин белый купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441638</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3302122/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
 фломастеры touch купить — 80% (Яндекс Москва) </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844018</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441637</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3170344/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-мини карамель купить — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/desks_chairs/</t>
+мини карамель купить — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441636</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mebels/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-купи парту магазин детских парт — 80% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/mebel_shkolnika/</t>
+детская мебель купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441635</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rectal_tubes/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-детская мебель для школьника купить — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/matrasi/</t>
+купить ректальный катетер — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441634</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3397346/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-матрас 90 180 детский купить москва — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/3696521/</t>
+крем для сосков medela purelan купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441631</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/foot_cream/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-детская ортопедическая подушка бабочка купить — 99% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/kolybeli/osobennosti_kolybeli-podvesnaya/</t>
+крем для ног купить интернет магазин — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441630</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4462545/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-колыбель подвесная купить — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/sr_va_ukladki/</t>
+черные ватные палочки купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441629</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3704169/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-средства для укладки волос купить — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/face_cream/</t>
+жидкое мыло детское невская косметика купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441628</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/winter_cosmetics/brand/3637/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-крем для лица купить в интернет магазине — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/6171913/</t>
+гигиеническая помада морозко купить москва — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441627</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-domino/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-крем для ног с мочевиной 30 купить — 60% (Яндекс Москва) </t>
-[...72 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843996</t>
+подарочное домино купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441625</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/razvlek_igri/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
 купить настольные игры интернет магазин — 60% (Яндекс Москва) </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843995</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/6070670/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441624</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/158022/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-бомбочки для ванны с игрушкой внутри купить — 99% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/933/</t>
+мини пианино купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441623</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3483868/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-купить игрушечный автомат м16 — 99% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-pistolety/</t>
+ксилофон профессиональный купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441622</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/military/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-купить игрушечный пистолет с глушителем — 60% (Яндекс Москва) </t>
-[...5 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/4551496/</t>
+солдатики 1 72 купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441621</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/pitanie_igr-akkumulyator/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
-купить радиоуправляемый танк тигр — 99% (Яндекс Москва) </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843991</t>
+купить аккумулятор для радиоуправляемой машинки — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441620</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/23525/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+lego education купить — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441619</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lego/</t>
   </si>
   <si>
     <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
 конструктор лего детали купить — 80% (Яндекс Москва) </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843989</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/odeyala/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435441618</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/carpets/komnata-detskaya/</t>
   </si>
   <si>
     <t>Оптимизация текста (21 фраза).</t>
-  </si>
-[...37 lines deleted...]
-    <t>Оптимизация текста (22 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 комната  — не менее 1 раз 
 купить  — не менее 3 раз 
 стена  — не менее 3 раз 
 пол  — не менее 3 раз 
 сад  — не менее 3 раз 
 девочка  — не менее 3 раз 
 интернет  — не менее 2 раз 
-круглый  — не менее 2 раз 
 леруа  — не менее 3 раз 
 мерлен  — не менее 3 раз 
 большой  — не менее 3 раз 
 безворсовый  — не менее 3 раз 
 рисунок  — не менее 3 раз 
 недорого  — не менее 3 раз 
 палас  — не менее 3 раз 
 шерстяной  — не менее 3 раз 
 натуральный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский ковер  
+купить ковер в детскую комнату  
+купить детский ковер на пол  
 коврик в детскую комнату купить  
-купить ковер в детскую комнату  
-купить детский ковер большой  
+ковер детский безворсовый купить  
 ковер в детскую шерстяной купить  
 детский ковер палас купить  
 купить детский ковер в интернет магазине недорого  
 купить ковер в детскую комнату в интернет  
-купить ковер с детским рисунком  
-[...3 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840555</t>
+купить ковер с детским рисунком </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1435438123</t>
   </si>
   <si>
     <t>Общие задачи</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/16064/todo/1049362395</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -15648,51 +14345,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K881"/>
+  <dimension ref="A1:K807"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -15710,22874 +14407,20950 @@
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>833</v>
+        <v>811</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>29.3</v>
+        <v>28.7</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="K5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
         <v>17</v>
       </c>
       <c r="K7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="K8" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="K9" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
-[...5 lines deleted...]
-      <c r="D11" t="s">
+      <c r="E11">
+        <v>14</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" t="s">
         <v>42</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="K12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="K13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="K14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>13</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E16">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>13</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E17">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>13</v>
       </c>
       <c r="C18" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E18">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>13</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="K19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E20">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="K20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E21">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="D22" t="s">
         <v>77</v>
       </c>
       <c r="E22">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="K22" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="K23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="K24" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
         <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>13</v>
       </c>
       <c r="C26" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="D26" t="s">
         <v>89</v>
       </c>
       <c r="E26">
-        <v>535</v>
+        <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>29.3</v>
       </c>
       <c r="K26" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
+        <v>12</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D27" t="s">
         <v>92</v>
       </c>
       <c r="E27">
-        <v>10</v>
+        <v>493</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
+      </c>
+      <c r="I27">
+        <v>28.7</v>
       </c>
       <c r="K27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="D28" t="s">
         <v>95</v>
       </c>
       <c r="E28">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="K28" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>13</v>
       </c>
       <c r="C29" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D29" t="s">
         <v>98</v>
       </c>
       <c r="E29">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="K29" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
         <v>100</v>
       </c>
       <c r="B30" t="s">
         <v>13</v>
       </c>
       <c r="C30" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>101</v>
       </c>
       <c r="E30">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
       <c r="G30" t="s">
         <v>17</v>
       </c>
       <c r="K30" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
         <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D31" t="s">
         <v>104</v>
       </c>
       <c r="E31">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>16</v>
       </c>
       <c r="G31" t="s">
         <v>17</v>
       </c>
       <c r="K31" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
         <v>106</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D32" t="s">
         <v>107</v>
       </c>
       <c r="E32">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="K32" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
         <v>109</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D33" t="s">
         <v>110</v>
       </c>
       <c r="E33">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="K33" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
         <v>112</v>
       </c>
       <c r="B34" t="s">
         <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D34" t="s">
         <v>113</v>
       </c>
       <c r="E34">
         <v>8</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="K34" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
         <v>115</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D35" t="s">
         <v>116</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
         <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D36" t="s">
         <v>119</v>
       </c>
       <c r="E36">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="K36" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
         <v>121</v>
       </c>
       <c r="B37" t="s">
         <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D37" t="s">
         <v>122</v>
       </c>
       <c r="E37">
         <v>8</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="K37" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
         <v>124</v>
       </c>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D38" t="s">
         <v>125</v>
       </c>
       <c r="E38">
         <v>8</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="K38" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
         <v>127</v>
       </c>
       <c r="B39" t="s">
         <v>13</v>
       </c>
       <c r="C39" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D39" t="s">
         <v>128</v>
       </c>
       <c r="E39">
         <v>8</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="K39" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
         <v>130</v>
       </c>
       <c r="B40" t="s">
         <v>13</v>
       </c>
       <c r="C40" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D40" t="s">
         <v>131</v>
       </c>
       <c r="E40">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
         <v>133</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
         <v>134</v>
       </c>
       <c r="E41">
         <v>8</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="K41" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
         <v>136</v>
       </c>
       <c r="B42" t="s">
         <v>13</v>
       </c>
       <c r="C42" t="s">
-        <v>66</v>
+        <v>44</v>
       </c>
       <c r="D42" t="s">
         <v>137</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="K42" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
         <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D43" t="s">
         <v>140</v>
       </c>
       <c r="E43">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="K43" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
         <v>142</v>
       </c>
       <c r="B44" t="s">
         <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D44" t="s">
         <v>143</v>
       </c>
       <c r="E44">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="K44" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
         <v>145</v>
       </c>
       <c r="B45" t="s">
         <v>13</v>
       </c>
       <c r="C45" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D45" t="s">
         <v>146</v>
       </c>
       <c r="E45">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="K45" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
         <v>148</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D46" t="s">
         <v>149</v>
       </c>
       <c r="E46">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="K46" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
         <v>151</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D47" t="s">
         <v>152</v>
       </c>
       <c r="E47">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="K47" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
         <v>154</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D48" t="s">
         <v>155</v>
       </c>
       <c r="E48">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="K48" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
         <v>157</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D49" t="s">
         <v>158</v>
       </c>
       <c r="E49">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="K49" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
         <v>160</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="D50" t="s">
         <v>161</v>
       </c>
       <c r="E50">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="K50" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
         <v>163</v>
       </c>
       <c r="B51" t="s">
         <v>13</v>
       </c>
       <c r="C51" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D51" t="s">
         <v>164</v>
       </c>
       <c r="E51">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>16</v>
       </c>
       <c r="G51" t="s">
         <v>17</v>
       </c>
       <c r="K51" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
         <v>166</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D52" t="s">
         <v>167</v>
       </c>
       <c r="E52">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>16</v>
       </c>
       <c r="G52" t="s">
         <v>17</v>
       </c>
       <c r="K52" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
         <v>169</v>
       </c>
       <c r="B53" t="s">
         <v>13</v>
       </c>
       <c r="C53" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D53" t="s">
         <v>170</v>
       </c>
       <c r="E53">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="K53" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
         <v>172</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D54" t="s">
         <v>173</v>
       </c>
       <c r="E54">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="K54" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
         <v>175</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D55" t="s">
         <v>176</v>
       </c>
       <c r="E55">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="K55" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
         <v>178</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D56" t="s">
         <v>179</v>
       </c>
       <c r="E56">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="K56" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
         <v>181</v>
       </c>
       <c r="B57" t="s">
         <v>13</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D57" t="s">
         <v>182</v>
       </c>
       <c r="E57">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="K57" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
         <v>184</v>
       </c>
       <c r="B58" t="s">
         <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D58" t="s">
         <v>185</v>
       </c>
       <c r="E58">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>16</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="K58" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
         <v>187</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D59" t="s">
         <v>188</v>
       </c>
       <c r="E59">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="K59" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
         <v>190</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D60" t="s">
         <v>191</v>
       </c>
       <c r="E60">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="K60" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
         <v>193</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
         <v>194</v>
       </c>
       <c r="E61">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="K61" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
         <v>196</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D62" t="s">
         <v>197</v>
       </c>
       <c r="E62">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="K62" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
         <v>199</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D63" t="s">
         <v>200</v>
       </c>
       <c r="E63">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="K63" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
         <v>202</v>
       </c>
       <c r="B64" t="s">
         <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D64" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E64">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>16</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="K64" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D65" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E65">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>16</v>
       </c>
       <c r="G65" t="s">
         <v>17</v>
       </c>
       <c r="K65" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D66" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E66">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>16</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="K66" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D67" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E67">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>16</v>
       </c>
       <c r="G67" t="s">
         <v>17</v>
       </c>
       <c r="K67" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B68" t="s">
         <v>13</v>
       </c>
       <c r="C68" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D68" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E68">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>16</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="K68" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B69" t="s">
         <v>13</v>
       </c>
       <c r="C69" t="s">
-        <v>31</v>
+        <v>203</v>
       </c>
       <c r="D69" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E69">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
         <v>16</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="K69" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="D70" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="K70" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>20</v>
+        <v>203</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E71">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="K71" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>76</v>
+        <v>203</v>
       </c>
       <c r="D72" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E72">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>16</v>
       </c>
       <c r="G72" t="s">
         <v>17</v>
       </c>
       <c r="K72" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D73" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E73">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="D74" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E74">
-        <v>15</v>
+        <v>6</v>
       </c>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
         <v>17</v>
       </c>
       <c r="K74" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D75" t="s">
         <v>237</v>
       </c>
       <c r="E75">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F75" t="s">
         <v>16</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D76" t="s">
         <v>240</v>
       </c>
       <c r="E76">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
         <v>242</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D77" t="s">
         <v>243</v>
       </c>
       <c r="E77">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="K77" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
         <v>245</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D78" t="s">
         <v>246</v>
       </c>
       <c r="E78">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="K78" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
         <v>248</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D79" t="s">
         <v>249</v>
       </c>
       <c r="E79">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="K79" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
         <v>251</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D80" t="s">
         <v>252</v>
       </c>
       <c r="E80">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="K80" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
         <v>254</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D81" t="s">
         <v>255</v>
       </c>
       <c r="E81">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
         <v>257</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D82" t="s">
         <v>258</v>
       </c>
       <c r="E82">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="K82" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
         <v>260</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D83" t="s">
         <v>261</v>
       </c>
       <c r="E83">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="K83" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
         <v>263</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D84" t="s">
         <v>264</v>
       </c>
       <c r="E84">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="K84" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
         <v>266</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D85" t="s">
         <v>267</v>
       </c>
       <c r="E85">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
         <v>269</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D86" t="s">
         <v>270</v>
       </c>
       <c r="E86">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86" t="s">
         <v>17</v>
       </c>
       <c r="K86" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
         <v>272</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
-        <v>236</v>
+        <v>24</v>
       </c>
       <c r="D87" t="s">
         <v>273</v>
       </c>
       <c r="E87">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="K87" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
         <v>275</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" t="s">
         <v>276</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88">
+        <v>6</v>
+      </c>
+      <c r="F88" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
+        <v>278</v>
+      </c>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
+      <c r="C89" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>280</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
       <c r="F89" t="s">
         <v>16</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="K89" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
+        <v>281</v>
+      </c>
+      <c r="B90" t="s">
+        <v>13</v>
+      </c>
+      <c r="C90" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>283</v>
       </c>
       <c r="E90">
         <v>6</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="K90" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
+        <v>284</v>
+      </c>
+      <c r="B91" t="s">
+        <v>13</v>
+      </c>
+      <c r="C91" t="s">
+        <v>24</v>
+      </c>
+      <c r="D91" t="s">
         <v>285</v>
-      </c>
-[...7 lines deleted...]
-        <v>286</v>
       </c>
       <c r="E91">
         <v>6</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
+        <v>287</v>
+      </c>
+      <c r="B92" t="s">
+        <v>13</v>
+      </c>
+      <c r="C92" t="s">
+        <v>24</v>
+      </c>
+      <c r="D92" t="s">
         <v>288</v>
-      </c>
-[...7 lines deleted...]
-        <v>289</v>
       </c>
       <c r="E92">
         <v>6</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="K92" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
+        <v>290</v>
+      </c>
+      <c r="B93" t="s">
+        <v>13</v>
+      </c>
+      <c r="C93" t="s">
+        <v>24</v>
+      </c>
+      <c r="D93" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
       <c r="E93">
         <v>6</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="K93" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
+        <v>293</v>
+      </c>
+      <c r="B94" t="s">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>24</v>
+      </c>
+      <c r="D94" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>295</v>
       </c>
       <c r="E94">
         <v>6</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="K94" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B95" t="s">
+        <v>13</v>
+      </c>
+      <c r="C95" t="s">
+        <v>24</v>
+      </c>
+      <c r="D95" t="s">
         <v>297</v>
-      </c>
-[...7 lines deleted...]
-        <v>298</v>
       </c>
       <c r="E95">
         <v>6</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="K95" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
+        <v>299</v>
+      </c>
+      <c r="B96" t="s">
+        <v>13</v>
+      </c>
+      <c r="C96" t="s">
+        <v>24</v>
+      </c>
+      <c r="D96" t="s">
         <v>300</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E96">
         <v>6</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="K96" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
+        <v>302</v>
+      </c>
+      <c r="B97" t="s">
+        <v>13</v>
+      </c>
+      <c r="C97" t="s">
+        <v>24</v>
+      </c>
+      <c r="D97" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>304</v>
       </c>
       <c r="E97">
         <v>6</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="K97" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
+        <v>305</v>
+      </c>
+      <c r="B98" t="s">
+        <v>13</v>
+      </c>
+      <c r="C98" t="s">
+        <v>24</v>
+      </c>
+      <c r="D98" t="s">
         <v>306</v>
-      </c>
-[...7 lines deleted...]
-        <v>307</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="K98" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
+        <v>308</v>
+      </c>
+      <c r="B99" t="s">
+        <v>13</v>
+      </c>
+      <c r="C99" t="s">
+        <v>24</v>
+      </c>
+      <c r="D99" t="s">
         <v>309</v>
-      </c>
-[...7 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E99">
         <v>6</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="K99" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
+        <v>311</v>
+      </c>
+      <c r="B100" t="s">
+        <v>13</v>
+      </c>
+      <c r="C100" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="E100">
         <v>6</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="K100" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
+        <v>314</v>
+      </c>
+      <c r="B101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C101" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E101">
         <v>6</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="K101" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
+        <v>317</v>
+      </c>
+      <c r="B102" t="s">
+        <v>13</v>
+      </c>
+      <c r="C102" t="s">
+        <v>24</v>
+      </c>
+      <c r="D102" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="E102">
         <v>6</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="K102" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
+        <v>320</v>
+      </c>
+      <c r="B103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C103" t="s">
+        <v>24</v>
+      </c>
+      <c r="D103" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E103">
         <v>6</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>17</v>
       </c>
       <c r="K103" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
+        <v>323</v>
+      </c>
+      <c r="B104" t="s">
+        <v>13</v>
+      </c>
+      <c r="C104" t="s">
+        <v>24</v>
+      </c>
+      <c r="D104" t="s">
         <v>324</v>
-      </c>
-[...7 lines deleted...]
-        <v>325</v>
       </c>
       <c r="E104">
         <v>6</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
         <v>17</v>
       </c>
       <c r="K104" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
+        <v>326</v>
+      </c>
+      <c r="B105" t="s">
+        <v>13</v>
+      </c>
+      <c r="C105" t="s">
+        <v>24</v>
+      </c>
+      <c r="D105" t="s">
         <v>327</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
       <c r="E105">
         <v>6</v>
       </c>
       <c r="F105" t="s">
         <v>16</v>
       </c>
       <c r="G105" t="s">
         <v>17</v>
       </c>
       <c r="K105" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
+        <v>329</v>
+      </c>
+      <c r="B106" t="s">
+        <v>13</v>
+      </c>
+      <c r="C106" t="s">
+        <v>24</v>
+      </c>
+      <c r="D106" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E106">
         <v>6</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="K106" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
+        <v>332</v>
+      </c>
+      <c r="B107" t="s">
+        <v>13</v>
+      </c>
+      <c r="C107" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="K107" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
+        <v>335</v>
+      </c>
+      <c r="B108" t="s">
+        <v>13</v>
+      </c>
+      <c r="C108" t="s">
+        <v>24</v>
+      </c>
+      <c r="D108" t="s">
         <v>336</v>
-      </c>
-[...7 lines deleted...]
-        <v>337</v>
       </c>
       <c r="E108">
         <v>6</v>
       </c>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="K108" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
+        <v>338</v>
+      </c>
+      <c r="B109" t="s">
+        <v>13</v>
+      </c>
+      <c r="C109" t="s">
+        <v>24</v>
+      </c>
+      <c r="D109" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
       <c r="E109">
         <v>6</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109" t="s">
         <v>17</v>
       </c>
       <c r="K109" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
+        <v>341</v>
+      </c>
+      <c r="B110" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" t="s">
+        <v>24</v>
+      </c>
+      <c r="D110" t="s">
         <v>342</v>
-      </c>
-[...7 lines deleted...]
-        <v>343</v>
       </c>
       <c r="E110">
         <v>6</v>
       </c>
       <c r="F110" t="s">
         <v>16</v>
       </c>
       <c r="G110" t="s">
         <v>17</v>
       </c>
       <c r="K110" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
+        <v>344</v>
+      </c>
+      <c r="B111" t="s">
+        <v>13</v>
+      </c>
+      <c r="C111" t="s">
+        <v>24</v>
+      </c>
+      <c r="D111" t="s">
         <v>345</v>
-      </c>
-[...7 lines deleted...]
-        <v>346</v>
       </c>
       <c r="E111">
         <v>6</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="K111" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
+        <v>347</v>
+      </c>
+      <c r="B112" t="s">
+        <v>13</v>
+      </c>
+      <c r="C112" t="s">
+        <v>24</v>
+      </c>
+      <c r="D112" t="s">
         <v>348</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
       <c r="E112">
         <v>6</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="K112" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
+        <v>350</v>
+      </c>
+      <c r="B113" t="s">
+        <v>13</v>
+      </c>
+      <c r="C113" t="s">
+        <v>24</v>
+      </c>
+      <c r="D113" t="s">
         <v>351</v>
-      </c>
-[...7 lines deleted...]
-        <v>352</v>
       </c>
       <c r="E113">
         <v>6</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="K113" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
+        <v>353</v>
+      </c>
+      <c r="B114" t="s">
+        <v>13</v>
+      </c>
+      <c r="C114" t="s">
+        <v>24</v>
+      </c>
+      <c r="D114" t="s">
         <v>354</v>
-      </c>
-[...7 lines deleted...]
-        <v>355</v>
       </c>
       <c r="E114">
         <v>6</v>
       </c>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="K114" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
+        <v>356</v>
+      </c>
+      <c r="B115" t="s">
+        <v>13</v>
+      </c>
+      <c r="C115" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" t="s">
         <v>357</v>
-      </c>
-[...7 lines deleted...]
-        <v>358</v>
       </c>
       <c r="E115">
         <v>6</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="K115" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
+        <v>359</v>
+      </c>
+      <c r="B116" t="s">
+        <v>13</v>
+      </c>
+      <c r="C116" t="s">
+        <v>24</v>
+      </c>
+      <c r="D116" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
       <c r="E116">
         <v>6</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
         <v>17</v>
       </c>
       <c r="K116" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
+        <v>362</v>
+      </c>
+      <c r="B117" t="s">
+        <v>13</v>
+      </c>
+      <c r="C117" t="s">
+        <v>24</v>
+      </c>
+      <c r="D117" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>364</v>
       </c>
       <c r="E117">
         <v>6</v>
       </c>
       <c r="F117" t="s">
         <v>16</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="K117" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
+        <v>365</v>
+      </c>
+      <c r="B118" t="s">
+        <v>13</v>
+      </c>
+      <c r="C118" t="s">
+        <v>24</v>
+      </c>
+      <c r="D118" t="s">
         <v>366</v>
-      </c>
-[...7 lines deleted...]
-        <v>367</v>
       </c>
       <c r="E118">
         <v>6</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="K118" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
+        <v>368</v>
+      </c>
+      <c r="B119" t="s">
+        <v>13</v>
+      </c>
+      <c r="C119" t="s">
+        <v>24</v>
+      </c>
+      <c r="D119" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>370</v>
       </c>
       <c r="E119">
         <v>6</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="K119" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
+        <v>371</v>
+      </c>
+      <c r="B120" t="s">
+        <v>13</v>
+      </c>
+      <c r="C120" t="s">
+        <v>24</v>
+      </c>
+      <c r="D120" t="s">
         <v>372</v>
-      </c>
-[...7 lines deleted...]
-        <v>373</v>
       </c>
       <c r="E120">
         <v>6</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
         <v>17</v>
       </c>
       <c r="K120" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
+        <v>374</v>
+      </c>
+      <c r="B121" t="s">
+        <v>13</v>
+      </c>
+      <c r="C121" t="s">
+        <v>24</v>
+      </c>
+      <c r="D121" t="s">
         <v>375</v>
-      </c>
-[...7 lines deleted...]
-        <v>376</v>
       </c>
       <c r="E121">
         <v>6</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="K121" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
+        <v>377</v>
+      </c>
+      <c r="B122" t="s">
+        <v>13</v>
+      </c>
+      <c r="C122" t="s">
+        <v>24</v>
+      </c>
+      <c r="D122" t="s">
         <v>378</v>
-      </c>
-[...7 lines deleted...]
-        <v>379</v>
       </c>
       <c r="E122">
         <v>6</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="K122" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
+        <v>380</v>
+      </c>
+      <c r="B123" t="s">
+        <v>13</v>
+      </c>
+      <c r="C123" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>382</v>
       </c>
       <c r="E123">
         <v>6</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="K123" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
+        <v>383</v>
+      </c>
+      <c r="B124" t="s">
+        <v>13</v>
+      </c>
+      <c r="C124" t="s">
+        <v>24</v>
+      </c>
+      <c r="D124" t="s">
         <v>384</v>
-      </c>
-[...7 lines deleted...]
-        <v>385</v>
       </c>
       <c r="E124">
         <v>6</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="K124" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
+        <v>386</v>
+      </c>
+      <c r="B125" t="s">
+        <v>13</v>
+      </c>
+      <c r="C125" t="s">
+        <v>24</v>
+      </c>
+      <c r="D125" t="s">
         <v>387</v>
-      </c>
-[...7 lines deleted...]
-        <v>388</v>
       </c>
       <c r="E125">
         <v>6</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
       <c r="K125" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
+        <v>389</v>
+      </c>
+      <c r="B126" t="s">
+        <v>13</v>
+      </c>
+      <c r="C126" t="s">
+        <v>58</v>
+      </c>
+      <c r="D126" t="s">
         <v>390</v>
       </c>
-      <c r="B126" t="s">
-[...5 lines deleted...]
-      <c r="D126" t="s">
+      <c r="E126">
+        <v>14</v>
+      </c>
+      <c r="F126" t="s">
+        <v>16</v>
+      </c>
+      <c r="G126" t="s">
+        <v>17</v>
+      </c>
+      <c r="K126" t="s">
         <v>391</v>
-      </c>
-[...10 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
+        <v>392</v>
+      </c>
+      <c r="B127" t="s">
+        <v>13</v>
+      </c>
+      <c r="C127" t="s">
+        <v>58</v>
+      </c>
+      <c r="D127" t="s">
         <v>393</v>
       </c>
-      <c r="B127" t="s">
-[...5 lines deleted...]
-      <c r="D127" t="s">
+      <c r="E127">
+        <v>14</v>
+      </c>
+      <c r="F127" t="s">
+        <v>16</v>
+      </c>
+      <c r="G127" t="s">
+        <v>17</v>
+      </c>
+      <c r="K127" t="s">
         <v>394</v>
-      </c>
-[...10 lines deleted...]
-        <v>395</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
+        <v>395</v>
+      </c>
+      <c r="B128" t="s">
+        <v>13</v>
+      </c>
+      <c r="C128" t="s">
+        <v>58</v>
+      </c>
+      <c r="D128" t="s">
         <v>396</v>
       </c>
-      <c r="B128" t="s">
-[...5 lines deleted...]
-      <c r="D128" t="s">
+      <c r="E128">
+        <v>14</v>
+      </c>
+      <c r="F128" t="s">
+        <v>16</v>
+      </c>
+      <c r="G128" t="s">
+        <v>17</v>
+      </c>
+      <c r="K128" t="s">
         <v>397</v>
-      </c>
-[...10 lines deleted...]
-        <v>398</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
+        <v>398</v>
+      </c>
+      <c r="B129" t="s">
+        <v>13</v>
+      </c>
+      <c r="C129" t="s">
+        <v>58</v>
+      </c>
+      <c r="D129" t="s">
         <v>399</v>
       </c>
-      <c r="B129" t="s">
-[...5 lines deleted...]
-      <c r="D129" t="s">
+      <c r="E129">
+        <v>14</v>
+      </c>
+      <c r="F129" t="s">
+        <v>16</v>
+      </c>
+      <c r="G129" t="s">
+        <v>17</v>
+      </c>
+      <c r="K129" t="s">
         <v>400</v>
-      </c>
-[...10 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
+        <v>401</v>
+      </c>
+      <c r="B130" t="s">
+        <v>13</v>
+      </c>
+      <c r="C130" t="s">
+        <v>58</v>
+      </c>
+      <c r="D130" t="s">
         <v>402</v>
       </c>
-      <c r="B130" t="s">
-[...5 lines deleted...]
-      <c r="D130" t="s">
+      <c r="E130">
+        <v>14</v>
+      </c>
+      <c r="F130" t="s">
+        <v>16</v>
+      </c>
+      <c r="G130" t="s">
+        <v>17</v>
+      </c>
+      <c r="K130" t="s">
         <v>403</v>
-      </c>
-[...10 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
+        <v>404</v>
+      </c>
+      <c r="B131" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" t="s">
+        <v>58</v>
+      </c>
+      <c r="D131" t="s">
         <v>405</v>
       </c>
-      <c r="B131" t="s">
-[...5 lines deleted...]
-      <c r="D131" t="s">
+      <c r="E131">
+        <v>14</v>
+      </c>
+      <c r="F131" t="s">
+        <v>16</v>
+      </c>
+      <c r="G131" t="s">
+        <v>17</v>
+      </c>
+      <c r="K131" t="s">
         <v>406</v>
-      </c>
-[...10 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
+        <v>407</v>
+      </c>
+      <c r="B132" t="s">
+        <v>13</v>
+      </c>
+      <c r="C132" t="s">
+        <v>58</v>
+      </c>
+      <c r="D132" t="s">
         <v>408</v>
       </c>
-      <c r="B132" t="s">
-[...5 lines deleted...]
-      <c r="D132" t="s">
+      <c r="E132">
+        <v>14</v>
+      </c>
+      <c r="F132" t="s">
+        <v>16</v>
+      </c>
+      <c r="G132" t="s">
+        <v>17</v>
+      </c>
+      <c r="K132" t="s">
         <v>409</v>
-      </c>
-[...10 lines deleted...]
-        <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
+        <v>410</v>
+      </c>
+      <c r="B133" t="s">
+        <v>13</v>
+      </c>
+      <c r="C133" t="s">
+        <v>58</v>
+      </c>
+      <c r="D133" t="s">
         <v>411</v>
       </c>
-      <c r="B133" t="s">
-[...5 lines deleted...]
-      <c r="D133" t="s">
+      <c r="E133">
+        <v>14</v>
+      </c>
+      <c r="F133" t="s">
+        <v>16</v>
+      </c>
+      <c r="G133" t="s">
+        <v>17</v>
+      </c>
+      <c r="K133" t="s">
         <v>412</v>
-      </c>
-[...10 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
+        <v>413</v>
+      </c>
+      <c r="B134" t="s">
+        <v>13</v>
+      </c>
+      <c r="C134" t="s">
+        <v>58</v>
+      </c>
+      <c r="D134" t="s">
         <v>414</v>
       </c>
-      <c r="B134" t="s">
-[...5 lines deleted...]
-      <c r="D134" t="s">
+      <c r="E134">
+        <v>14</v>
+      </c>
+      <c r="F134" t="s">
+        <v>16</v>
+      </c>
+      <c r="G134" t="s">
+        <v>17</v>
+      </c>
+      <c r="K134" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
+        <v>416</v>
+      </c>
+      <c r="B135" t="s">
+        <v>13</v>
+      </c>
+      <c r="C135" t="s">
+        <v>58</v>
+      </c>
+      <c r="D135" t="s">
         <v>417</v>
       </c>
-      <c r="B135" t="s">
-[...5 lines deleted...]
-      <c r="D135" t="s">
+      <c r="E135">
+        <v>14</v>
+      </c>
+      <c r="F135" t="s">
+        <v>16</v>
+      </c>
+      <c r="G135" t="s">
+        <v>17</v>
+      </c>
+      <c r="K135" t="s">
         <v>418</v>
-      </c>
-[...10 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
+        <v>419</v>
+      </c>
+      <c r="B136" t="s">
+        <v>13</v>
+      </c>
+      <c r="C136" t="s">
+        <v>58</v>
+      </c>
+      <c r="D136" t="s">
         <v>420</v>
       </c>
-      <c r="B136" t="s">
-[...5 lines deleted...]
-      <c r="D136" t="s">
+      <c r="E136">
+        <v>14</v>
+      </c>
+      <c r="F136" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" t="s">
+        <v>17</v>
+      </c>
+      <c r="K136" t="s">
         <v>421</v>
-      </c>
-[...10 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
+        <v>422</v>
+      </c>
+      <c r="B137" t="s">
+        <v>13</v>
+      </c>
+      <c r="C137" t="s">
+        <v>58</v>
+      </c>
+      <c r="D137" t="s">
         <v>423</v>
       </c>
-      <c r="B137" t="s">
-[...5 lines deleted...]
-      <c r="D137" t="s">
+      <c r="E137">
+        <v>14</v>
+      </c>
+      <c r="F137" t="s">
+        <v>16</v>
+      </c>
+      <c r="G137" t="s">
+        <v>17</v>
+      </c>
+      <c r="K137" t="s">
         <v>424</v>
-      </c>
-[...10 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
+        <v>425</v>
+      </c>
+      <c r="B138" t="s">
+        <v>13</v>
+      </c>
+      <c r="C138" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D138" t="s">
         <v>427</v>
       </c>
       <c r="E138">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="K138" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>429</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
-        <v>76</v>
+        <v>430</v>
       </c>
       <c r="D139" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="E139">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="K139" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B140" t="s">
         <v>13</v>
       </c>
       <c r="C140" t="s">
-        <v>76</v>
+        <v>426</v>
       </c>
       <c r="D140" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="E140">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="K140" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" t="s">
-        <v>76</v>
+        <v>426</v>
       </c>
       <c r="D141" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="E141">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="K141" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B142" t="s">
         <v>13</v>
       </c>
       <c r="C142" t="s">
-        <v>76</v>
+        <v>426</v>
       </c>
       <c r="D142" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E142">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="K142" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B143" t="s">
         <v>13</v>
       </c>
       <c r="C143" t="s">
-        <v>76</v>
+        <v>426</v>
       </c>
       <c r="D143" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E143">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F143" t="s">
         <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="K143" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B144" t="s">
         <v>13</v>
       </c>
       <c r="C144" t="s">
-        <v>76</v>
+        <v>446</v>
       </c>
       <c r="D144" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="E144">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="K144" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
         <v>13</v>
       </c>
       <c r="C145" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D145" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E145">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="K145" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
         <v>13</v>
       </c>
       <c r="C146" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D146" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="E146">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="K146" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
         <v>13</v>
       </c>
       <c r="C147" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D147" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="E147">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="K147" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="B148" t="s">
         <v>13</v>
       </c>
       <c r="C148" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D148" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E148">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="K148" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="B149" t="s">
         <v>13</v>
       </c>
       <c r="C149" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D149" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="E149">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F149" t="s">
         <v>16</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="K149" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="B150" t="s">
         <v>13</v>
       </c>
       <c r="C150" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D150" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="E150">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="K150" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="B151" t="s">
         <v>13</v>
       </c>
       <c r="C151" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D151" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="E151">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F151" t="s">
         <v>16</v>
       </c>
       <c r="G151" t="s">
         <v>17</v>
       </c>
       <c r="K151" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B152" t="s">
         <v>13</v>
       </c>
       <c r="C152" t="s">
-        <v>76</v>
+        <v>20</v>
       </c>
       <c r="D152" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="E152">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F152" t="s">
         <v>16</v>
       </c>
       <c r="G152" t="s">
         <v>17</v>
       </c>
       <c r="K152" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="B153" t="s">
         <v>13</v>
       </c>
       <c r="C153" t="s">
-        <v>472</v>
+        <v>20</v>
       </c>
       <c r="D153" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="E153">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="K153" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B154" t="s">
         <v>13</v>
       </c>
       <c r="C154" t="s">
-        <v>472</v>
+        <v>20</v>
       </c>
       <c r="D154" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E154">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F154" t="s">
         <v>16</v>
       </c>
       <c r="G154" t="s">
         <v>17</v>
       </c>
       <c r="K154" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B155" t="s">
         <v>13</v>
       </c>
       <c r="C155" t="s">
-        <v>472</v>
+        <v>20</v>
       </c>
       <c r="D155" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E155">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F155" t="s">
         <v>16</v>
       </c>
       <c r="G155" t="s">
         <v>17</v>
       </c>
       <c r="K155" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B156" t="s">
         <v>13</v>
       </c>
       <c r="C156" t="s">
-        <v>472</v>
+        <v>20</v>
       </c>
       <c r="D156" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E156">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F156" t="s">
         <v>16</v>
       </c>
       <c r="G156" t="s">
         <v>17</v>
       </c>
       <c r="K156" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="B157" t="s">
         <v>13</v>
       </c>
       <c r="C157" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D157" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="E157">
         <v>4</v>
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="K157" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="B158" t="s">
         <v>13</v>
       </c>
       <c r="C158" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D158" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E158">
         <v>4</v>
       </c>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="K158" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="B159" t="s">
         <v>13</v>
       </c>
       <c r="C159" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D159" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E159">
         <v>4</v>
       </c>
       <c r="F159" t="s">
         <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="K159" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B160" t="s">
         <v>13</v>
       </c>
       <c r="C160" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D160" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="E160">
         <v>4</v>
       </c>
       <c r="F160" t="s">
         <v>16</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="K160" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B161" t="s">
         <v>13</v>
       </c>
       <c r="C161" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D161" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="E161">
         <v>4</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="K161" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="B162" t="s">
         <v>13</v>
       </c>
       <c r="C162" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D162" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E162">
         <v>4</v>
       </c>
       <c r="F162" t="s">
         <v>16</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="K162" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="B163" t="s">
         <v>13</v>
       </c>
       <c r="C163" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D163" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E163">
         <v>4</v>
       </c>
       <c r="F163" t="s">
         <v>16</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="K163" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="B164" t="s">
         <v>13</v>
       </c>
       <c r="C164" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D164" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="E164">
         <v>4</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="K164" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B165" t="s">
         <v>13</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D165" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E165">
         <v>4</v>
       </c>
       <c r="F165" t="s">
         <v>16</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="K165" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="B166" t="s">
         <v>13</v>
       </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D166" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E166">
         <v>4</v>
       </c>
       <c r="F166" t="s">
         <v>16</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="K166" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="B167" t="s">
         <v>13</v>
       </c>
       <c r="C167" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D167" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E167">
         <v>4</v>
       </c>
       <c r="F167" t="s">
         <v>16</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="K167" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="B168" t="s">
         <v>13</v>
       </c>
       <c r="C168" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D168" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E168">
         <v>4</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="B169" t="s">
         <v>13</v>
       </c>
       <c r="C169" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D169" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E169">
         <v>4</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="K169" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B170" t="s">
         <v>13</v>
       </c>
       <c r="C170" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D170" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="E170">
         <v>4</v>
       </c>
       <c r="F170" t="s">
         <v>16</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="K170" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B171" t="s">
         <v>13</v>
       </c>
       <c r="C171" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D171" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="E171">
         <v>4</v>
       </c>
       <c r="F171" t="s">
         <v>16</v>
       </c>
       <c r="G171" t="s">
         <v>17</v>
       </c>
       <c r="K171" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="B172" t="s">
         <v>13</v>
       </c>
       <c r="C172" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D172" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E172">
         <v>4</v>
       </c>
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="K172" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="B173" t="s">
         <v>13</v>
       </c>
       <c r="C173" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D173" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="E173">
         <v>4</v>
       </c>
       <c r="F173" t="s">
         <v>16</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="K173" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="B174" t="s">
         <v>13</v>
       </c>
       <c r="C174" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D174" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="E174">
         <v>4</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="K174" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B175" t="s">
         <v>13</v>
       </c>
       <c r="C175" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D175" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E175">
         <v>4</v>
       </c>
       <c r="F175" t="s">
         <v>16</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="K175" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B176" t="s">
         <v>13</v>
       </c>
       <c r="C176" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D176" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="E176">
         <v>4</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="K176" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B177" t="s">
         <v>13</v>
       </c>
       <c r="C177" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D177" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="E177">
         <v>4</v>
       </c>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="K177" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B178" t="s">
         <v>13</v>
       </c>
       <c r="C178" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D178" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E178">
         <v>4</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B179" t="s">
         <v>13</v>
       </c>
       <c r="C179" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D179" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="E179">
         <v>4</v>
       </c>
       <c r="F179" t="s">
         <v>16</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="K179" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B180" t="s">
         <v>13</v>
       </c>
       <c r="C180" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D180" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="E180">
         <v>4</v>
       </c>
       <c r="F180" t="s">
         <v>16</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="K180" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B181" t="s">
         <v>13</v>
       </c>
       <c r="C181" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D181" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="E181">
         <v>4</v>
       </c>
       <c r="F181" t="s">
         <v>16</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="K181" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B182" t="s">
         <v>13</v>
       </c>
       <c r="C182" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D182" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="E182">
         <v>4</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="K182" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B183" t="s">
         <v>13</v>
       </c>
       <c r="C183" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D183" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="E183">
         <v>4</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="K183" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B184" t="s">
         <v>13</v>
       </c>
       <c r="C184" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D184" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="E184">
         <v>4</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="K184" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B185" t="s">
         <v>13</v>
       </c>
       <c r="C185" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D185" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="E185">
         <v>4</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="K185" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="B186" t="s">
         <v>13</v>
       </c>
       <c r="C186" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D186" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E186">
         <v>4</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="K186" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="B187" t="s">
         <v>13</v>
       </c>
       <c r="C187" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D187" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E187">
         <v>4</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="K187" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B188" t="s">
         <v>13</v>
       </c>
       <c r="C188" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D188" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E188">
         <v>4</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="K188" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="B189" t="s">
         <v>13</v>
       </c>
       <c r="C189" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D189" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="E189">
         <v>4</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="K189" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B190" t="s">
         <v>13</v>
       </c>
       <c r="C190" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D190" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E190">
         <v>4</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="K190" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="B191" t="s">
         <v>13</v>
       </c>
       <c r="C191" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D191" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="E191">
         <v>4</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="K191" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="B192" t="s">
         <v>13</v>
       </c>
       <c r="C192" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D192" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="E192">
         <v>4</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B193" t="s">
         <v>13</v>
       </c>
       <c r="C193" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D193" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="E193">
         <v>4</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="K193" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="B194" t="s">
         <v>13</v>
       </c>
       <c r="C194" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D194" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="K194" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B195" t="s">
         <v>13</v>
       </c>
       <c r="C195" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D195" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="E195">
         <v>4</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="K195" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B196" t="s">
         <v>13</v>
       </c>
       <c r="C196" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D196" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="E196">
         <v>4</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="K196" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B197" t="s">
         <v>13</v>
       </c>
       <c r="C197" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D197" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="E197">
         <v>4</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="K197" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="B198" t="s">
         <v>13</v>
       </c>
       <c r="C198" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D198" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="E198">
         <v>4</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="K198" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B199" t="s">
         <v>13</v>
       </c>
       <c r="C199" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D199" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="E199">
         <v>4</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="K199" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="B200" t="s">
         <v>13</v>
       </c>
       <c r="C200" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D200" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="E200">
         <v>4</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="K200" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="B201" t="s">
         <v>13</v>
       </c>
       <c r="C201" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D201" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E201">
         <v>4</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="B202" t="s">
         <v>13</v>
       </c>
       <c r="C202" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D202" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="K202" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="B203" t="s">
         <v>13</v>
       </c>
       <c r="C203" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D203" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E203">
         <v>4</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="B204" t="s">
         <v>13</v>
       </c>
       <c r="C204" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D204" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="E204">
         <v>4</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="K204" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B205" t="s">
         <v>13</v>
       </c>
       <c r="C205" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D205" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E205">
         <v>4</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="K205" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B206" t="s">
         <v>13</v>
       </c>
       <c r="C206" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D206" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="E206">
         <v>4</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B207" t="s">
         <v>13</v>
       </c>
       <c r="C207" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D207" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="E207">
         <v>4</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B208" t="s">
         <v>13</v>
       </c>
       <c r="C208" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D208" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E208">
         <v>4</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="B209" t="s">
         <v>13</v>
       </c>
       <c r="C209" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D209" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="K209" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="B210" t="s">
         <v>13</v>
       </c>
       <c r="C210" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D210" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="B211" t="s">
         <v>13</v>
       </c>
       <c r="C211" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D211" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="E211">
         <v>4</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="B212" t="s">
         <v>13</v>
       </c>
       <c r="C212" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D212" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="E212">
         <v>4</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="K212" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="B213" t="s">
         <v>13</v>
       </c>
       <c r="C213" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D213" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E213">
         <v>4</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="B214" t="s">
         <v>13</v>
       </c>
       <c r="C214" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D214" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E214">
         <v>4</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="K214" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="B215" t="s">
         <v>13</v>
       </c>
       <c r="C215" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D215" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E215">
         <v>4</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="K215" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="B216" t="s">
         <v>13</v>
       </c>
       <c r="C216" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D216" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="E216">
         <v>4</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="K216" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="B217" t="s">
         <v>13</v>
       </c>
       <c r="C217" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D217" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E217">
         <v>4</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="K217" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B218" t="s">
         <v>13</v>
       </c>
       <c r="C218" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D218" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="E218">
         <v>4</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B219" t="s">
         <v>13</v>
       </c>
       <c r="C219" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D219" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E219">
         <v>4</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="B220" t="s">
         <v>13</v>
       </c>
       <c r="C220" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D220" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E220">
         <v>4</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="B221" t="s">
         <v>13</v>
       </c>
       <c r="C221" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D221" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E221">
         <v>4</v>
       </c>
       <c r="F221" t="s">
         <v>16</v>
       </c>
       <c r="G221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="B222" t="s">
         <v>13</v>
       </c>
       <c r="C222" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D222" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="E222">
         <v>4</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B223" t="s">
         <v>13</v>
       </c>
       <c r="C223" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D223" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="E223">
         <v>4</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="B224" t="s">
         <v>13</v>
       </c>
       <c r="C224" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D224" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E224">
         <v>4</v>
       </c>
       <c r="F224" t="s">
         <v>16</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="B225" t="s">
         <v>13</v>
       </c>
       <c r="C225" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D225" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="B226" t="s">
         <v>13</v>
       </c>
       <c r="C226" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D226" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E226">
         <v>4</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="B227" t="s">
         <v>13</v>
       </c>
       <c r="C227" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D227" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="E227">
         <v>4</v>
       </c>
       <c r="F227" t="s">
         <v>16</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B228" t="s">
         <v>13</v>
       </c>
       <c r="C228" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D228" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="K228" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="B229" t="s">
         <v>13</v>
       </c>
       <c r="C229" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D229" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="E229">
         <v>4</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B230" t="s">
         <v>13</v>
       </c>
       <c r="C230" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D230" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E230">
         <v>4</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="K230" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="B231" t="s">
         <v>13</v>
       </c>
       <c r="C231" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D231" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="E231">
         <v>4</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="B232" t="s">
         <v>13</v>
       </c>
       <c r="C232" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D232" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="B233" t="s">
         <v>13</v>
       </c>
       <c r="C233" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D233" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E233">
         <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>16</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="B234" t="s">
         <v>13</v>
       </c>
       <c r="C234" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D234" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E234">
         <v>4</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="K234" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="B235" t="s">
         <v>13</v>
       </c>
       <c r="C235" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D235" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="E235">
         <v>4</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="B236" t="s">
         <v>13</v>
       </c>
       <c r="C236" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D236" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E236">
         <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="B237" t="s">
         <v>13</v>
       </c>
       <c r="C237" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D237" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B238" t="s">
         <v>13</v>
       </c>
       <c r="C238" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D238" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E238">
         <v>4</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
       <c r="K238" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B239" t="s">
         <v>13</v>
       </c>
       <c r="C239" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D239" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E239">
         <v>4</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B240" t="s">
         <v>13</v>
       </c>
       <c r="C240" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D240" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
         <v>16</v>
       </c>
       <c r="G240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="B241" t="s">
         <v>13</v>
       </c>
       <c r="C241" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D241" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
         <v>17</v>
       </c>
       <c r="K241" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="B242" t="s">
         <v>13</v>
       </c>
       <c r="C242" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D242" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="E242">
         <v>4</v>
       </c>
       <c r="F242" t="s">
         <v>16</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="K242" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="B243" t="s">
         <v>13</v>
       </c>
       <c r="C243" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D243" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="E243">
         <v>4</v>
       </c>
       <c r="F243" t="s">
         <v>16</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="B244" t="s">
         <v>13</v>
       </c>
       <c r="C244" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D244" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="E244">
         <v>4</v>
       </c>
       <c r="F244" t="s">
         <v>16</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="K244" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="B245" t="s">
         <v>13</v>
       </c>
       <c r="C245" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D245" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="E245">
         <v>4</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="B246" t="s">
         <v>13</v>
       </c>
       <c r="C246" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D246" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="E246">
         <v>4</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="B247" t="s">
         <v>13</v>
       </c>
       <c r="C247" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D247" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="E247">
         <v>4</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="B248" t="s">
         <v>13</v>
       </c>
       <c r="C248" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D248" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="E248">
         <v>4</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
       <c r="K248" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="B249" t="s">
         <v>13</v>
       </c>
       <c r="C249" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D249" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E249">
         <v>4</v>
       </c>
       <c r="F249" t="s">
         <v>16</v>
       </c>
       <c r="G249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="B250" t="s">
         <v>13</v>
       </c>
       <c r="C250" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D250" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E250">
         <v>4</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="B251" t="s">
         <v>13</v>
       </c>
       <c r="C251" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D251" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E251">
         <v>4</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="B252" t="s">
         <v>13</v>
       </c>
       <c r="C252" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D252" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E252">
         <v>4</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="B253" t="s">
         <v>13</v>
       </c>
       <c r="C253" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D253" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E253">
         <v>4</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="B254" t="s">
         <v>13</v>
       </c>
       <c r="C254" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D254" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E254">
         <v>4</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="K254" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="B255" t="s">
         <v>13</v>
       </c>
       <c r="C255" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D255" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E255">
         <v>4</v>
       </c>
       <c r="F255" t="s">
         <v>16</v>
       </c>
       <c r="G255" t="s">
         <v>17</v>
       </c>
       <c r="K255" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B256" t="s">
         <v>13</v>
       </c>
       <c r="C256" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D256" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="E256">
         <v>4</v>
       </c>
       <c r="F256" t="s">
         <v>16</v>
       </c>
       <c r="G256" t="s">
         <v>17</v>
       </c>
       <c r="K256" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="B257" t="s">
         <v>13</v>
       </c>
       <c r="C257" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D257" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E257">
         <v>4</v>
       </c>
       <c r="F257" t="s">
         <v>16</v>
       </c>
       <c r="G257" t="s">
         <v>17</v>
       </c>
       <c r="K257" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="B258" t="s">
         <v>13</v>
       </c>
       <c r="C258" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D258" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="E258">
         <v>4</v>
       </c>
       <c r="F258" t="s">
         <v>16</v>
       </c>
       <c r="G258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="B259" t="s">
         <v>13</v>
       </c>
       <c r="C259" t="s">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="D259" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="E259">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F259" t="s">
         <v>16</v>
       </c>
       <c r="G259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B260" t="s">
         <v>13</v>
       </c>
       <c r="C260" t="s">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="D260" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E260">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F260" t="s">
         <v>16</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="B261" t="s">
         <v>13</v>
       </c>
       <c r="C261" t="s">
-        <v>24</v>
+        <v>430</v>
       </c>
       <c r="D261" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E261">
-        <v>4</v>
+        <v>18</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
         <v>17</v>
       </c>
       <c r="K261" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="B262" t="s">
         <v>13</v>
       </c>
       <c r="C262" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D262" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="E262">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="B263" t="s">
         <v>13</v>
       </c>
       <c r="C263" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D263" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="E263">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F263" t="s">
         <v>16</v>
       </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="K263" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B264" t="s">
         <v>13</v>
       </c>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D264" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="E264">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F264" t="s">
         <v>16</v>
       </c>
       <c r="G264" t="s">
         <v>17</v>
       </c>
       <c r="K264" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="B265" t="s">
         <v>13</v>
       </c>
       <c r="C265" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D265" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E265">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F265" t="s">
         <v>16</v>
       </c>
       <c r="G265" t="s">
         <v>17</v>
       </c>
       <c r="K265" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
       <c r="B266" t="s">
         <v>13</v>
       </c>
       <c r="C266" t="s">
-        <v>24</v>
+        <v>814</v>
       </c>
       <c r="D266" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="E266">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F266" t="s">
         <v>16</v>
       </c>
       <c r="G266" t="s">
         <v>17</v>
       </c>
       <c r="K266" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
+        <v>817</v>
+      </c>
+      <c r="B267" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" t="s">
         <v>814</v>
       </c>
-      <c r="B267" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D267" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="E267">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
         <v>17</v>
       </c>
       <c r="K267" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="B268" t="s">
         <v>13</v>
       </c>
       <c r="C268" t="s">
-        <v>24</v>
+        <v>814</v>
       </c>
       <c r="D268" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E268">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F268" t="s">
         <v>16</v>
       </c>
       <c r="G268" t="s">
         <v>17</v>
       </c>
       <c r="K268" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="B269" t="s">
         <v>13</v>
       </c>
       <c r="C269" t="s">
-        <v>24</v>
+        <v>814</v>
       </c>
       <c r="D269" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E269">
-        <v>4</v>
+        <v>20</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="K269" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="B270" t="s">
         <v>13</v>
       </c>
       <c r="C270" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D270" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="E270">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F270" t="s">
         <v>16</v>
       </c>
       <c r="G270" t="s">
         <v>17</v>
       </c>
       <c r="K270" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="B271" t="s">
         <v>13</v>
       </c>
       <c r="C271" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D271" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E271">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F271" t="s">
         <v>16</v>
       </c>
       <c r="G271" t="s">
         <v>17</v>
       </c>
       <c r="K271" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="B272" t="s">
         <v>13</v>
       </c>
       <c r="C272" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D272" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E272">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F272" t="s">
         <v>16</v>
       </c>
       <c r="G272" t="s">
         <v>17</v>
       </c>
       <c r="K272" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="B273" t="s">
         <v>13</v>
       </c>
       <c r="C273" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D273" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="E273">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F273" t="s">
         <v>16</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="K273" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="B274" t="s">
         <v>13</v>
       </c>
       <c r="C274" t="s">
-        <v>24</v>
+        <v>810</v>
       </c>
       <c r="D274" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E274">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="F274" t="s">
         <v>16</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="K274" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
-        <v>838</v>
+        <v>12</v>
       </c>
       <c r="B275" t="s">
         <v>13</v>
       </c>
       <c r="C275" t="s">
-        <v>24</v>
+        <v>841</v>
       </c>
       <c r="D275" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="E275">
-        <v>4</v>
+        <v>231</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
+      <c r="I275">
+        <v>28.7</v>
+      </c>
       <c r="K275" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="B276" t="s">
         <v>13</v>
       </c>
       <c r="C276" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D276" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="E276">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
         <v>17</v>
       </c>
       <c r="K276" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="B277" t="s">
         <v>13</v>
       </c>
       <c r="C277" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D277" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="E277">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F277" t="s">
         <v>16</v>
       </c>
       <c r="G277" t="s">
         <v>17</v>
       </c>
       <c r="K277" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="B278" t="s">
         <v>13</v>
       </c>
       <c r="C278" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D278" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="E278">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F278" t="s">
         <v>16</v>
       </c>
       <c r="G278" t="s">
         <v>17</v>
       </c>
       <c r="K278" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="B279" t="s">
         <v>13</v>
       </c>
       <c r="C279" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D279" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E279">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F279" t="s">
         <v>16</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="K279" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="B280" t="s">
         <v>13</v>
       </c>
       <c r="C280" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D280" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E280">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="K280" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="B281" t="s">
         <v>13</v>
       </c>
       <c r="C281" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D281" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E281">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F281" t="s">
         <v>16</v>
       </c>
       <c r="G281" t="s">
         <v>17</v>
       </c>
       <c r="K281" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="B282" t="s">
         <v>13</v>
       </c>
       <c r="C282" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D282" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E282">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F282" t="s">
         <v>16</v>
       </c>
       <c r="G282" t="s">
         <v>17</v>
       </c>
       <c r="K282" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="B283" t="s">
         <v>13</v>
       </c>
       <c r="C283" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D283" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E283">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F283" t="s">
         <v>16</v>
       </c>
       <c r="G283" t="s">
         <v>17</v>
       </c>
       <c r="K283" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B284" t="s">
         <v>13</v>
       </c>
       <c r="C284" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D284" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E284">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F284" t="s">
         <v>16</v>
       </c>
       <c r="G284" t="s">
         <v>17</v>
       </c>
       <c r="K284" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="B285" t="s">
         <v>13</v>
       </c>
       <c r="C285" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D285" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E285">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F285" t="s">
         <v>16</v>
       </c>
       <c r="G285" t="s">
         <v>17</v>
       </c>
       <c r="K285" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="B286" t="s">
         <v>13</v>
       </c>
       <c r="C286" t="s">
-        <v>851</v>
+        <v>28</v>
       </c>
       <c r="D286" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E286">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="F286" t="s">
         <v>16</v>
       </c>
       <c r="G286" t="s">
         <v>17</v>
       </c>
       <c r="K286" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="B287" t="s">
-        <v>876</v>
+        <v>13</v>
       </c>
       <c r="C287" t="s">
-        <v>877</v>
+        <v>28</v>
       </c>
       <c r="D287" t="s">
         <v>878</v>
       </c>
       <c r="E287">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F287" t="s">
         <v>16</v>
       </c>
       <c r="G287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>880</v>
       </c>
       <c r="B288" t="s">
         <v>13</v>
       </c>
       <c r="C288" t="s">
+        <v>28</v>
+      </c>
+      <c r="D288" t="s">
         <v>881</v>
       </c>
-      <c r="D288" t="s">
+      <c r="E288">
+        <v>2</v>
+      </c>
+      <c r="F288" t="s">
+        <v>16</v>
+      </c>
+      <c r="G288" t="s">
+        <v>17</v>
+      </c>
+      <c r="K288" t="s">
         <v>882</v>
-      </c>
-[...10 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
+        <v>883</v>
+      </c>
+      <c r="B289" t="s">
+        <v>13</v>
+      </c>
+      <c r="C289" t="s">
+        <v>28</v>
+      </c>
+      <c r="D289" t="s">
         <v>884</v>
       </c>
-      <c r="B289" t="s">
-[...2 lines deleted...]
-      <c r="C289" t="s">
+      <c r="E289">
+        <v>2</v>
+      </c>
+      <c r="F289" t="s">
+        <v>16</v>
+      </c>
+      <c r="G289" t="s">
+        <v>17</v>
+      </c>
+      <c r="K289" t="s">
         <v>885</v>
-      </c>
-[...13 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
+        <v>886</v>
+      </c>
+      <c r="B290" t="s">
+        <v>13</v>
+      </c>
+      <c r="C290" t="s">
+        <v>28</v>
+      </c>
+      <c r="D290" t="s">
+        <v>887</v>
+      </c>
+      <c r="E290">
+        <v>2</v>
+      </c>
+      <c r="F290" t="s">
+        <v>16</v>
+      </c>
+      <c r="G290" t="s">
+        <v>17</v>
+      </c>
+      <c r="K290" t="s">
         <v>888</v>
-      </c>
-[...19 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
+        <v>889</v>
+      </c>
+      <c r="B291" t="s">
+        <v>13</v>
+      </c>
+      <c r="C291" t="s">
+        <v>28</v>
+      </c>
+      <c r="D291" t="s">
+        <v>890</v>
+      </c>
+      <c r="E291">
+        <v>2</v>
+      </c>
+      <c r="F291" t="s">
+        <v>16</v>
+      </c>
+      <c r="G291" t="s">
+        <v>17</v>
+      </c>
+      <c r="K291" t="s">
         <v>891</v>
-      </c>
-[...19 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
+        <v>892</v>
+      </c>
+      <c r="B292" t="s">
+        <v>13</v>
+      </c>
+      <c r="C292" t="s">
+        <v>28</v>
+      </c>
+      <c r="D292" t="s">
+        <v>893</v>
+      </c>
+      <c r="E292">
+        <v>2</v>
+      </c>
+      <c r="F292" t="s">
+        <v>16</v>
+      </c>
+      <c r="G292" t="s">
+        <v>17</v>
+      </c>
+      <c r="K292" t="s">
         <v>894</v>
-      </c>
-[...19 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
+        <v>895</v>
+      </c>
+      <c r="B293" t="s">
+        <v>13</v>
+      </c>
+      <c r="C293" t="s">
+        <v>28</v>
+      </c>
+      <c r="D293" t="s">
+        <v>896</v>
+      </c>
+      <c r="E293">
+        <v>2</v>
+      </c>
+      <c r="F293" t="s">
+        <v>16</v>
+      </c>
+      <c r="G293" t="s">
+        <v>17</v>
+      </c>
+      <c r="K293" t="s">
         <v>897</v>
-      </c>
-[...19 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
+        <v>898</v>
+      </c>
+      <c r="B294" t="s">
+        <v>13</v>
+      </c>
+      <c r="C294" t="s">
+        <v>28</v>
+      </c>
+      <c r="D294" t="s">
+        <v>899</v>
+      </c>
+      <c r="E294">
+        <v>2</v>
+      </c>
+      <c r="F294" t="s">
+        <v>16</v>
+      </c>
+      <c r="G294" t="s">
+        <v>17</v>
+      </c>
+      <c r="K294" t="s">
         <v>900</v>
-      </c>
-[...19 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
+        <v>901</v>
+      </c>
+      <c r="B295" t="s">
+        <v>13</v>
+      </c>
+      <c r="C295" t="s">
+        <v>28</v>
+      </c>
+      <c r="D295" t="s">
+        <v>902</v>
+      </c>
+      <c r="E295">
+        <v>2</v>
+      </c>
+      <c r="F295" t="s">
+        <v>16</v>
+      </c>
+      <c r="G295" t="s">
+        <v>17</v>
+      </c>
+      <c r="K295" t="s">
         <v>903</v>
-      </c>
-[...19 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
+        <v>904</v>
+      </c>
+      <c r="B296" t="s">
+        <v>13</v>
+      </c>
+      <c r="C296" t="s">
+        <v>28</v>
+      </c>
+      <c r="D296" t="s">
+        <v>905</v>
+      </c>
+      <c r="E296">
+        <v>2</v>
+      </c>
+      <c r="F296" t="s">
+        <v>16</v>
+      </c>
+      <c r="G296" t="s">
+        <v>17</v>
+      </c>
+      <c r="K296" t="s">
         <v>906</v>
-      </c>
-[...19 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
+        <v>907</v>
+      </c>
+      <c r="B297" t="s">
+        <v>13</v>
+      </c>
+      <c r="C297" t="s">
+        <v>28</v>
+      </c>
+      <c r="D297" t="s">
+        <v>908</v>
+      </c>
+      <c r="E297">
+        <v>2</v>
+      </c>
+      <c r="F297" t="s">
+        <v>16</v>
+      </c>
+      <c r="G297" t="s">
+        <v>17</v>
+      </c>
+      <c r="K297" t="s">
         <v>909</v>
-      </c>
-[...19 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
+        <v>910</v>
+      </c>
+      <c r="B298" t="s">
+        <v>13</v>
+      </c>
+      <c r="C298" t="s">
+        <v>28</v>
+      </c>
+      <c r="D298" t="s">
+        <v>911</v>
+      </c>
+      <c r="E298">
+        <v>2</v>
+      </c>
+      <c r="F298" t="s">
+        <v>16</v>
+      </c>
+      <c r="G298" t="s">
+        <v>17</v>
+      </c>
+      <c r="K298" t="s">
         <v>912</v>
-      </c>
-[...19 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>12</v>
+        <v>913</v>
       </c>
       <c r="B299" t="s">
         <v>13</v>
       </c>
       <c r="C299" t="s">
+        <v>28</v>
+      </c>
+      <c r="D299" t="s">
+        <v>914</v>
+      </c>
+      <c r="E299">
+        <v>2</v>
+      </c>
+      <c r="F299" t="s">
+        <v>16</v>
+      </c>
+      <c r="G299" t="s">
+        <v>17</v>
+      </c>
+      <c r="K299" t="s">
         <v>915</v>
-      </c>
-[...16 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
+        <v>916</v>
+      </c>
+      <c r="B300" t="s">
+        <v>13</v>
+      </c>
+      <c r="C300" t="s">
+        <v>28</v>
+      </c>
+      <c r="D300" t="s">
+        <v>917</v>
+      </c>
+      <c r="E300">
+        <v>2</v>
+      </c>
+      <c r="F300" t="s">
+        <v>16</v>
+      </c>
+      <c r="G300" t="s">
+        <v>17</v>
+      </c>
+      <c r="K300" t="s">
         <v>918</v>
-      </c>
-[...19 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
+        <v>919</v>
+      </c>
+      <c r="B301" t="s">
+        <v>13</v>
+      </c>
+      <c r="C301" t="s">
+        <v>28</v>
+      </c>
+      <c r="D301" t="s">
+        <v>920</v>
+      </c>
+      <c r="E301">
+        <v>2</v>
+      </c>
+      <c r="F301" t="s">
+        <v>16</v>
+      </c>
+      <c r="G301" t="s">
+        <v>17</v>
+      </c>
+      <c r="K301" t="s">
         <v>921</v>
-      </c>
-[...19 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
+        <v>922</v>
+      </c>
+      <c r="B302" t="s">
+        <v>13</v>
+      </c>
+      <c r="C302" t="s">
+        <v>28</v>
+      </c>
+      <c r="D302" t="s">
+        <v>923</v>
+      </c>
+      <c r="E302">
+        <v>2</v>
+      </c>
+      <c r="F302" t="s">
+        <v>16</v>
+      </c>
+      <c r="G302" t="s">
+        <v>17</v>
+      </c>
+      <c r="K302" t="s">
         <v>924</v>
-      </c>
-[...19 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
+        <v>925</v>
+      </c>
+      <c r="B303" t="s">
+        <v>13</v>
+      </c>
+      <c r="C303" t="s">
+        <v>28</v>
+      </c>
+      <c r="D303" t="s">
+        <v>926</v>
+      </c>
+      <c r="E303">
+        <v>2</v>
+      </c>
+      <c r="F303" t="s">
+        <v>16</v>
+      </c>
+      <c r="G303" t="s">
+        <v>17</v>
+      </c>
+      <c r="K303" t="s">
         <v>927</v>
-      </c>
-[...19 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
+        <v>928</v>
+      </c>
+      <c r="B304" t="s">
+        <v>13</v>
+      </c>
+      <c r="C304" t="s">
+        <v>28</v>
+      </c>
+      <c r="D304" t="s">
+        <v>929</v>
+      </c>
+      <c r="E304">
+        <v>2</v>
+      </c>
+      <c r="F304" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" t="s">
+        <v>17</v>
+      </c>
+      <c r="K304" t="s">
         <v>930</v>
-      </c>
-[...19 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
+        <v>931</v>
+      </c>
+      <c r="B305" t="s">
+        <v>13</v>
+      </c>
+      <c r="C305" t="s">
+        <v>28</v>
+      </c>
+      <c r="D305" t="s">
+        <v>932</v>
+      </c>
+      <c r="E305">
+        <v>2</v>
+      </c>
+      <c r="F305" t="s">
+        <v>16</v>
+      </c>
+      <c r="G305" t="s">
+        <v>17</v>
+      </c>
+      <c r="K305" t="s">
         <v>933</v>
-      </c>
-[...19 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
+        <v>934</v>
+      </c>
+      <c r="B306" t="s">
+        <v>13</v>
+      </c>
+      <c r="C306" t="s">
+        <v>28</v>
+      </c>
+      <c r="D306" t="s">
+        <v>935</v>
+      </c>
+      <c r="E306">
+        <v>2</v>
+      </c>
+      <c r="F306" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" t="s">
+        <v>17</v>
+      </c>
+      <c r="K306" t="s">
         <v>936</v>
-      </c>
-[...19 lines deleted...]
-        <v>938</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
+        <v>937</v>
+      </c>
+      <c r="B307" t="s">
+        <v>13</v>
+      </c>
+      <c r="C307" t="s">
+        <v>28</v>
+      </c>
+      <c r="D307" t="s">
+        <v>938</v>
+      </c>
+      <c r="E307">
+        <v>2</v>
+      </c>
+      <c r="F307" t="s">
+        <v>16</v>
+      </c>
+      <c r="G307" t="s">
+        <v>17</v>
+      </c>
+      <c r="K307" t="s">
         <v>939</v>
-      </c>
-[...19 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
+        <v>940</v>
+      </c>
+      <c r="B308" t="s">
+        <v>13</v>
+      </c>
+      <c r="C308" t="s">
+        <v>28</v>
+      </c>
+      <c r="D308" t="s">
+        <v>941</v>
+      </c>
+      <c r="E308">
+        <v>2</v>
+      </c>
+      <c r="F308" t="s">
+        <v>16</v>
+      </c>
+      <c r="G308" t="s">
+        <v>17</v>
+      </c>
+      <c r="K308" t="s">
         <v>942</v>
-      </c>
-[...19 lines deleted...]
-        <v>944</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
+        <v>943</v>
+      </c>
+      <c r="B309" t="s">
+        <v>13</v>
+      </c>
+      <c r="C309" t="s">
+        <v>28</v>
+      </c>
+      <c r="D309" t="s">
+        <v>944</v>
+      </c>
+      <c r="E309">
+        <v>2</v>
+      </c>
+      <c r="F309" t="s">
+        <v>16</v>
+      </c>
+      <c r="G309" t="s">
+        <v>17</v>
+      </c>
+      <c r="K309" t="s">
         <v>945</v>
-      </c>
-[...19 lines deleted...]
-        <v>947</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
+        <v>946</v>
+      </c>
+      <c r="B310" t="s">
+        <v>13</v>
+      </c>
+      <c r="C310" t="s">
+        <v>28</v>
+      </c>
+      <c r="D310" t="s">
+        <v>947</v>
+      </c>
+      <c r="E310">
+        <v>2</v>
+      </c>
+      <c r="F310" t="s">
+        <v>16</v>
+      </c>
+      <c r="G310" t="s">
+        <v>17</v>
+      </c>
+      <c r="K310" t="s">
         <v>948</v>
-      </c>
-[...19 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
+        <v>949</v>
+      </c>
+      <c r="B311" t="s">
+        <v>13</v>
+      </c>
+      <c r="C311" t="s">
+        <v>28</v>
+      </c>
+      <c r="D311" t="s">
+        <v>950</v>
+      </c>
+      <c r="E311">
+        <v>2</v>
+      </c>
+      <c r="F311" t="s">
+        <v>16</v>
+      </c>
+      <c r="G311" t="s">
+        <v>17</v>
+      </c>
+      <c r="K311" t="s">
         <v>951</v>
-      </c>
-[...19 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
+        <v>952</v>
+      </c>
+      <c r="B312" t="s">
+        <v>13</v>
+      </c>
+      <c r="C312" t="s">
+        <v>28</v>
+      </c>
+      <c r="D312" t="s">
+        <v>953</v>
+      </c>
+      <c r="E312">
+        <v>2</v>
+      </c>
+      <c r="F312" t="s">
+        <v>16</v>
+      </c>
+      <c r="G312" t="s">
+        <v>17</v>
+      </c>
+      <c r="K312" t="s">
         <v>954</v>
-      </c>
-[...19 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
+        <v>955</v>
+      </c>
+      <c r="B313" t="s">
+        <v>13</v>
+      </c>
+      <c r="C313" t="s">
+        <v>28</v>
+      </c>
+      <c r="D313" t="s">
+        <v>956</v>
+      </c>
+      <c r="E313">
+        <v>2</v>
+      </c>
+      <c r="F313" t="s">
+        <v>16</v>
+      </c>
+      <c r="G313" t="s">
+        <v>17</v>
+      </c>
+      <c r="K313" t="s">
         <v>957</v>
-      </c>
-[...19 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
+        <v>958</v>
+      </c>
+      <c r="B314" t="s">
+        <v>13</v>
+      </c>
+      <c r="C314" t="s">
+        <v>28</v>
+      </c>
+      <c r="D314" t="s">
+        <v>959</v>
+      </c>
+      <c r="E314">
+        <v>2</v>
+      </c>
+      <c r="F314" t="s">
+        <v>16</v>
+      </c>
+      <c r="G314" t="s">
+        <v>17</v>
+      </c>
+      <c r="K314" t="s">
         <v>960</v>
-      </c>
-[...19 lines deleted...]
-        <v>962</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
+        <v>961</v>
+      </c>
+      <c r="B315" t="s">
+        <v>13</v>
+      </c>
+      <c r="C315" t="s">
+        <v>28</v>
+      </c>
+      <c r="D315" t="s">
+        <v>962</v>
+      </c>
+      <c r="E315">
+        <v>2</v>
+      </c>
+      <c r="F315" t="s">
+        <v>16</v>
+      </c>
+      <c r="G315" t="s">
+        <v>17</v>
+      </c>
+      <c r="K315" t="s">
         <v>963</v>
-      </c>
-[...19 lines deleted...]
-        <v>965</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
+        <v>964</v>
+      </c>
+      <c r="B316" t="s">
+        <v>13</v>
+      </c>
+      <c r="C316" t="s">
+        <v>28</v>
+      </c>
+      <c r="D316" t="s">
+        <v>965</v>
+      </c>
+      <c r="E316">
+        <v>2</v>
+      </c>
+      <c r="F316" t="s">
+        <v>16</v>
+      </c>
+      <c r="G316" t="s">
+        <v>17</v>
+      </c>
+      <c r="K316" t="s">
         <v>966</v>
-      </c>
-[...19 lines deleted...]
-        <v>968</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
+        <v>967</v>
+      </c>
+      <c r="B317" t="s">
+        <v>13</v>
+      </c>
+      <c r="C317" t="s">
+        <v>28</v>
+      </c>
+      <c r="D317" t="s">
+        <v>968</v>
+      </c>
+      <c r="E317">
+        <v>2</v>
+      </c>
+      <c r="F317" t="s">
+        <v>16</v>
+      </c>
+      <c r="G317" t="s">
+        <v>17</v>
+      </c>
+      <c r="K317" t="s">
         <v>969</v>
-      </c>
-[...19 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
+        <v>970</v>
+      </c>
+      <c r="B318" t="s">
+        <v>13</v>
+      </c>
+      <c r="C318" t="s">
+        <v>28</v>
+      </c>
+      <c r="D318" t="s">
+        <v>971</v>
+      </c>
+      <c r="E318">
+        <v>2</v>
+      </c>
+      <c r="F318" t="s">
+        <v>16</v>
+      </c>
+      <c r="G318" t="s">
+        <v>17</v>
+      </c>
+      <c r="K318" t="s">
         <v>972</v>
-      </c>
-[...19 lines deleted...]
-        <v>974</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
+        <v>973</v>
+      </c>
+      <c r="B319" t="s">
+        <v>13</v>
+      </c>
+      <c r="C319" t="s">
+        <v>28</v>
+      </c>
+      <c r="D319" t="s">
+        <v>974</v>
+      </c>
+      <c r="E319">
+        <v>2</v>
+      </c>
+      <c r="F319" t="s">
+        <v>16</v>
+      </c>
+      <c r="G319" t="s">
+        <v>17</v>
+      </c>
+      <c r="K319" t="s">
         <v>975</v>
-      </c>
-[...19 lines deleted...]
-        <v>977</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
+        <v>976</v>
+      </c>
+      <c r="B320" t="s">
+        <v>13</v>
+      </c>
+      <c r="C320" t="s">
+        <v>28</v>
+      </c>
+      <c r="D320" t="s">
+        <v>977</v>
+      </c>
+      <c r="E320">
+        <v>2</v>
+      </c>
+      <c r="F320" t="s">
+        <v>16</v>
+      </c>
+      <c r="G320" t="s">
+        <v>17</v>
+      </c>
+      <c r="K320" t="s">
         <v>978</v>
-      </c>
-[...19 lines deleted...]
-        <v>980</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
+        <v>979</v>
+      </c>
+      <c r="B321" t="s">
+        <v>13</v>
+      </c>
+      <c r="C321" t="s">
+        <v>28</v>
+      </c>
+      <c r="D321" t="s">
+        <v>980</v>
+      </c>
+      <c r="E321">
+        <v>2</v>
+      </c>
+      <c r="F321" t="s">
+        <v>16</v>
+      </c>
+      <c r="G321" t="s">
+        <v>17</v>
+      </c>
+      <c r="K321" t="s">
         <v>981</v>
-      </c>
-[...19 lines deleted...]
-        <v>983</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
+        <v>982</v>
+      </c>
+      <c r="B322" t="s">
+        <v>13</v>
+      </c>
+      <c r="C322" t="s">
+        <v>28</v>
+      </c>
+      <c r="D322" t="s">
+        <v>983</v>
+      </c>
+      <c r="E322">
+        <v>2</v>
+      </c>
+      <c r="F322" t="s">
+        <v>16</v>
+      </c>
+      <c r="G322" t="s">
+        <v>17</v>
+      </c>
+      <c r="K322" t="s">
         <v>984</v>
-      </c>
-[...19 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
+        <v>985</v>
+      </c>
+      <c r="B323" t="s">
+        <v>13</v>
+      </c>
+      <c r="C323" t="s">
+        <v>28</v>
+      </c>
+      <c r="D323" t="s">
+        <v>986</v>
+      </c>
+      <c r="E323">
+        <v>2</v>
+      </c>
+      <c r="F323" t="s">
+        <v>16</v>
+      </c>
+      <c r="G323" t="s">
+        <v>17</v>
+      </c>
+      <c r="K323" t="s">
         <v>987</v>
-      </c>
-[...19 lines deleted...]
-        <v>989</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
+        <v>988</v>
+      </c>
+      <c r="B324" t="s">
+        <v>13</v>
+      </c>
+      <c r="C324" t="s">
+        <v>28</v>
+      </c>
+      <c r="D324" t="s">
+        <v>989</v>
+      </c>
+      <c r="E324">
+        <v>2</v>
+      </c>
+      <c r="F324" t="s">
+        <v>16</v>
+      </c>
+      <c r="G324" t="s">
+        <v>17</v>
+      </c>
+      <c r="K324" t="s">
         <v>990</v>
-      </c>
-[...19 lines deleted...]
-        <v>992</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
+        <v>991</v>
+      </c>
+      <c r="B325" t="s">
+        <v>13</v>
+      </c>
+      <c r="C325" t="s">
+        <v>28</v>
+      </c>
+      <c r="D325" t="s">
+        <v>992</v>
+      </c>
+      <c r="E325">
+        <v>2</v>
+      </c>
+      <c r="F325" t="s">
+        <v>16</v>
+      </c>
+      <c r="G325" t="s">
+        <v>17</v>
+      </c>
+      <c r="K325" t="s">
         <v>993</v>
-      </c>
-[...19 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
+        <v>994</v>
+      </c>
+      <c r="B326" t="s">
+        <v>13</v>
+      </c>
+      <c r="C326" t="s">
+        <v>28</v>
+      </c>
+      <c r="D326" t="s">
+        <v>995</v>
+      </c>
+      <c r="E326">
+        <v>2</v>
+      </c>
+      <c r="F326" t="s">
+        <v>16</v>
+      </c>
+      <c r="G326" t="s">
+        <v>17</v>
+      </c>
+      <c r="K326" t="s">
         <v>996</v>
-      </c>
-[...19 lines deleted...]
-        <v>998</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
+        <v>997</v>
+      </c>
+      <c r="B327" t="s">
+        <v>13</v>
+      </c>
+      <c r="C327" t="s">
+        <v>28</v>
+      </c>
+      <c r="D327" t="s">
+        <v>998</v>
+      </c>
+      <c r="E327">
+        <v>2</v>
+      </c>
+      <c r="F327" t="s">
+        <v>16</v>
+      </c>
+      <c r="G327" t="s">
+        <v>17</v>
+      </c>
+      <c r="K327" t="s">
         <v>999</v>
-      </c>
-[...19 lines deleted...]
-        <v>1001</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B328" t="s">
+        <v>13</v>
+      </c>
+      <c r="C328" t="s">
+        <v>28</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E328">
+        <v>2</v>
+      </c>
+      <c r="F328" t="s">
+        <v>16</v>
+      </c>
+      <c r="G328" t="s">
+        <v>17</v>
+      </c>
+      <c r="K328" t="s">
         <v>1002</v>
-      </c>
-[...19 lines deleted...]
-        <v>1004</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B329" t="s">
+        <v>13</v>
+      </c>
+      <c r="C329" t="s">
+        <v>28</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E329">
+        <v>2</v>
+      </c>
+      <c r="F329" t="s">
+        <v>16</v>
+      </c>
+      <c r="G329" t="s">
+        <v>17</v>
+      </c>
+      <c r="K329" t="s">
         <v>1005</v>
-      </c>
-[...19 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B330" t="s">
+        <v>13</v>
+      </c>
+      <c r="C330" t="s">
+        <v>28</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E330">
+        <v>2</v>
+      </c>
+      <c r="F330" t="s">
+        <v>16</v>
+      </c>
+      <c r="G330" t="s">
+        <v>17</v>
+      </c>
+      <c r="K330" t="s">
         <v>1008</v>
-      </c>
-[...19 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B331" t="s">
+        <v>13</v>
+      </c>
+      <c r="C331" t="s">
+        <v>28</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E331">
+        <v>2</v>
+      </c>
+      <c r="F331" t="s">
+        <v>16</v>
+      </c>
+      <c r="G331" t="s">
+        <v>17</v>
+      </c>
+      <c r="K331" t="s">
         <v>1011</v>
-      </c>
-[...19 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B332" t="s">
+        <v>13</v>
+      </c>
+      <c r="C332" t="s">
+        <v>28</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E332">
+        <v>2</v>
+      </c>
+      <c r="F332" t="s">
+        <v>16</v>
+      </c>
+      <c r="G332" t="s">
+        <v>17</v>
+      </c>
+      <c r="K332" t="s">
         <v>1014</v>
-      </c>
-[...19 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B333" t="s">
+        <v>13</v>
+      </c>
+      <c r="C333" t="s">
+        <v>28</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E333">
+        <v>2</v>
+      </c>
+      <c r="F333" t="s">
+        <v>16</v>
+      </c>
+      <c r="G333" t="s">
+        <v>17</v>
+      </c>
+      <c r="K333" t="s">
         <v>1017</v>
-      </c>
-[...19 lines deleted...]
-        <v>1019</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B334" t="s">
+        <v>13</v>
+      </c>
+      <c r="C334" t="s">
+        <v>28</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E334">
+        <v>2</v>
+      </c>
+      <c r="F334" t="s">
+        <v>16</v>
+      </c>
+      <c r="G334" t="s">
+        <v>17</v>
+      </c>
+      <c r="K334" t="s">
         <v>1020</v>
-      </c>
-[...19 lines deleted...]
-        <v>1022</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B335" t="s">
+        <v>13</v>
+      </c>
+      <c r="C335" t="s">
+        <v>28</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E335">
+        <v>2</v>
+      </c>
+      <c r="F335" t="s">
+        <v>16</v>
+      </c>
+      <c r="G335" t="s">
+        <v>17</v>
+      </c>
+      <c r="K335" t="s">
         <v>1023</v>
-      </c>
-[...19 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B336" t="s">
+        <v>13</v>
+      </c>
+      <c r="C336" t="s">
+        <v>28</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E336">
+        <v>2</v>
+      </c>
+      <c r="F336" t="s">
+        <v>16</v>
+      </c>
+      <c r="G336" t="s">
+        <v>17</v>
+      </c>
+      <c r="K336" t="s">
         <v>1026</v>
-      </c>
-[...19 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B337" t="s">
+        <v>13</v>
+      </c>
+      <c r="C337" t="s">
+        <v>28</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E337">
+        <v>2</v>
+      </c>
+      <c r="F337" t="s">
+        <v>16</v>
+      </c>
+      <c r="G337" t="s">
+        <v>17</v>
+      </c>
+      <c r="K337" t="s">
         <v>1029</v>
-      </c>
-[...19 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B338" t="s">
+        <v>13</v>
+      </c>
+      <c r="C338" t="s">
+        <v>28</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E338">
+        <v>2</v>
+      </c>
+      <c r="F338" t="s">
+        <v>16</v>
+      </c>
+      <c r="G338" t="s">
+        <v>17</v>
+      </c>
+      <c r="K338" t="s">
         <v>1032</v>
-      </c>
-[...19 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B339" t="s">
+        <v>13</v>
+      </c>
+      <c r="C339" t="s">
+        <v>28</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E339">
+        <v>2</v>
+      </c>
+      <c r="F339" t="s">
+        <v>16</v>
+      </c>
+      <c r="G339" t="s">
+        <v>17</v>
+      </c>
+      <c r="K339" t="s">
         <v>1035</v>
-      </c>
-[...19 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B340" t="s">
+        <v>13</v>
+      </c>
+      <c r="C340" t="s">
+        <v>28</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E340">
+        <v>2</v>
+      </c>
+      <c r="F340" t="s">
+        <v>16</v>
+      </c>
+      <c r="G340" t="s">
+        <v>17</v>
+      </c>
+      <c r="K340" t="s">
         <v>1038</v>
-      </c>
-[...19 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B341" t="s">
+        <v>13</v>
+      </c>
+      <c r="C341" t="s">
+        <v>28</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1040</v>
+      </c>
+      <c r="E341">
+        <v>2</v>
+      </c>
+      <c r="F341" t="s">
+        <v>16</v>
+      </c>
+      <c r="G341" t="s">
+        <v>17</v>
+      </c>
+      <c r="K341" t="s">
         <v>1041</v>
-      </c>
-[...19 lines deleted...]
-        <v>1043</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B342" t="s">
+        <v>13</v>
+      </c>
+      <c r="C342" t="s">
+        <v>28</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E342">
+        <v>2</v>
+      </c>
+      <c r="F342" t="s">
+        <v>16</v>
+      </c>
+      <c r="G342" t="s">
+        <v>17</v>
+      </c>
+      <c r="K342" t="s">
         <v>1044</v>
-      </c>
-[...19 lines deleted...]
-        <v>1046</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B343" t="s">
+        <v>13</v>
+      </c>
+      <c r="C343" t="s">
+        <v>28</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E343">
+        <v>2</v>
+      </c>
+      <c r="F343" t="s">
+        <v>16</v>
+      </c>
+      <c r="G343" t="s">
+        <v>17</v>
+      </c>
+      <c r="K343" t="s">
         <v>1047</v>
-      </c>
-[...19 lines deleted...]
-        <v>1049</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B344" t="s">
+        <v>13</v>
+      </c>
+      <c r="C344" t="s">
+        <v>28</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E344">
+        <v>2</v>
+      </c>
+      <c r="F344" t="s">
+        <v>16</v>
+      </c>
+      <c r="G344" t="s">
+        <v>17</v>
+      </c>
+      <c r="K344" t="s">
         <v>1050</v>
-      </c>
-[...19 lines deleted...]
-        <v>1052</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B345" t="s">
+        <v>13</v>
+      </c>
+      <c r="C345" t="s">
+        <v>28</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E345">
+        <v>2</v>
+      </c>
+      <c r="F345" t="s">
+        <v>16</v>
+      </c>
+      <c r="G345" t="s">
+        <v>17</v>
+      </c>
+      <c r="K345" t="s">
         <v>1053</v>
-      </c>
-[...19 lines deleted...]
-        <v>1055</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B346" t="s">
+        <v>13</v>
+      </c>
+      <c r="C346" t="s">
+        <v>28</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E346">
+        <v>2</v>
+      </c>
+      <c r="F346" t="s">
+        <v>16</v>
+      </c>
+      <c r="G346" t="s">
+        <v>17</v>
+      </c>
+      <c r="K346" t="s">
         <v>1056</v>
-      </c>
-[...19 lines deleted...]
-        <v>1058</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B347" t="s">
+        <v>13</v>
+      </c>
+      <c r="C347" t="s">
+        <v>28</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E347">
+        <v>2</v>
+      </c>
+      <c r="F347" t="s">
+        <v>16</v>
+      </c>
+      <c r="G347" t="s">
+        <v>17</v>
+      </c>
+      <c r="K347" t="s">
         <v>1059</v>
-      </c>
-[...19 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B348" t="s">
+        <v>13</v>
+      </c>
+      <c r="C348" t="s">
+        <v>28</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E348">
+        <v>2</v>
+      </c>
+      <c r="F348" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" t="s">
+        <v>17</v>
+      </c>
+      <c r="K348" t="s">
         <v>1062</v>
-      </c>
-[...19 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B349" t="s">
+        <v>13</v>
+      </c>
+      <c r="C349" t="s">
+        <v>28</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E349">
+        <v>2</v>
+      </c>
+      <c r="F349" t="s">
+        <v>16</v>
+      </c>
+      <c r="G349" t="s">
+        <v>17</v>
+      </c>
+      <c r="K349" t="s">
         <v>1065</v>
-      </c>
-[...19 lines deleted...]
-        <v>1067</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B350" t="s">
+        <v>13</v>
+      </c>
+      <c r="C350" t="s">
+        <v>28</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E350">
+        <v>2</v>
+      </c>
+      <c r="F350" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" t="s">
+        <v>17</v>
+      </c>
+      <c r="K350" t="s">
         <v>1068</v>
-      </c>
-[...19 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B351" t="s">
+        <v>13</v>
+      </c>
+      <c r="C351" t="s">
+        <v>28</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E351">
+        <v>2</v>
+      </c>
+      <c r="F351" t="s">
+        <v>16</v>
+      </c>
+      <c r="G351" t="s">
+        <v>17</v>
+      </c>
+      <c r="K351" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B352" t="s">
+        <v>13</v>
+      </c>
+      <c r="C352" t="s">
+        <v>28</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E352">
+        <v>2</v>
+      </c>
+      <c r="F352" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" t="s">
+        <v>17</v>
+      </c>
+      <c r="K352" t="s">
         <v>1074</v>
-      </c>
-[...19 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B353" t="s">
+        <v>13</v>
+      </c>
+      <c r="C353" t="s">
+        <v>28</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E353">
+        <v>2</v>
+      </c>
+      <c r="F353" t="s">
+        <v>16</v>
+      </c>
+      <c r="G353" t="s">
+        <v>17</v>
+      </c>
+      <c r="K353" t="s">
         <v>1077</v>
-      </c>
-[...19 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B354" t="s">
+        <v>13</v>
+      </c>
+      <c r="C354" t="s">
+        <v>28</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E354">
+        <v>2</v>
+      </c>
+      <c r="F354" t="s">
+        <v>16</v>
+      </c>
+      <c r="G354" t="s">
+        <v>17</v>
+      </c>
+      <c r="K354" t="s">
         <v>1080</v>
-      </c>
-[...19 lines deleted...]
-        <v>1082</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B355" t="s">
+        <v>13</v>
+      </c>
+      <c r="C355" t="s">
+        <v>28</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E355">
+        <v>2</v>
+      </c>
+      <c r="F355" t="s">
+        <v>16</v>
+      </c>
+      <c r="G355" t="s">
+        <v>17</v>
+      </c>
+      <c r="K355" t="s">
         <v>1083</v>
-      </c>
-[...19 lines deleted...]
-        <v>1085</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B356" t="s">
+        <v>13</v>
+      </c>
+      <c r="C356" t="s">
+        <v>28</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E356">
+        <v>2</v>
+      </c>
+      <c r="F356" t="s">
+        <v>16</v>
+      </c>
+      <c r="G356" t="s">
+        <v>17</v>
+      </c>
+      <c r="K356" t="s">
         <v>1086</v>
-      </c>
-[...19 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B357" t="s">
+        <v>13</v>
+      </c>
+      <c r="C357" t="s">
+        <v>28</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E357">
+        <v>2</v>
+      </c>
+      <c r="F357" t="s">
+        <v>16</v>
+      </c>
+      <c r="G357" t="s">
+        <v>17</v>
+      </c>
+      <c r="K357" t="s">
         <v>1089</v>
-      </c>
-[...19 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B358" t="s">
+        <v>13</v>
+      </c>
+      <c r="C358" t="s">
+        <v>28</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E358">
+        <v>2</v>
+      </c>
+      <c r="F358" t="s">
+        <v>16</v>
+      </c>
+      <c r="G358" t="s">
+        <v>17</v>
+      </c>
+      <c r="K358" t="s">
         <v>1092</v>
-      </c>
-[...19 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B359" t="s">
+        <v>13</v>
+      </c>
+      <c r="C359" t="s">
+        <v>28</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E359">
+        <v>2</v>
+      </c>
+      <c r="F359" t="s">
+        <v>16</v>
+      </c>
+      <c r="G359" t="s">
+        <v>17</v>
+      </c>
+      <c r="K359" t="s">
         <v>1095</v>
-      </c>
-[...19 lines deleted...]
-        <v>1097</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B360" t="s">
+        <v>13</v>
+      </c>
+      <c r="C360" t="s">
+        <v>28</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E360">
+        <v>2</v>
+      </c>
+      <c r="F360" t="s">
+        <v>16</v>
+      </c>
+      <c r="G360" t="s">
+        <v>17</v>
+      </c>
+      <c r="K360" t="s">
         <v>1098</v>
-      </c>
-[...19 lines deleted...]
-        <v>1100</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B361" t="s">
+        <v>13</v>
+      </c>
+      <c r="C361" t="s">
+        <v>28</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E361">
+        <v>2</v>
+      </c>
+      <c r="F361" t="s">
+        <v>16</v>
+      </c>
+      <c r="G361" t="s">
+        <v>17</v>
+      </c>
+      <c r="K361" t="s">
         <v>1101</v>
-      </c>
-[...19 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B362" t="s">
+        <v>13</v>
+      </c>
+      <c r="C362" t="s">
+        <v>28</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E362">
+        <v>2</v>
+      </c>
+      <c r="F362" t="s">
+        <v>16</v>
+      </c>
+      <c r="G362" t="s">
+        <v>17</v>
+      </c>
+      <c r="K362" t="s">
         <v>1104</v>
-      </c>
-[...19 lines deleted...]
-        <v>1106</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B363" t="s">
+        <v>13</v>
+      </c>
+      <c r="C363" t="s">
+        <v>28</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E363">
+        <v>2</v>
+      </c>
+      <c r="F363" t="s">
+        <v>16</v>
+      </c>
+      <c r="G363" t="s">
+        <v>17</v>
+      </c>
+      <c r="K363" t="s">
         <v>1107</v>
-      </c>
-[...19 lines deleted...]
-        <v>1109</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B364" t="s">
+        <v>13</v>
+      </c>
+      <c r="C364" t="s">
+        <v>28</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E364">
+        <v>2</v>
+      </c>
+      <c r="F364" t="s">
+        <v>16</v>
+      </c>
+      <c r="G364" t="s">
+        <v>17</v>
+      </c>
+      <c r="K364" t="s">
         <v>1110</v>
-      </c>
-[...19 lines deleted...]
-        <v>1112</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
+        <v>1111</v>
+      </c>
+      <c r="B365" t="s">
+        <v>13</v>
+      </c>
+      <c r="C365" t="s">
+        <v>28</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E365">
+        <v>2</v>
+      </c>
+      <c r="F365" t="s">
+        <v>16</v>
+      </c>
+      <c r="G365" t="s">
+        <v>17</v>
+      </c>
+      <c r="K365" t="s">
         <v>1113</v>
-      </c>
-[...19 lines deleted...]
-        <v>1115</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B366" t="s">
+        <v>13</v>
+      </c>
+      <c r="C366" t="s">
+        <v>28</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E366">
+        <v>2</v>
+      </c>
+      <c r="F366" t="s">
+        <v>16</v>
+      </c>
+      <c r="G366" t="s">
+        <v>17</v>
+      </c>
+      <c r="K366" t="s">
         <v>1116</v>
-      </c>
-[...19 lines deleted...]
-        <v>1118</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B367" t="s">
+        <v>13</v>
+      </c>
+      <c r="C367" t="s">
+        <v>28</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E367">
+        <v>2</v>
+      </c>
+      <c r="F367" t="s">
+        <v>16</v>
+      </c>
+      <c r="G367" t="s">
+        <v>17</v>
+      </c>
+      <c r="K367" t="s">
         <v>1119</v>
-      </c>
-[...19 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B368" t="s">
+        <v>13</v>
+      </c>
+      <c r="C368" t="s">
+        <v>28</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E368">
+        <v>2</v>
+      </c>
+      <c r="F368" t="s">
+        <v>16</v>
+      </c>
+      <c r="G368" t="s">
+        <v>17</v>
+      </c>
+      <c r="K368" t="s">
         <v>1122</v>
-      </c>
-[...19 lines deleted...]
-        <v>1124</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B369" t="s">
+        <v>13</v>
+      </c>
+      <c r="C369" t="s">
+        <v>28</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1124</v>
+      </c>
+      <c r="E369">
+        <v>2</v>
+      </c>
+      <c r="F369" t="s">
+        <v>16</v>
+      </c>
+      <c r="G369" t="s">
+        <v>17</v>
+      </c>
+      <c r="K369" t="s">
         <v>1125</v>
-      </c>
-[...19 lines deleted...]
-        <v>1127</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
+        <v>1126</v>
+      </c>
+      <c r="B370" t="s">
+        <v>13</v>
+      </c>
+      <c r="C370" t="s">
+        <v>28</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E370">
+        <v>2</v>
+      </c>
+      <c r="F370" t="s">
+        <v>16</v>
+      </c>
+      <c r="G370" t="s">
+        <v>17</v>
+      </c>
+      <c r="K370" t="s">
         <v>1128</v>
-      </c>
-[...19 lines deleted...]
-        <v>1130</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B371" t="s">
+        <v>13</v>
+      </c>
+      <c r="C371" t="s">
+        <v>28</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E371">
+        <v>2</v>
+      </c>
+      <c r="F371" t="s">
+        <v>16</v>
+      </c>
+      <c r="G371" t="s">
+        <v>17</v>
+      </c>
+      <c r="K371" t="s">
         <v>1131</v>
-      </c>
-[...19 lines deleted...]
-        <v>1133</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B372" t="s">
+        <v>13</v>
+      </c>
+      <c r="C372" t="s">
+        <v>28</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E372">
+        <v>2</v>
+      </c>
+      <c r="F372" t="s">
+        <v>16</v>
+      </c>
+      <c r="G372" t="s">
+        <v>17</v>
+      </c>
+      <c r="K372" t="s">
         <v>1134</v>
-      </c>
-[...19 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B373" t="s">
+        <v>13</v>
+      </c>
+      <c r="C373" t="s">
+        <v>28</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E373">
+        <v>2</v>
+      </c>
+      <c r="F373" t="s">
+        <v>16</v>
+      </c>
+      <c r="G373" t="s">
+        <v>17</v>
+      </c>
+      <c r="K373" t="s">
         <v>1137</v>
-      </c>
-[...19 lines deleted...]
-        <v>1139</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B374" t="s">
+        <v>13</v>
+      </c>
+      <c r="C374" t="s">
+        <v>28</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E374">
+        <v>2</v>
+      </c>
+      <c r="F374" t="s">
+        <v>16</v>
+      </c>
+      <c r="G374" t="s">
+        <v>17</v>
+      </c>
+      <c r="K374" t="s">
         <v>1140</v>
-      </c>
-[...19 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B375" t="s">
+        <v>13</v>
+      </c>
+      <c r="C375" t="s">
+        <v>28</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1142</v>
+      </c>
+      <c r="E375">
+        <v>2</v>
+      </c>
+      <c r="F375" t="s">
+        <v>16</v>
+      </c>
+      <c r="G375" t="s">
+        <v>17</v>
+      </c>
+      <c r="K375" t="s">
         <v>1143</v>
-      </c>
-[...19 lines deleted...]
-        <v>1145</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B376" t="s">
+        <v>13</v>
+      </c>
+      <c r="C376" t="s">
+        <v>28</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E376">
+        <v>2</v>
+      </c>
+      <c r="F376" t="s">
+        <v>16</v>
+      </c>
+      <c r="G376" t="s">
+        <v>17</v>
+      </c>
+      <c r="K376" t="s">
         <v>1146</v>
-      </c>
-[...19 lines deleted...]
-        <v>1148</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B377" t="s">
+        <v>13</v>
+      </c>
+      <c r="C377" t="s">
+        <v>28</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E377">
+        <v>2</v>
+      </c>
+      <c r="F377" t="s">
+        <v>16</v>
+      </c>
+      <c r="G377" t="s">
+        <v>17</v>
+      </c>
+      <c r="K377" t="s">
         <v>1149</v>
-      </c>
-[...19 lines deleted...]
-        <v>1151</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B378" t="s">
+        <v>13</v>
+      </c>
+      <c r="C378" t="s">
+        <v>28</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E378">
+        <v>2</v>
+      </c>
+      <c r="F378" t="s">
+        <v>16</v>
+      </c>
+      <c r="G378" t="s">
+        <v>17</v>
+      </c>
+      <c r="K378" t="s">
         <v>1152</v>
-      </c>
-[...19 lines deleted...]
-        <v>1154</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B379" t="s">
+        <v>13</v>
+      </c>
+      <c r="C379" t="s">
+        <v>28</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E379">
+        <v>2</v>
+      </c>
+      <c r="F379" t="s">
+        <v>16</v>
+      </c>
+      <c r="G379" t="s">
+        <v>17</v>
+      </c>
+      <c r="K379" t="s">
         <v>1155</v>
-      </c>
-[...19 lines deleted...]
-        <v>1157</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B380" t="s">
+        <v>13</v>
+      </c>
+      <c r="C380" t="s">
+        <v>28</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1157</v>
+      </c>
+      <c r="E380">
+        <v>2</v>
+      </c>
+      <c r="F380" t="s">
+        <v>16</v>
+      </c>
+      <c r="G380" t="s">
+        <v>17</v>
+      </c>
+      <c r="K380" t="s">
         <v>1158</v>
-      </c>
-[...19 lines deleted...]
-        <v>1160</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B381" t="s">
+        <v>13</v>
+      </c>
+      <c r="C381" t="s">
+        <v>28</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E381">
+        <v>2</v>
+      </c>
+      <c r="F381" t="s">
+        <v>16</v>
+      </c>
+      <c r="G381" t="s">
+        <v>17</v>
+      </c>
+      <c r="K381" t="s">
         <v>1161</v>
-      </c>
-[...19 lines deleted...]
-        <v>1163</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B382" t="s">
+        <v>13</v>
+      </c>
+      <c r="C382" t="s">
+        <v>28</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E382">
+        <v>2</v>
+      </c>
+      <c r="F382" t="s">
+        <v>16</v>
+      </c>
+      <c r="G382" t="s">
+        <v>17</v>
+      </c>
+      <c r="K382" t="s">
         <v>1164</v>
-      </c>
-[...19 lines deleted...]
-        <v>1166</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B383" t="s">
+        <v>13</v>
+      </c>
+      <c r="C383" t="s">
+        <v>28</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E383">
+        <v>2</v>
+      </c>
+      <c r="F383" t="s">
+        <v>16</v>
+      </c>
+      <c r="G383" t="s">
+        <v>17</v>
+      </c>
+      <c r="K383" t="s">
         <v>1167</v>
-      </c>
-[...19 lines deleted...]
-        <v>1169</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B384" t="s">
+        <v>13</v>
+      </c>
+      <c r="C384" t="s">
+        <v>28</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1169</v>
+      </c>
+      <c r="E384">
+        <v>2</v>
+      </c>
+      <c r="F384" t="s">
+        <v>16</v>
+      </c>
+      <c r="G384" t="s">
+        <v>17</v>
+      </c>
+      <c r="K384" t="s">
         <v>1170</v>
-      </c>
-[...19 lines deleted...]
-        <v>1172</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B385" t="s">
+        <v>13</v>
+      </c>
+      <c r="C385" t="s">
+        <v>28</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E385">
+        <v>2</v>
+      </c>
+      <c r="F385" t="s">
+        <v>16</v>
+      </c>
+      <c r="G385" t="s">
+        <v>17</v>
+      </c>
+      <c r="K385" t="s">
         <v>1173</v>
-      </c>
-[...19 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B386" t="s">
+        <v>13</v>
+      </c>
+      <c r="C386" t="s">
+        <v>28</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E386">
+        <v>2</v>
+      </c>
+      <c r="F386" t="s">
+        <v>16</v>
+      </c>
+      <c r="G386" t="s">
+        <v>17</v>
+      </c>
+      <c r="K386" t="s">
         <v>1176</v>
-      </c>
-[...19 lines deleted...]
-        <v>1178</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B387" t="s">
+        <v>13</v>
+      </c>
+      <c r="C387" t="s">
+        <v>28</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E387">
+        <v>2</v>
+      </c>
+      <c r="F387" t="s">
+        <v>16</v>
+      </c>
+      <c r="G387" t="s">
+        <v>17</v>
+      </c>
+      <c r="K387" t="s">
         <v>1179</v>
-      </c>
-[...19 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B388" t="s">
+        <v>13</v>
+      </c>
+      <c r="C388" t="s">
+        <v>28</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E388">
+        <v>2</v>
+      </c>
+      <c r="F388" t="s">
+        <v>16</v>
+      </c>
+      <c r="G388" t="s">
+        <v>17</v>
+      </c>
+      <c r="K388" t="s">
         <v>1182</v>
-      </c>
-[...19 lines deleted...]
-        <v>1184</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B389" t="s">
+        <v>13</v>
+      </c>
+      <c r="C389" t="s">
+        <v>28</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E389">
+        <v>2</v>
+      </c>
+      <c r="F389" t="s">
+        <v>16</v>
+      </c>
+      <c r="G389" t="s">
+        <v>17</v>
+      </c>
+      <c r="K389" t="s">
         <v>1185</v>
-      </c>
-[...19 lines deleted...]
-        <v>1187</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B390" t="s">
+        <v>13</v>
+      </c>
+      <c r="C390" t="s">
+        <v>28</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E390">
+        <v>2</v>
+      </c>
+      <c r="F390" t="s">
+        <v>16</v>
+      </c>
+      <c r="G390" t="s">
+        <v>17</v>
+      </c>
+      <c r="K390" t="s">
         <v>1188</v>
-      </c>
-[...19 lines deleted...]
-        <v>1190</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B391" t="s">
+        <v>13</v>
+      </c>
+      <c r="C391" t="s">
+        <v>28</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E391">
+        <v>2</v>
+      </c>
+      <c r="F391" t="s">
+        <v>16</v>
+      </c>
+      <c r="G391" t="s">
+        <v>17</v>
+      </c>
+      <c r="K391" t="s">
         <v>1191</v>
-      </c>
-[...19 lines deleted...]
-        <v>1193</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B392" t="s">
+        <v>13</v>
+      </c>
+      <c r="C392" t="s">
+        <v>28</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E392">
+        <v>2</v>
+      </c>
+      <c r="F392" t="s">
+        <v>16</v>
+      </c>
+      <c r="G392" t="s">
+        <v>17</v>
+      </c>
+      <c r="K392" t="s">
         <v>1194</v>
-      </c>
-[...19 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B393" t="s">
+        <v>13</v>
+      </c>
+      <c r="C393" t="s">
+        <v>28</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E393">
+        <v>2</v>
+      </c>
+      <c r="F393" t="s">
+        <v>16</v>
+      </c>
+      <c r="G393" t="s">
+        <v>17</v>
+      </c>
+      <c r="K393" t="s">
         <v>1197</v>
-      </c>
-[...19 lines deleted...]
-        <v>1199</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B394" t="s">
+        <v>13</v>
+      </c>
+      <c r="C394" t="s">
+        <v>28</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E394">
+        <v>2</v>
+      </c>
+      <c r="F394" t="s">
+        <v>16</v>
+      </c>
+      <c r="G394" t="s">
+        <v>17</v>
+      </c>
+      <c r="K394" t="s">
         <v>1200</v>
-      </c>
-[...19 lines deleted...]
-        <v>1202</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B395" t="s">
+        <v>13</v>
+      </c>
+      <c r="C395" t="s">
+        <v>28</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E395">
+        <v>2</v>
+      </c>
+      <c r="F395" t="s">
+        <v>16</v>
+      </c>
+      <c r="G395" t="s">
+        <v>17</v>
+      </c>
+      <c r="K395" t="s">
         <v>1203</v>
-      </c>
-[...19 lines deleted...]
-        <v>1205</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B396" t="s">
+        <v>13</v>
+      </c>
+      <c r="C396" t="s">
+        <v>28</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E396">
+        <v>2</v>
+      </c>
+      <c r="F396" t="s">
+        <v>16</v>
+      </c>
+      <c r="G396" t="s">
+        <v>17</v>
+      </c>
+      <c r="K396" t="s">
         <v>1206</v>
-      </c>
-[...19 lines deleted...]
-        <v>1208</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B397" t="s">
+        <v>13</v>
+      </c>
+      <c r="C397" t="s">
+        <v>28</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E397">
+        <v>2</v>
+      </c>
+      <c r="F397" t="s">
+        <v>16</v>
+      </c>
+      <c r="G397" t="s">
+        <v>17</v>
+      </c>
+      <c r="K397" t="s">
         <v>1209</v>
-      </c>
-[...19 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B398" t="s">
+        <v>13</v>
+      </c>
+      <c r="C398" t="s">
+        <v>28</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E398">
+        <v>2</v>
+      </c>
+      <c r="F398" t="s">
+        <v>16</v>
+      </c>
+      <c r="G398" t="s">
+        <v>17</v>
+      </c>
+      <c r="K398" t="s">
         <v>1212</v>
-      </c>
-[...19 lines deleted...]
-        <v>1214</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B399" t="s">
+        <v>13</v>
+      </c>
+      <c r="C399" t="s">
+        <v>28</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E399">
+        <v>2</v>
+      </c>
+      <c r="F399" t="s">
+        <v>16</v>
+      </c>
+      <c r="G399" t="s">
+        <v>17</v>
+      </c>
+      <c r="K399" t="s">
         <v>1215</v>
-      </c>
-[...19 lines deleted...]
-        <v>1217</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B400" t="s">
+        <v>13</v>
+      </c>
+      <c r="C400" t="s">
+        <v>28</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E400">
+        <v>2</v>
+      </c>
+      <c r="F400" t="s">
+        <v>16</v>
+      </c>
+      <c r="G400" t="s">
+        <v>17</v>
+      </c>
+      <c r="K400" t="s">
         <v>1218</v>
-      </c>
-[...19 lines deleted...]
-        <v>1220</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B401" t="s">
+        <v>13</v>
+      </c>
+      <c r="C401" t="s">
+        <v>28</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E401">
+        <v>2</v>
+      </c>
+      <c r="F401" t="s">
+        <v>16</v>
+      </c>
+      <c r="G401" t="s">
+        <v>17</v>
+      </c>
+      <c r="K401" t="s">
         <v>1221</v>
-      </c>
-[...19 lines deleted...]
-        <v>1223</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B402" t="s">
+        <v>13</v>
+      </c>
+      <c r="C402" t="s">
+        <v>28</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E402">
+        <v>2</v>
+      </c>
+      <c r="F402" t="s">
+        <v>16</v>
+      </c>
+      <c r="G402" t="s">
+        <v>17</v>
+      </c>
+      <c r="K402" t="s">
         <v>1224</v>
-      </c>
-[...19 lines deleted...]
-        <v>1226</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B403" t="s">
+        <v>13</v>
+      </c>
+      <c r="C403" t="s">
+        <v>28</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E403">
+        <v>2</v>
+      </c>
+      <c r="F403" t="s">
+        <v>16</v>
+      </c>
+      <c r="G403" t="s">
+        <v>17</v>
+      </c>
+      <c r="K403" t="s">
         <v>1227</v>
-      </c>
-[...19 lines deleted...]
-        <v>1229</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B404" t="s">
+        <v>13</v>
+      </c>
+      <c r="C404" t="s">
+        <v>28</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E404">
+        <v>2</v>
+      </c>
+      <c r="F404" t="s">
+        <v>16</v>
+      </c>
+      <c r="G404" t="s">
+        <v>17</v>
+      </c>
+      <c r="K404" t="s">
         <v>1230</v>
-      </c>
-[...19 lines deleted...]
-        <v>1232</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B405" t="s">
+        <v>13</v>
+      </c>
+      <c r="C405" t="s">
+        <v>28</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E405">
+        <v>2</v>
+      </c>
+      <c r="F405" t="s">
+        <v>16</v>
+      </c>
+      <c r="G405" t="s">
+        <v>17</v>
+      </c>
+      <c r="K405" t="s">
         <v>1233</v>
-      </c>
-[...19 lines deleted...]
-        <v>1235</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B406" t="s">
+        <v>13</v>
+      </c>
+      <c r="C406" t="s">
+        <v>28</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E406">
+        <v>2</v>
+      </c>
+      <c r="F406" t="s">
+        <v>16</v>
+      </c>
+      <c r="G406" t="s">
+        <v>17</v>
+      </c>
+      <c r="K406" t="s">
         <v>1236</v>
-      </c>
-[...19 lines deleted...]
-        <v>1238</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B407" t="s">
+        <v>13</v>
+      </c>
+      <c r="C407" t="s">
+        <v>28</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E407">
+        <v>2</v>
+      </c>
+      <c r="F407" t="s">
+        <v>16</v>
+      </c>
+      <c r="G407" t="s">
+        <v>17</v>
+      </c>
+      <c r="K407" t="s">
         <v>1239</v>
-      </c>
-[...19 lines deleted...]
-        <v>1241</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B408" t="s">
+        <v>13</v>
+      </c>
+      <c r="C408" t="s">
+        <v>28</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E408">
+        <v>2</v>
+      </c>
+      <c r="F408" t="s">
+        <v>16</v>
+      </c>
+      <c r="G408" t="s">
+        <v>17</v>
+      </c>
+      <c r="K408" t="s">
         <v>1242</v>
-      </c>
-[...19 lines deleted...]
-        <v>1244</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B409" t="s">
+        <v>13</v>
+      </c>
+      <c r="C409" t="s">
+        <v>28</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E409">
+        <v>2</v>
+      </c>
+      <c r="F409" t="s">
+        <v>16</v>
+      </c>
+      <c r="G409" t="s">
+        <v>17</v>
+      </c>
+      <c r="K409" t="s">
         <v>1245</v>
-      </c>
-[...19 lines deleted...]
-        <v>1247</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B410" t="s">
+        <v>13</v>
+      </c>
+      <c r="C410" t="s">
+        <v>28</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1247</v>
+      </c>
+      <c r="E410">
+        <v>2</v>
+      </c>
+      <c r="F410" t="s">
+        <v>16</v>
+      </c>
+      <c r="G410" t="s">
+        <v>17</v>
+      </c>
+      <c r="K410" t="s">
         <v>1248</v>
-      </c>
-[...19 lines deleted...]
-        <v>1250</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B411" t="s">
+        <v>13</v>
+      </c>
+      <c r="C411" t="s">
+        <v>28</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1250</v>
+      </c>
+      <c r="E411">
+        <v>2</v>
+      </c>
+      <c r="F411" t="s">
+        <v>16</v>
+      </c>
+      <c r="G411" t="s">
+        <v>17</v>
+      </c>
+      <c r="K411" t="s">
         <v>1251</v>
-      </c>
-[...19 lines deleted...]
-        <v>1253</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B412" t="s">
+        <v>13</v>
+      </c>
+      <c r="C412" t="s">
+        <v>28</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E412">
+        <v>2</v>
+      </c>
+      <c r="F412" t="s">
+        <v>16</v>
+      </c>
+      <c r="G412" t="s">
+        <v>17</v>
+      </c>
+      <c r="K412" t="s">
         <v>1254</v>
-      </c>
-[...19 lines deleted...]
-        <v>1256</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B413" t="s">
+        <v>13</v>
+      </c>
+      <c r="C413" t="s">
+        <v>28</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E413">
+        <v>2</v>
+      </c>
+      <c r="F413" t="s">
+        <v>16</v>
+      </c>
+      <c r="G413" t="s">
+        <v>17</v>
+      </c>
+      <c r="K413" t="s">
         <v>1257</v>
-      </c>
-[...19 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B414" t="s">
+        <v>13</v>
+      </c>
+      <c r="C414" t="s">
+        <v>28</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1259</v>
+      </c>
+      <c r="E414">
+        <v>2</v>
+      </c>
+      <c r="F414" t="s">
+        <v>16</v>
+      </c>
+      <c r="G414" t="s">
+        <v>17</v>
+      </c>
+      <c r="K414" t="s">
         <v>1260</v>
-      </c>
-[...19 lines deleted...]
-        <v>1262</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B415" t="s">
+        <v>13</v>
+      </c>
+      <c r="C415" t="s">
+        <v>28</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E415">
+        <v>2</v>
+      </c>
+      <c r="F415" t="s">
+        <v>16</v>
+      </c>
+      <c r="G415" t="s">
+        <v>17</v>
+      </c>
+      <c r="K415" t="s">
         <v>1263</v>
-      </c>
-[...19 lines deleted...]
-        <v>1265</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B416" t="s">
+        <v>13</v>
+      </c>
+      <c r="C416" t="s">
+        <v>28</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E416">
+        <v>2</v>
+      </c>
+      <c r="F416" t="s">
+        <v>16</v>
+      </c>
+      <c r="G416" t="s">
+        <v>17</v>
+      </c>
+      <c r="K416" t="s">
         <v>1266</v>
-      </c>
-[...19 lines deleted...]
-        <v>1268</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B417" t="s">
+        <v>13</v>
+      </c>
+      <c r="C417" t="s">
+        <v>28</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E417">
+        <v>2</v>
+      </c>
+      <c r="F417" t="s">
+        <v>16</v>
+      </c>
+      <c r="G417" t="s">
+        <v>17</v>
+      </c>
+      <c r="K417" t="s">
         <v>1269</v>
-      </c>
-[...19 lines deleted...]
-        <v>1271</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B418" t="s">
+        <v>13</v>
+      </c>
+      <c r="C418" t="s">
+        <v>28</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1271</v>
+      </c>
+      <c r="E418">
+        <v>2</v>
+      </c>
+      <c r="F418" t="s">
+        <v>16</v>
+      </c>
+      <c r="G418" t="s">
+        <v>17</v>
+      </c>
+      <c r="K418" t="s">
         <v>1272</v>
-      </c>
-[...19 lines deleted...]
-        <v>1274</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B419" t="s">
+        <v>13</v>
+      </c>
+      <c r="C419" t="s">
+        <v>28</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E419">
+        <v>2</v>
+      </c>
+      <c r="F419" t="s">
+        <v>16</v>
+      </c>
+      <c r="G419" t="s">
+        <v>17</v>
+      </c>
+      <c r="K419" t="s">
         <v>1275</v>
-      </c>
-[...19 lines deleted...]
-        <v>1277</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B420" t="s">
+        <v>13</v>
+      </c>
+      <c r="C420" t="s">
+        <v>28</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E420">
+        <v>2</v>
+      </c>
+      <c r="F420" t="s">
+        <v>16</v>
+      </c>
+      <c r="G420" t="s">
+        <v>17</v>
+      </c>
+      <c r="K420" t="s">
         <v>1278</v>
-      </c>
-[...19 lines deleted...]
-        <v>1280</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B421" t="s">
+        <v>13</v>
+      </c>
+      <c r="C421" t="s">
+        <v>28</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E421">
+        <v>2</v>
+      </c>
+      <c r="F421" t="s">
+        <v>16</v>
+      </c>
+      <c r="G421" t="s">
+        <v>17</v>
+      </c>
+      <c r="K421" t="s">
         <v>1281</v>
-      </c>
-[...19 lines deleted...]
-        <v>1283</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
+        <v>1282</v>
+      </c>
+      <c r="B422" t="s">
+        <v>13</v>
+      </c>
+      <c r="C422" t="s">
+        <v>28</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1283</v>
+      </c>
+      <c r="E422">
+        <v>2</v>
+      </c>
+      <c r="F422" t="s">
+        <v>16</v>
+      </c>
+      <c r="G422" t="s">
+        <v>17</v>
+      </c>
+      <c r="K422" t="s">
         <v>1284</v>
-      </c>
-[...19 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B423" t="s">
+        <v>13</v>
+      </c>
+      <c r="C423" t="s">
+        <v>28</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E423">
+        <v>2</v>
+      </c>
+      <c r="F423" t="s">
+        <v>16</v>
+      </c>
+      <c r="G423" t="s">
+        <v>17</v>
+      </c>
+      <c r="K423" t="s">
         <v>1287</v>
-      </c>
-[...19 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B424" t="s">
+        <v>13</v>
+      </c>
+      <c r="C424" t="s">
+        <v>28</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E424">
+        <v>2</v>
+      </c>
+      <c r="F424" t="s">
+        <v>16</v>
+      </c>
+      <c r="G424" t="s">
+        <v>17</v>
+      </c>
+      <c r="K424" t="s">
         <v>1290</v>
-      </c>
-[...19 lines deleted...]
-        <v>1292</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B425" t="s">
+        <v>13</v>
+      </c>
+      <c r="C425" t="s">
+        <v>28</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1292</v>
+      </c>
+      <c r="E425">
+        <v>2</v>
+      </c>
+      <c r="F425" t="s">
+        <v>16</v>
+      </c>
+      <c r="G425" t="s">
+        <v>17</v>
+      </c>
+      <c r="K425" t="s">
         <v>1293</v>
-      </c>
-[...19 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B426" t="s">
+        <v>13</v>
+      </c>
+      <c r="C426" t="s">
+        <v>28</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1295</v>
+      </c>
+      <c r="E426">
+        <v>2</v>
+      </c>
+      <c r="F426" t="s">
+        <v>16</v>
+      </c>
+      <c r="G426" t="s">
+        <v>17</v>
+      </c>
+      <c r="K426" t="s">
         <v>1296</v>
-      </c>
-[...19 lines deleted...]
-        <v>1298</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B427" t="s">
+        <v>13</v>
+      </c>
+      <c r="C427" t="s">
+        <v>28</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E427">
+        <v>2</v>
+      </c>
+      <c r="F427" t="s">
+        <v>16</v>
+      </c>
+      <c r="G427" t="s">
+        <v>17</v>
+      </c>
+      <c r="K427" t="s">
         <v>1299</v>
-      </c>
-[...19 lines deleted...]
-        <v>1301</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B428" t="s">
+        <v>13</v>
+      </c>
+      <c r="C428" t="s">
+        <v>28</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E428">
+        <v>2</v>
+      </c>
+      <c r="F428" t="s">
+        <v>16</v>
+      </c>
+      <c r="G428" t="s">
+        <v>17</v>
+      </c>
+      <c r="K428" t="s">
         <v>1302</v>
-      </c>
-[...19 lines deleted...]
-        <v>1304</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B429" t="s">
+        <v>13</v>
+      </c>
+      <c r="C429" t="s">
+        <v>28</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E429">
+        <v>2</v>
+      </c>
+      <c r="F429" t="s">
+        <v>16</v>
+      </c>
+      <c r="G429" t="s">
+        <v>17</v>
+      </c>
+      <c r="K429" t="s">
         <v>1305</v>
-      </c>
-[...19 lines deleted...]
-        <v>1307</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B430" t="s">
+        <v>13</v>
+      </c>
+      <c r="C430" t="s">
+        <v>28</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E430">
+        <v>2</v>
+      </c>
+      <c r="F430" t="s">
+        <v>16</v>
+      </c>
+      <c r="G430" t="s">
+        <v>17</v>
+      </c>
+      <c r="K430" t="s">
         <v>1308</v>
-      </c>
-[...19 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B431" t="s">
+        <v>13</v>
+      </c>
+      <c r="C431" t="s">
+        <v>28</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E431">
+        <v>2</v>
+      </c>
+      <c r="F431" t="s">
+        <v>16</v>
+      </c>
+      <c r="G431" t="s">
+        <v>17</v>
+      </c>
+      <c r="K431" t="s">
         <v>1311</v>
-      </c>
-[...19 lines deleted...]
-        <v>1313</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B432" t="s">
+        <v>13</v>
+      </c>
+      <c r="C432" t="s">
+        <v>28</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E432">
+        <v>2</v>
+      </c>
+      <c r="F432" t="s">
+        <v>16</v>
+      </c>
+      <c r="G432" t="s">
+        <v>17</v>
+      </c>
+      <c r="K432" t="s">
         <v>1314</v>
-      </c>
-[...19 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B433" t="s">
+        <v>13</v>
+      </c>
+      <c r="C433" t="s">
+        <v>28</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E433">
+        <v>2</v>
+      </c>
+      <c r="F433" t="s">
+        <v>16</v>
+      </c>
+      <c r="G433" t="s">
+        <v>17</v>
+      </c>
+      <c r="K433" t="s">
         <v>1317</v>
-      </c>
-[...19 lines deleted...]
-        <v>1319</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B434" t="s">
+        <v>13</v>
+      </c>
+      <c r="C434" t="s">
+        <v>28</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E434">
+        <v>2</v>
+      </c>
+      <c r="F434" t="s">
+        <v>16</v>
+      </c>
+      <c r="G434" t="s">
+        <v>17</v>
+      </c>
+      <c r="K434" t="s">
         <v>1320</v>
-      </c>
-[...19 lines deleted...]
-        <v>1322</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B435" t="s">
+        <v>13</v>
+      </c>
+      <c r="C435" t="s">
+        <v>28</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E435">
+        <v>2</v>
+      </c>
+      <c r="F435" t="s">
+        <v>16</v>
+      </c>
+      <c r="G435" t="s">
+        <v>17</v>
+      </c>
+      <c r="K435" t="s">
         <v>1323</v>
-      </c>
-[...19 lines deleted...]
-        <v>1325</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B436" t="s">
+        <v>13</v>
+      </c>
+      <c r="C436" t="s">
+        <v>28</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E436">
+        <v>2</v>
+      </c>
+      <c r="F436" t="s">
+        <v>16</v>
+      </c>
+      <c r="G436" t="s">
+        <v>17</v>
+      </c>
+      <c r="K436" t="s">
         <v>1326</v>
-      </c>
-[...19 lines deleted...]
-        <v>1328</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B437" t="s">
+        <v>13</v>
+      </c>
+      <c r="C437" t="s">
+        <v>28</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E437">
+        <v>2</v>
+      </c>
+      <c r="F437" t="s">
+        <v>16</v>
+      </c>
+      <c r="G437" t="s">
+        <v>17</v>
+      </c>
+      <c r="K437" t="s">
         <v>1329</v>
-      </c>
-[...19 lines deleted...]
-        <v>1331</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B438" t="s">
+        <v>13</v>
+      </c>
+      <c r="C438" t="s">
+        <v>28</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E438">
+        <v>2</v>
+      </c>
+      <c r="F438" t="s">
+        <v>16</v>
+      </c>
+      <c r="G438" t="s">
+        <v>17</v>
+      </c>
+      <c r="K438" t="s">
         <v>1332</v>
-      </c>
-[...19 lines deleted...]
-        <v>1334</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B439" t="s">
+        <v>13</v>
+      </c>
+      <c r="C439" t="s">
+        <v>28</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E439">
+        <v>2</v>
+      </c>
+      <c r="F439" t="s">
+        <v>16</v>
+      </c>
+      <c r="G439" t="s">
+        <v>17</v>
+      </c>
+      <c r="K439" t="s">
         <v>1335</v>
-      </c>
-[...19 lines deleted...]
-        <v>1337</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B440" t="s">
+        <v>13</v>
+      </c>
+      <c r="C440" t="s">
+        <v>28</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E440">
+        <v>2</v>
+      </c>
+      <c r="F440" t="s">
+        <v>16</v>
+      </c>
+      <c r="G440" t="s">
+        <v>17</v>
+      </c>
+      <c r="K440" t="s">
         <v>1338</v>
-      </c>
-[...19 lines deleted...]
-        <v>1340</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B441" t="s">
+        <v>13</v>
+      </c>
+      <c r="C441" t="s">
+        <v>28</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1340</v>
+      </c>
+      <c r="E441">
+        <v>2</v>
+      </c>
+      <c r="F441" t="s">
+        <v>16</v>
+      </c>
+      <c r="G441" t="s">
+        <v>17</v>
+      </c>
+      <c r="K441" t="s">
         <v>1341</v>
-      </c>
-[...19 lines deleted...]
-        <v>1343</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B442" t="s">
+        <v>13</v>
+      </c>
+      <c r="C442" t="s">
+        <v>28</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E442">
+        <v>2</v>
+      </c>
+      <c r="F442" t="s">
+        <v>16</v>
+      </c>
+      <c r="G442" t="s">
+        <v>17</v>
+      </c>
+      <c r="K442" t="s">
         <v>1344</v>
-      </c>
-[...19 lines deleted...]
-        <v>1346</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B443" t="s">
+        <v>13</v>
+      </c>
+      <c r="C443" t="s">
+        <v>28</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E443">
+        <v>2</v>
+      </c>
+      <c r="F443" t="s">
+        <v>16</v>
+      </c>
+      <c r="G443" t="s">
+        <v>17</v>
+      </c>
+      <c r="K443" t="s">
         <v>1347</v>
-      </c>
-[...19 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B444" t="s">
+        <v>13</v>
+      </c>
+      <c r="C444" t="s">
+        <v>28</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E444">
+        <v>2</v>
+      </c>
+      <c r="F444" t="s">
+        <v>16</v>
+      </c>
+      <c r="G444" t="s">
+        <v>17</v>
+      </c>
+      <c r="K444" t="s">
         <v>1350</v>
-      </c>
-[...19 lines deleted...]
-        <v>1352</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B445" t="s">
+        <v>13</v>
+      </c>
+      <c r="C445" t="s">
+        <v>28</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E445">
+        <v>2</v>
+      </c>
+      <c r="F445" t="s">
+        <v>16</v>
+      </c>
+      <c r="G445" t="s">
+        <v>17</v>
+      </c>
+      <c r="K445" t="s">
         <v>1353</v>
-      </c>
-[...19 lines deleted...]
-        <v>1355</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B446" t="s">
+        <v>13</v>
+      </c>
+      <c r="C446" t="s">
+        <v>28</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E446">
+        <v>2</v>
+      </c>
+      <c r="F446" t="s">
+        <v>16</v>
+      </c>
+      <c r="G446" t="s">
+        <v>17</v>
+      </c>
+      <c r="K446" t="s">
         <v>1356</v>
-      </c>
-[...19 lines deleted...]
-        <v>1358</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B447" t="s">
+        <v>13</v>
+      </c>
+      <c r="C447" t="s">
+        <v>28</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1358</v>
+      </c>
+      <c r="E447">
+        <v>2</v>
+      </c>
+      <c r="F447" t="s">
+        <v>16</v>
+      </c>
+      <c r="G447" t="s">
+        <v>17</v>
+      </c>
+      <c r="K447" t="s">
         <v>1359</v>
-      </c>
-[...19 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B448" t="s">
+        <v>13</v>
+      </c>
+      <c r="C448" t="s">
+        <v>28</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1361</v>
+      </c>
+      <c r="E448">
+        <v>2</v>
+      </c>
+      <c r="F448" t="s">
+        <v>16</v>
+      </c>
+      <c r="G448" t="s">
+        <v>17</v>
+      </c>
+      <c r="K448" t="s">
         <v>1362</v>
-      </c>
-[...19 lines deleted...]
-        <v>1364</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B449" t="s">
+        <v>13</v>
+      </c>
+      <c r="C449" t="s">
+        <v>28</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E449">
+        <v>2</v>
+      </c>
+      <c r="F449" t="s">
+        <v>16</v>
+      </c>
+      <c r="G449" t="s">
+        <v>17</v>
+      </c>
+      <c r="K449" t="s">
         <v>1365</v>
-      </c>
-[...19 lines deleted...]
-        <v>1367</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B450" t="s">
+        <v>13</v>
+      </c>
+      <c r="C450" t="s">
+        <v>28</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E450">
+        <v>2</v>
+      </c>
+      <c r="F450" t="s">
+        <v>16</v>
+      </c>
+      <c r="G450" t="s">
+        <v>17</v>
+      </c>
+      <c r="K450" t="s">
         <v>1368</v>
-      </c>
-[...19 lines deleted...]
-        <v>1370</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
+        <v>1369</v>
+      </c>
+      <c r="B451" t="s">
+        <v>13</v>
+      </c>
+      <c r="C451" t="s">
+        <v>28</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E451">
+        <v>2</v>
+      </c>
+      <c r="F451" t="s">
+        <v>16</v>
+      </c>
+      <c r="G451" t="s">
+        <v>17</v>
+      </c>
+      <c r="K451" t="s">
         <v>1371</v>
-      </c>
-[...19 lines deleted...]
-        <v>1373</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B452" t="s">
+        <v>13</v>
+      </c>
+      <c r="C452" t="s">
+        <v>28</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1373</v>
+      </c>
+      <c r="E452">
+        <v>2</v>
+      </c>
+      <c r="F452" t="s">
+        <v>16</v>
+      </c>
+      <c r="G452" t="s">
+        <v>17</v>
+      </c>
+      <c r="K452" t="s">
         <v>1374</v>
-      </c>
-[...19 lines deleted...]
-        <v>1376</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B453" t="s">
+        <v>13</v>
+      </c>
+      <c r="C453" t="s">
+        <v>28</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1376</v>
+      </c>
+      <c r="E453">
+        <v>2</v>
+      </c>
+      <c r="F453" t="s">
+        <v>16</v>
+      </c>
+      <c r="G453" t="s">
+        <v>17</v>
+      </c>
+      <c r="K453" t="s">
         <v>1377</v>
-      </c>
-[...19 lines deleted...]
-        <v>1379</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B454" t="s">
+        <v>13</v>
+      </c>
+      <c r="C454" t="s">
+        <v>28</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E454">
+        <v>2</v>
+      </c>
+      <c r="F454" t="s">
+        <v>16</v>
+      </c>
+      <c r="G454" t="s">
+        <v>17</v>
+      </c>
+      <c r="K454" t="s">
         <v>1380</v>
-      </c>
-[...19 lines deleted...]
-        <v>1382</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
+        <v>1381</v>
+      </c>
+      <c r="B455" t="s">
+        <v>13</v>
+      </c>
+      <c r="C455" t="s">
+        <v>28</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1382</v>
+      </c>
+      <c r="E455">
+        <v>2</v>
+      </c>
+      <c r="F455" t="s">
+        <v>16</v>
+      </c>
+      <c r="G455" t="s">
+        <v>17</v>
+      </c>
+      <c r="K455" t="s">
         <v>1383</v>
-      </c>
-[...19 lines deleted...]
-        <v>1385</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B456" t="s">
+        <v>13</v>
+      </c>
+      <c r="C456" t="s">
+        <v>28</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E456">
+        <v>2</v>
+      </c>
+      <c r="F456" t="s">
+        <v>16</v>
+      </c>
+      <c r="G456" t="s">
+        <v>17</v>
+      </c>
+      <c r="K456" t="s">
         <v>1386</v>
-      </c>
-[...19 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B457" t="s">
+        <v>13</v>
+      </c>
+      <c r="C457" t="s">
+        <v>28</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1388</v>
+      </c>
+      <c r="E457">
+        <v>2</v>
+      </c>
+      <c r="F457" t="s">
+        <v>16</v>
+      </c>
+      <c r="G457" t="s">
+        <v>17</v>
+      </c>
+      <c r="K457" t="s">
         <v>1389</v>
-      </c>
-[...19 lines deleted...]
-        <v>1391</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B458" t="s">
+        <v>13</v>
+      </c>
+      <c r="C458" t="s">
+        <v>28</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1391</v>
+      </c>
+      <c r="E458">
+        <v>2</v>
+      </c>
+      <c r="F458" t="s">
+        <v>16</v>
+      </c>
+      <c r="G458" t="s">
+        <v>17</v>
+      </c>
+      <c r="K458" t="s">
         <v>1392</v>
-      </c>
-[...19 lines deleted...]
-        <v>1394</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B459" t="s">
+        <v>13</v>
+      </c>
+      <c r="C459" t="s">
+        <v>28</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1394</v>
+      </c>
+      <c r="E459">
+        <v>2</v>
+      </c>
+      <c r="F459" t="s">
+        <v>16</v>
+      </c>
+      <c r="G459" t="s">
+        <v>17</v>
+      </c>
+      <c r="K459" t="s">
         <v>1395</v>
-      </c>
-[...19 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B460" t="s">
+        <v>13</v>
+      </c>
+      <c r="C460" t="s">
+        <v>28</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E460">
+        <v>2</v>
+      </c>
+      <c r="F460" t="s">
+        <v>16</v>
+      </c>
+      <c r="G460" t="s">
+        <v>17</v>
+      </c>
+      <c r="K460" t="s">
         <v>1398</v>
-      </c>
-[...19 lines deleted...]
-        <v>1400</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B461" t="s">
+        <v>13</v>
+      </c>
+      <c r="C461" t="s">
+        <v>28</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E461">
+        <v>2</v>
+      </c>
+      <c r="F461" t="s">
+        <v>16</v>
+      </c>
+      <c r="G461" t="s">
+        <v>17</v>
+      </c>
+      <c r="K461" t="s">
         <v>1401</v>
-      </c>
-[...19 lines deleted...]
-        <v>1403</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B462" t="s">
+        <v>13</v>
+      </c>
+      <c r="C462" t="s">
+        <v>28</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E462">
+        <v>2</v>
+      </c>
+      <c r="F462" t="s">
+        <v>16</v>
+      </c>
+      <c r="G462" t="s">
+        <v>17</v>
+      </c>
+      <c r="K462" t="s">
         <v>1404</v>
-      </c>
-[...19 lines deleted...]
-        <v>1406</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B463" t="s">
+        <v>13</v>
+      </c>
+      <c r="C463" t="s">
+        <v>28</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E463">
+        <v>2</v>
+      </c>
+      <c r="F463" t="s">
+        <v>16</v>
+      </c>
+      <c r="G463" t="s">
+        <v>17</v>
+      </c>
+      <c r="K463" t="s">
         <v>1407</v>
-      </c>
-[...19 lines deleted...]
-        <v>1409</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B464" t="s">
+        <v>13</v>
+      </c>
+      <c r="C464" t="s">
+        <v>28</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E464">
+        <v>2</v>
+      </c>
+      <c r="F464" t="s">
+        <v>16</v>
+      </c>
+      <c r="G464" t="s">
+        <v>17</v>
+      </c>
+      <c r="K464" t="s">
         <v>1410</v>
-      </c>
-[...19 lines deleted...]
-        <v>1412</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B465" t="s">
+        <v>13</v>
+      </c>
+      <c r="C465" t="s">
+        <v>28</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1412</v>
+      </c>
+      <c r="E465">
+        <v>2</v>
+      </c>
+      <c r="F465" t="s">
+        <v>16</v>
+      </c>
+      <c r="G465" t="s">
+        <v>17</v>
+      </c>
+      <c r="K465" t="s">
         <v>1413</v>
-      </c>
-[...19 lines deleted...]
-        <v>1415</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B466" t="s">
+        <v>13</v>
+      </c>
+      <c r="C466" t="s">
+        <v>28</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1415</v>
+      </c>
+      <c r="E466">
+        <v>2</v>
+      </c>
+      <c r="F466" t="s">
+        <v>16</v>
+      </c>
+      <c r="G466" t="s">
+        <v>17</v>
+      </c>
+      <c r="K466" t="s">
         <v>1416</v>
-      </c>
-[...19 lines deleted...]
-        <v>1418</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B467" t="s">
+        <v>13</v>
+      </c>
+      <c r="C467" t="s">
+        <v>28</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1418</v>
+      </c>
+      <c r="E467">
+        <v>2</v>
+      </c>
+      <c r="F467" t="s">
+        <v>16</v>
+      </c>
+      <c r="G467" t="s">
+        <v>17</v>
+      </c>
+      <c r="K467" t="s">
         <v>1419</v>
-      </c>
-[...19 lines deleted...]
-        <v>1421</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
+        <v>1420</v>
+      </c>
+      <c r="B468" t="s">
+        <v>13</v>
+      </c>
+      <c r="C468" t="s">
+        <v>28</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1421</v>
+      </c>
+      <c r="E468">
+        <v>2</v>
+      </c>
+      <c r="F468" t="s">
+        <v>16</v>
+      </c>
+      <c r="G468" t="s">
+        <v>17</v>
+      </c>
+      <c r="K468" t="s">
         <v>1422</v>
-      </c>
-[...19 lines deleted...]
-        <v>1424</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B469" t="s">
+        <v>13</v>
+      </c>
+      <c r="C469" t="s">
+        <v>28</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E469">
+        <v>2</v>
+      </c>
+      <c r="F469" t="s">
+        <v>16</v>
+      </c>
+      <c r="G469" t="s">
+        <v>17</v>
+      </c>
+      <c r="K469" t="s">
         <v>1425</v>
-      </c>
-[...19 lines deleted...]
-        <v>1427</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B470" t="s">
+        <v>13</v>
+      </c>
+      <c r="C470" t="s">
+        <v>28</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E470">
+        <v>2</v>
+      </c>
+      <c r="F470" t="s">
+        <v>16</v>
+      </c>
+      <c r="G470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K470" t="s">
         <v>1428</v>
-      </c>
-[...19 lines deleted...]
-        <v>1430</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B471" t="s">
+        <v>13</v>
+      </c>
+      <c r="C471" t="s">
+        <v>28</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1430</v>
+      </c>
+      <c r="E471">
+        <v>2</v>
+      </c>
+      <c r="F471" t="s">
+        <v>16</v>
+      </c>
+      <c r="G471" t="s">
+        <v>17</v>
+      </c>
+      <c r="K471" t="s">
         <v>1431</v>
-      </c>
-[...19 lines deleted...]
-        <v>1433</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B472" t="s">
+        <v>13</v>
+      </c>
+      <c r="C472" t="s">
+        <v>28</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1433</v>
+      </c>
+      <c r="E472">
+        <v>2</v>
+      </c>
+      <c r="F472" t="s">
+        <v>16</v>
+      </c>
+      <c r="G472" t="s">
+        <v>17</v>
+      </c>
+      <c r="K472" t="s">
         <v>1434</v>
-      </c>
-[...19 lines deleted...]
-        <v>1436</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B473" t="s">
+        <v>13</v>
+      </c>
+      <c r="C473" t="s">
+        <v>28</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1436</v>
+      </c>
+      <c r="E473">
+        <v>2</v>
+      </c>
+      <c r="F473" t="s">
+        <v>16</v>
+      </c>
+      <c r="G473" t="s">
+        <v>17</v>
+      </c>
+      <c r="K473" t="s">
         <v>1437</v>
-      </c>
-[...19 lines deleted...]
-        <v>1439</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B474" t="s">
+        <v>13</v>
+      </c>
+      <c r="C474" t="s">
+        <v>28</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1439</v>
+      </c>
+      <c r="E474">
+        <v>2</v>
+      </c>
+      <c r="F474" t="s">
+        <v>16</v>
+      </c>
+      <c r="G474" t="s">
+        <v>17</v>
+      </c>
+      <c r="K474" t="s">
         <v>1440</v>
-      </c>
-[...19 lines deleted...]
-        <v>1442</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B475" t="s">
+        <v>13</v>
+      </c>
+      <c r="C475" t="s">
+        <v>28</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E475">
+        <v>2</v>
+      </c>
+      <c r="F475" t="s">
+        <v>16</v>
+      </c>
+      <c r="G475" t="s">
+        <v>17</v>
+      </c>
+      <c r="K475" t="s">
         <v>1443</v>
-      </c>
-[...19 lines deleted...]
-        <v>1445</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B476" t="s">
+        <v>13</v>
+      </c>
+      <c r="C476" t="s">
+        <v>28</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1445</v>
+      </c>
+      <c r="E476">
+        <v>2</v>
+      </c>
+      <c r="F476" t="s">
+        <v>16</v>
+      </c>
+      <c r="G476" t="s">
+        <v>17</v>
+      </c>
+      <c r="K476" t="s">
         <v>1446</v>
-      </c>
-[...19 lines deleted...]
-        <v>1448</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B477" t="s">
+        <v>13</v>
+      </c>
+      <c r="C477" t="s">
+        <v>28</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1448</v>
+      </c>
+      <c r="E477">
+        <v>2</v>
+      </c>
+      <c r="F477" t="s">
+        <v>16</v>
+      </c>
+      <c r="G477" t="s">
+        <v>17</v>
+      </c>
+      <c r="K477" t="s">
         <v>1449</v>
-      </c>
-[...19 lines deleted...]
-        <v>1451</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B478" t="s">
+        <v>13</v>
+      </c>
+      <c r="C478" t="s">
+        <v>28</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1451</v>
+      </c>
+      <c r="E478">
+        <v>2</v>
+      </c>
+      <c r="F478" t="s">
+        <v>16</v>
+      </c>
+      <c r="G478" t="s">
+        <v>17</v>
+      </c>
+      <c r="K478" t="s">
         <v>1452</v>
-      </c>
-[...19 lines deleted...]
-        <v>1454</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B479" t="s">
+        <v>13</v>
+      </c>
+      <c r="C479" t="s">
+        <v>28</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E479">
+        <v>2</v>
+      </c>
+      <c r="F479" t="s">
+        <v>16</v>
+      </c>
+      <c r="G479" t="s">
+        <v>17</v>
+      </c>
+      <c r="K479" t="s">
         <v>1455</v>
-      </c>
-[...19 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B480" t="s">
+        <v>13</v>
+      </c>
+      <c r="C480" t="s">
+        <v>28</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E480">
+        <v>2</v>
+      </c>
+      <c r="F480" t="s">
+        <v>16</v>
+      </c>
+      <c r="G480" t="s">
+        <v>17</v>
+      </c>
+      <c r="K480" t="s">
         <v>1458</v>
-      </c>
-[...19 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B481" t="s">
+        <v>13</v>
+      </c>
+      <c r="C481" t="s">
+        <v>28</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1460</v>
+      </c>
+      <c r="E481">
+        <v>2</v>
+      </c>
+      <c r="F481" t="s">
+        <v>16</v>
+      </c>
+      <c r="G481" t="s">
+        <v>17</v>
+      </c>
+      <c r="K481" t="s">
         <v>1461</v>
-      </c>
-[...19 lines deleted...]
-        <v>1463</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B482" t="s">
+        <v>13</v>
+      </c>
+      <c r="C482" t="s">
+        <v>28</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E482">
+        <v>2</v>
+      </c>
+      <c r="F482" t="s">
+        <v>16</v>
+      </c>
+      <c r="G482" t="s">
+        <v>17</v>
+      </c>
+      <c r="K482" t="s">
         <v>1464</v>
-      </c>
-[...19 lines deleted...]
-        <v>1466</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B483" t="s">
+        <v>13</v>
+      </c>
+      <c r="C483" t="s">
+        <v>28</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1466</v>
+      </c>
+      <c r="E483">
+        <v>2</v>
+      </c>
+      <c r="F483" t="s">
+        <v>16</v>
+      </c>
+      <c r="G483" t="s">
+        <v>17</v>
+      </c>
+      <c r="K483" t="s">
         <v>1467</v>
-      </c>
-[...19 lines deleted...]
-        <v>1469</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B484" t="s">
+        <v>13</v>
+      </c>
+      <c r="C484" t="s">
+        <v>28</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1469</v>
+      </c>
+      <c r="E484">
+        <v>2</v>
+      </c>
+      <c r="F484" t="s">
+        <v>16</v>
+      </c>
+      <c r="G484" t="s">
+        <v>17</v>
+      </c>
+      <c r="K484" t="s">
         <v>1470</v>
-      </c>
-[...19 lines deleted...]
-        <v>1472</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B485" t="s">
+        <v>13</v>
+      </c>
+      <c r="C485" t="s">
+        <v>28</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E485">
+        <v>2</v>
+      </c>
+      <c r="F485" t="s">
+        <v>16</v>
+      </c>
+      <c r="G485" t="s">
+        <v>17</v>
+      </c>
+      <c r="K485" t="s">
         <v>1473</v>
-      </c>
-[...19 lines deleted...]
-        <v>1475</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B486" t="s">
+        <v>13</v>
+      </c>
+      <c r="C486" t="s">
+        <v>28</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E486">
+        <v>2</v>
+      </c>
+      <c r="F486" t="s">
+        <v>16</v>
+      </c>
+      <c r="G486" t="s">
+        <v>17</v>
+      </c>
+      <c r="K486" t="s">
         <v>1476</v>
-      </c>
-[...19 lines deleted...]
-        <v>1478</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B487" t="s">
+        <v>13</v>
+      </c>
+      <c r="C487" t="s">
+        <v>28</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1478</v>
+      </c>
+      <c r="E487">
+        <v>2</v>
+      </c>
+      <c r="F487" t="s">
+        <v>16</v>
+      </c>
+      <c r="G487" t="s">
+        <v>17</v>
+      </c>
+      <c r="K487" t="s">
         <v>1479</v>
-      </c>
-[...19 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B488" t="s">
+        <v>13</v>
+      </c>
+      <c r="C488" t="s">
+        <v>28</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1481</v>
+      </c>
+      <c r="E488">
+        <v>2</v>
+      </c>
+      <c r="F488" t="s">
+        <v>16</v>
+      </c>
+      <c r="G488" t="s">
+        <v>17</v>
+      </c>
+      <c r="K488" t="s">
         <v>1482</v>
-      </c>
-[...19 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B489" t="s">
+        <v>13</v>
+      </c>
+      <c r="C489" t="s">
+        <v>28</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E489">
+        <v>2</v>
+      </c>
+      <c r="F489" t="s">
+        <v>16</v>
+      </c>
+      <c r="G489" t="s">
+        <v>17</v>
+      </c>
+      <c r="K489" t="s">
         <v>1485</v>
-      </c>
-[...19 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B490" t="s">
+        <v>13</v>
+      </c>
+      <c r="C490" t="s">
+        <v>28</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1487</v>
+      </c>
+      <c r="E490">
+        <v>2</v>
+      </c>
+      <c r="F490" t="s">
+        <v>16</v>
+      </c>
+      <c r="G490" t="s">
+        <v>17</v>
+      </c>
+      <c r="K490" t="s">
         <v>1488</v>
-      </c>
-[...19 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B491" t="s">
+        <v>13</v>
+      </c>
+      <c r="C491" t="s">
+        <v>28</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1490</v>
+      </c>
+      <c r="E491">
+        <v>2</v>
+      </c>
+      <c r="F491" t="s">
+        <v>16</v>
+      </c>
+      <c r="G491" t="s">
+        <v>17</v>
+      </c>
+      <c r="K491" t="s">
         <v>1491</v>
-      </c>
-[...19 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B492" t="s">
+        <v>13</v>
+      </c>
+      <c r="C492" t="s">
+        <v>28</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E492">
+        <v>2</v>
+      </c>
+      <c r="F492" t="s">
+        <v>16</v>
+      </c>
+      <c r="G492" t="s">
+        <v>17</v>
+      </c>
+      <c r="K492" t="s">
         <v>1494</v>
-      </c>
-[...19 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B493" t="s">
+        <v>13</v>
+      </c>
+      <c r="C493" t="s">
+        <v>28</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1496</v>
+      </c>
+      <c r="E493">
+        <v>2</v>
+      </c>
+      <c r="F493" t="s">
+        <v>16</v>
+      </c>
+      <c r="G493" t="s">
+        <v>17</v>
+      </c>
+      <c r="K493" t="s">
         <v>1497</v>
-      </c>
-[...19 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B494" t="s">
+        <v>13</v>
+      </c>
+      <c r="C494" t="s">
+        <v>28</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E494">
+        <v>2</v>
+      </c>
+      <c r="F494" t="s">
+        <v>16</v>
+      </c>
+      <c r="G494" t="s">
+        <v>17</v>
+      </c>
+      <c r="K494" t="s">
         <v>1500</v>
-      </c>
-[...19 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B495" t="s">
+        <v>13</v>
+      </c>
+      <c r="C495" t="s">
+        <v>28</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1502</v>
+      </c>
+      <c r="E495">
+        <v>2</v>
+      </c>
+      <c r="F495" t="s">
+        <v>16</v>
+      </c>
+      <c r="G495" t="s">
+        <v>17</v>
+      </c>
+      <c r="K495" t="s">
         <v>1503</v>
-      </c>
-[...19 lines deleted...]
-        <v>1505</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B496" t="s">
+        <v>13</v>
+      </c>
+      <c r="C496" t="s">
+        <v>28</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E496">
+        <v>2</v>
+      </c>
+      <c r="F496" t="s">
+        <v>16</v>
+      </c>
+      <c r="G496" t="s">
+        <v>17</v>
+      </c>
+      <c r="K496" t="s">
         <v>1506</v>
-      </c>
-[...19 lines deleted...]
-        <v>1508</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B497" t="s">
+        <v>13</v>
+      </c>
+      <c r="C497" t="s">
+        <v>28</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E497">
+        <v>2</v>
+      </c>
+      <c r="F497" t="s">
+        <v>16</v>
+      </c>
+      <c r="G497" t="s">
+        <v>17</v>
+      </c>
+      <c r="K497" t="s">
         <v>1509</v>
-      </c>
-[...19 lines deleted...]
-        <v>1511</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B498" t="s">
+        <v>13</v>
+      </c>
+      <c r="C498" t="s">
+        <v>28</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E498">
+        <v>2</v>
+      </c>
+      <c r="F498" t="s">
+        <v>16</v>
+      </c>
+      <c r="G498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K498" t="s">
         <v>1512</v>
-      </c>
-[...19 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B499" t="s">
+        <v>13</v>
+      </c>
+      <c r="C499" t="s">
+        <v>28</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E499">
+        <v>2</v>
+      </c>
+      <c r="F499" t="s">
+        <v>16</v>
+      </c>
+      <c r="G499" t="s">
+        <v>17</v>
+      </c>
+      <c r="K499" t="s">
         <v>1515</v>
-      </c>
-[...19 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B500" t="s">
+        <v>13</v>
+      </c>
+      <c r="C500" t="s">
+        <v>28</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1517</v>
+      </c>
+      <c r="E500">
+        <v>2</v>
+      </c>
+      <c r="F500" t="s">
+        <v>16</v>
+      </c>
+      <c r="G500" t="s">
+        <v>17</v>
+      </c>
+      <c r="K500" t="s">
         <v>1518</v>
-      </c>
-[...19 lines deleted...]
-        <v>1520</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B501" t="s">
+        <v>13</v>
+      </c>
+      <c r="C501" t="s">
+        <v>28</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E501">
+        <v>2</v>
+      </c>
+      <c r="F501" t="s">
+        <v>16</v>
+      </c>
+      <c r="G501" t="s">
+        <v>17</v>
+      </c>
+      <c r="K501" t="s">
         <v>1521</v>
-      </c>
-[...19 lines deleted...]
-        <v>1523</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B502" t="s">
+        <v>13</v>
+      </c>
+      <c r="C502" t="s">
+        <v>28</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E502">
+        <v>2</v>
+      </c>
+      <c r="F502" t="s">
+        <v>16</v>
+      </c>
+      <c r="G502" t="s">
+        <v>17</v>
+      </c>
+      <c r="K502" t="s">
         <v>1524</v>
-      </c>
-[...19 lines deleted...]
-        <v>1526</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B503" t="s">
+        <v>13</v>
+      </c>
+      <c r="C503" t="s">
+        <v>28</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1526</v>
+      </c>
+      <c r="E503">
+        <v>2</v>
+      </c>
+      <c r="F503" t="s">
+        <v>16</v>
+      </c>
+      <c r="G503" t="s">
+        <v>17</v>
+      </c>
+      <c r="K503" t="s">
         <v>1527</v>
-      </c>
-[...19 lines deleted...]
-        <v>1529</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B504" t="s">
+        <v>13</v>
+      </c>
+      <c r="C504" t="s">
+        <v>28</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1529</v>
+      </c>
+      <c r="E504">
+        <v>2</v>
+      </c>
+      <c r="F504" t="s">
+        <v>16</v>
+      </c>
+      <c r="G504" t="s">
+        <v>17</v>
+      </c>
+      <c r="K504" t="s">
         <v>1530</v>
-      </c>
-[...19 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B505" t="s">
+        <v>13</v>
+      </c>
+      <c r="C505" t="s">
+        <v>28</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E505">
+        <v>2</v>
+      </c>
+      <c r="F505" t="s">
+        <v>16</v>
+      </c>
+      <c r="G505" t="s">
+        <v>17</v>
+      </c>
+      <c r="K505" t="s">
         <v>1533</v>
-      </c>
-[...19 lines deleted...]
-        <v>1535</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B506" t="s">
+        <v>13</v>
+      </c>
+      <c r="C506" t="s">
+        <v>28</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E506">
+        <v>2</v>
+      </c>
+      <c r="F506" t="s">
+        <v>16</v>
+      </c>
+      <c r="G506" t="s">
+        <v>17</v>
+      </c>
+      <c r="K506" t="s">
         <v>1536</v>
-      </c>
-[...19 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B507" t="s">
+        <v>13</v>
+      </c>
+      <c r="C507" t="s">
+        <v>28</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E507">
+        <v>2</v>
+      </c>
+      <c r="F507" t="s">
+        <v>16</v>
+      </c>
+      <c r="G507" t="s">
+        <v>17</v>
+      </c>
+      <c r="K507" t="s">
         <v>1539</v>
-      </c>
-[...19 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B508" t="s">
+        <v>13</v>
+      </c>
+      <c r="C508" t="s">
+        <v>28</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E508">
+        <v>2</v>
+      </c>
+      <c r="F508" t="s">
+        <v>16</v>
+      </c>
+      <c r="G508" t="s">
+        <v>17</v>
+      </c>
+      <c r="K508" t="s">
         <v>1542</v>
-      </c>
-[...19 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B509" t="s">
+        <v>13</v>
+      </c>
+      <c r="C509" t="s">
+        <v>28</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1544</v>
+      </c>
+      <c r="E509">
+        <v>2</v>
+      </c>
+      <c r="F509" t="s">
+        <v>16</v>
+      </c>
+      <c r="G509" t="s">
+        <v>17</v>
+      </c>
+      <c r="K509" t="s">
         <v>1545</v>
-      </c>
-[...19 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B510" t="s">
+        <v>13</v>
+      </c>
+      <c r="C510" t="s">
+        <v>28</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E510">
+        <v>2</v>
+      </c>
+      <c r="F510" t="s">
+        <v>16</v>
+      </c>
+      <c r="G510" t="s">
+        <v>17</v>
+      </c>
+      <c r="K510" t="s">
         <v>1548</v>
-      </c>
-[...19 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B511" t="s">
+        <v>13</v>
+      </c>
+      <c r="C511" t="s">
+        <v>28</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E511">
+        <v>2</v>
+      </c>
+      <c r="F511" t="s">
+        <v>16</v>
+      </c>
+      <c r="G511" t="s">
+        <v>17</v>
+      </c>
+      <c r="K511" t="s">
         <v>1551</v>
-      </c>
-[...19 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B512" t="s">
+        <v>13</v>
+      </c>
+      <c r="C512" t="s">
+        <v>28</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E512">
+        <v>2</v>
+      </c>
+      <c r="F512" t="s">
+        <v>16</v>
+      </c>
+      <c r="G512" t="s">
+        <v>17</v>
+      </c>
+      <c r="K512" t="s">
         <v>1554</v>
-      </c>
-[...19 lines deleted...]
-        <v>1556</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B513" t="s">
+        <v>13</v>
+      </c>
+      <c r="C513" t="s">
+        <v>28</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E513">
+        <v>2</v>
+      </c>
+      <c r="F513" t="s">
+        <v>16</v>
+      </c>
+      <c r="G513" t="s">
+        <v>17</v>
+      </c>
+      <c r="K513" t="s">
         <v>1557</v>
-      </c>
-[...19 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B514" t="s">
+        <v>13</v>
+      </c>
+      <c r="C514" t="s">
+        <v>28</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1559</v>
+      </c>
+      <c r="E514">
+        <v>2</v>
+      </c>
+      <c r="F514" t="s">
+        <v>16</v>
+      </c>
+      <c r="G514" t="s">
+        <v>17</v>
+      </c>
+      <c r="K514" t="s">
         <v>1560</v>
-      </c>
-[...19 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B515" t="s">
+        <v>13</v>
+      </c>
+      <c r="C515" t="s">
+        <v>28</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E515">
+        <v>2</v>
+      </c>
+      <c r="F515" t="s">
+        <v>16</v>
+      </c>
+      <c r="G515" t="s">
+        <v>17</v>
+      </c>
+      <c r="K515" t="s">
         <v>1563</v>
-      </c>
-[...19 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B516" t="s">
+        <v>13</v>
+      </c>
+      <c r="C516" t="s">
+        <v>28</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E516">
+        <v>2</v>
+      </c>
+      <c r="F516" t="s">
+        <v>16</v>
+      </c>
+      <c r="G516" t="s">
+        <v>17</v>
+      </c>
+      <c r="K516" t="s">
         <v>1566</v>
-      </c>
-[...19 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B517" t="s">
+        <v>13</v>
+      </c>
+      <c r="C517" t="s">
+        <v>28</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E517">
+        <v>2</v>
+      </c>
+      <c r="F517" t="s">
+        <v>16</v>
+      </c>
+      <c r="G517" t="s">
+        <v>17</v>
+      </c>
+      <c r="K517" t="s">
         <v>1569</v>
-      </c>
-[...19 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B518" t="s">
+        <v>13</v>
+      </c>
+      <c r="C518" t="s">
+        <v>28</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E518">
+        <v>2</v>
+      </c>
+      <c r="F518" t="s">
+        <v>16</v>
+      </c>
+      <c r="G518" t="s">
+        <v>17</v>
+      </c>
+      <c r="K518" t="s">
         <v>1572</v>
-      </c>
-[...19 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B519" t="s">
+        <v>13</v>
+      </c>
+      <c r="C519" t="s">
+        <v>28</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E519">
+        <v>2</v>
+      </c>
+      <c r="F519" t="s">
+        <v>16</v>
+      </c>
+      <c r="G519" t="s">
+        <v>17</v>
+      </c>
+      <c r="K519" t="s">
         <v>1575</v>
-      </c>
-[...19 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B520" t="s">
+        <v>13</v>
+      </c>
+      <c r="C520" t="s">
+        <v>28</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E520">
+        <v>2</v>
+      </c>
+      <c r="F520" t="s">
+        <v>16</v>
+      </c>
+      <c r="G520" t="s">
+        <v>17</v>
+      </c>
+      <c r="K520" t="s">
         <v>1578</v>
-      </c>
-[...19 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B521" t="s">
+        <v>13</v>
+      </c>
+      <c r="C521" t="s">
+        <v>28</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E521">
+        <v>2</v>
+      </c>
+      <c r="F521" t="s">
+        <v>16</v>
+      </c>
+      <c r="G521" t="s">
+        <v>17</v>
+      </c>
+      <c r="K521" t="s">
         <v>1581</v>
-      </c>
-[...19 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B522" t="s">
+        <v>13</v>
+      </c>
+      <c r="C522" t="s">
+        <v>28</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E522">
+        <v>2</v>
+      </c>
+      <c r="F522" t="s">
+        <v>16</v>
+      </c>
+      <c r="G522" t="s">
+        <v>17</v>
+      </c>
+      <c r="K522" t="s">
         <v>1584</v>
-      </c>
-[...19 lines deleted...]
-        <v>1586</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B523" t="s">
+        <v>13</v>
+      </c>
+      <c r="C523" t="s">
+        <v>28</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E523">
+        <v>2</v>
+      </c>
+      <c r="F523" t="s">
+        <v>16</v>
+      </c>
+      <c r="G523" t="s">
+        <v>17</v>
+      </c>
+      <c r="K523" t="s">
         <v>1587</v>
-      </c>
-[...19 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B524" t="s">
+        <v>13</v>
+      </c>
+      <c r="C524" t="s">
+        <v>28</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1589</v>
+      </c>
+      <c r="E524">
+        <v>2</v>
+      </c>
+      <c r="F524" t="s">
+        <v>16</v>
+      </c>
+      <c r="G524" t="s">
+        <v>17</v>
+      </c>
+      <c r="K524" t="s">
         <v>1590</v>
-      </c>
-[...19 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B525" t="s">
+        <v>13</v>
+      </c>
+      <c r="C525" t="s">
+        <v>28</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E525">
+        <v>2</v>
+      </c>
+      <c r="F525" t="s">
+        <v>16</v>
+      </c>
+      <c r="G525" t="s">
+        <v>17</v>
+      </c>
+      <c r="K525" t="s">
         <v>1593</v>
-      </c>
-[...19 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B526" t="s">
+        <v>13</v>
+      </c>
+      <c r="C526" t="s">
+        <v>28</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E526">
+        <v>2</v>
+      </c>
+      <c r="F526" t="s">
+        <v>16</v>
+      </c>
+      <c r="G526" t="s">
+        <v>17</v>
+      </c>
+      <c r="K526" t="s">
         <v>1596</v>
-      </c>
-[...19 lines deleted...]
-        <v>1598</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B527" t="s">
+        <v>13</v>
+      </c>
+      <c r="C527" t="s">
+        <v>28</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E527">
+        <v>2</v>
+      </c>
+      <c r="F527" t="s">
+        <v>16</v>
+      </c>
+      <c r="G527" t="s">
+        <v>17</v>
+      </c>
+      <c r="K527" t="s">
         <v>1599</v>
-      </c>
-[...19 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B528" t="s">
+        <v>13</v>
+      </c>
+      <c r="C528" t="s">
+        <v>28</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E528">
+        <v>2</v>
+      </c>
+      <c r="F528" t="s">
+        <v>16</v>
+      </c>
+      <c r="G528" t="s">
+        <v>17</v>
+      </c>
+      <c r="K528" t="s">
         <v>1602</v>
-      </c>
-[...19 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B529" t="s">
+        <v>13</v>
+      </c>
+      <c r="C529" t="s">
+        <v>28</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1604</v>
+      </c>
+      <c r="E529">
+        <v>2</v>
+      </c>
+      <c r="F529" t="s">
+        <v>16</v>
+      </c>
+      <c r="G529" t="s">
+        <v>17</v>
+      </c>
+      <c r="K529" t="s">
         <v>1605</v>
-      </c>
-[...19 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B530" t="s">
+        <v>13</v>
+      </c>
+      <c r="C530" t="s">
+        <v>28</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E530">
+        <v>2</v>
+      </c>
+      <c r="F530" t="s">
+        <v>16</v>
+      </c>
+      <c r="G530" t="s">
+        <v>17</v>
+      </c>
+      <c r="K530" t="s">
         <v>1608</v>
-      </c>
-[...19 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B531" t="s">
+        <v>13</v>
+      </c>
+      <c r="C531" t="s">
+        <v>28</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1610</v>
+      </c>
+      <c r="E531">
+        <v>2</v>
+      </c>
+      <c r="F531" t="s">
+        <v>16</v>
+      </c>
+      <c r="G531" t="s">
+        <v>17</v>
+      </c>
+      <c r="K531" t="s">
         <v>1611</v>
-      </c>
-[...19 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B532" t="s">
+        <v>13</v>
+      </c>
+      <c r="C532" t="s">
+        <v>28</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1613</v>
+      </c>
+      <c r="E532">
+        <v>2</v>
+      </c>
+      <c r="F532" t="s">
+        <v>16</v>
+      </c>
+      <c r="G532" t="s">
+        <v>17</v>
+      </c>
+      <c r="K532" t="s">
         <v>1614</v>
-      </c>
-[...19 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B533" t="s">
+        <v>13</v>
+      </c>
+      <c r="C533" t="s">
+        <v>28</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E533">
+        <v>2</v>
+      </c>
+      <c r="F533" t="s">
+        <v>16</v>
+      </c>
+      <c r="G533" t="s">
+        <v>17</v>
+      </c>
+      <c r="K533" t="s">
         <v>1617</v>
-      </c>
-[...19 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B534" t="s">
+        <v>13</v>
+      </c>
+      <c r="C534" t="s">
+        <v>28</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1619</v>
+      </c>
+      <c r="E534">
+        <v>2</v>
+      </c>
+      <c r="F534" t="s">
+        <v>16</v>
+      </c>
+      <c r="G534" t="s">
+        <v>17</v>
+      </c>
+      <c r="K534" t="s">
         <v>1620</v>
-      </c>
-[...19 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B535" t="s">
+        <v>13</v>
+      </c>
+      <c r="C535" t="s">
+        <v>28</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E535">
+        <v>2</v>
+      </c>
+      <c r="F535" t="s">
+        <v>16</v>
+      </c>
+      <c r="G535" t="s">
+        <v>17</v>
+      </c>
+      <c r="K535" t="s">
         <v>1623</v>
-      </c>
-[...19 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B536" t="s">
+        <v>13</v>
+      </c>
+      <c r="C536" t="s">
+        <v>28</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1625</v>
+      </c>
+      <c r="E536">
+        <v>2</v>
+      </c>
+      <c r="F536" t="s">
+        <v>16</v>
+      </c>
+      <c r="G536" t="s">
+        <v>17</v>
+      </c>
+      <c r="K536" t="s">
         <v>1626</v>
-      </c>
-[...19 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B537" t="s">
+        <v>13</v>
+      </c>
+      <c r="C537" t="s">
+        <v>28</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E537">
+        <v>2</v>
+      </c>
+      <c r="F537" t="s">
+        <v>16</v>
+      </c>
+      <c r="G537" t="s">
+        <v>17</v>
+      </c>
+      <c r="K537" t="s">
         <v>1629</v>
-      </c>
-[...19 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B538" t="s">
+        <v>13</v>
+      </c>
+      <c r="C538" t="s">
+        <v>28</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1631</v>
+      </c>
+      <c r="E538">
+        <v>2</v>
+      </c>
+      <c r="F538" t="s">
+        <v>16</v>
+      </c>
+      <c r="G538" t="s">
+        <v>17</v>
+      </c>
+      <c r="K538" t="s">
         <v>1632</v>
-      </c>
-[...19 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B539" t="s">
+        <v>13</v>
+      </c>
+      <c r="C539" t="s">
+        <v>28</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E539">
+        <v>2</v>
+      </c>
+      <c r="F539" t="s">
+        <v>16</v>
+      </c>
+      <c r="G539" t="s">
+        <v>17</v>
+      </c>
+      <c r="K539" t="s">
         <v>1635</v>
-      </c>
-[...19 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B540" t="s">
+        <v>13</v>
+      </c>
+      <c r="C540" t="s">
+        <v>28</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E540">
+        <v>2</v>
+      </c>
+      <c r="F540" t="s">
+        <v>16</v>
+      </c>
+      <c r="G540" t="s">
+        <v>17</v>
+      </c>
+      <c r="K540" t="s">
         <v>1638</v>
-      </c>
-[...19 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B541" t="s">
+        <v>13</v>
+      </c>
+      <c r="C541" t="s">
+        <v>28</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E541">
+        <v>2</v>
+      </c>
+      <c r="F541" t="s">
+        <v>16</v>
+      </c>
+      <c r="G541" t="s">
+        <v>17</v>
+      </c>
+      <c r="K541" t="s">
         <v>1641</v>
-      </c>
-[...19 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B542" t="s">
+        <v>13</v>
+      </c>
+      <c r="C542" t="s">
+        <v>28</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E542">
+        <v>2</v>
+      </c>
+      <c r="F542" t="s">
+        <v>16</v>
+      </c>
+      <c r="G542" t="s">
+        <v>17</v>
+      </c>
+      <c r="K542" t="s">
         <v>1644</v>
-      </c>
-[...19 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B543" t="s">
+        <v>13</v>
+      </c>
+      <c r="C543" t="s">
+        <v>28</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E543">
+        <v>2</v>
+      </c>
+      <c r="F543" t="s">
+        <v>16</v>
+      </c>
+      <c r="G543" t="s">
+        <v>17</v>
+      </c>
+      <c r="K543" t="s">
         <v>1647</v>
-      </c>
-[...19 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B544" t="s">
+        <v>13</v>
+      </c>
+      <c r="C544" t="s">
+        <v>28</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E544">
+        <v>2</v>
+      </c>
+      <c r="F544" t="s">
+        <v>16</v>
+      </c>
+      <c r="G544" t="s">
+        <v>17</v>
+      </c>
+      <c r="K544" t="s">
         <v>1650</v>
-      </c>
-[...19 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B545" t="s">
+        <v>13</v>
+      </c>
+      <c r="C545" t="s">
+        <v>28</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E545">
+        <v>2</v>
+      </c>
+      <c r="F545" t="s">
+        <v>16</v>
+      </c>
+      <c r="G545" t="s">
+        <v>17</v>
+      </c>
+      <c r="K545" t="s">
         <v>1653</v>
-      </c>
-[...19 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B546" t="s">
+        <v>13</v>
+      </c>
+      <c r="C546" t="s">
+        <v>28</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1655</v>
+      </c>
+      <c r="E546">
+        <v>2</v>
+      </c>
+      <c r="F546" t="s">
+        <v>16</v>
+      </c>
+      <c r="G546" t="s">
+        <v>17</v>
+      </c>
+      <c r="K546" t="s">
         <v>1656</v>
-      </c>
-[...19 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B547" t="s">
+        <v>13</v>
+      </c>
+      <c r="C547" t="s">
+        <v>28</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1658</v>
+      </c>
+      <c r="E547">
+        <v>2</v>
+      </c>
+      <c r="F547" t="s">
+        <v>16</v>
+      </c>
+      <c r="G547" t="s">
+        <v>17</v>
+      </c>
+      <c r="K547" t="s">
         <v>1659</v>
-      </c>
-[...19 lines deleted...]
-        <v>1661</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B548" t="s">
+        <v>13</v>
+      </c>
+      <c r="C548" t="s">
+        <v>28</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E548">
+        <v>2</v>
+      </c>
+      <c r="F548" t="s">
+        <v>16</v>
+      </c>
+      <c r="G548" t="s">
+        <v>17</v>
+      </c>
+      <c r="K548" t="s">
         <v>1662</v>
-      </c>
-[...19 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B549" t="s">
+        <v>13</v>
+      </c>
+      <c r="C549" t="s">
+        <v>28</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E549">
+        <v>2</v>
+      </c>
+      <c r="F549" t="s">
+        <v>16</v>
+      </c>
+      <c r="G549" t="s">
+        <v>17</v>
+      </c>
+      <c r="K549" t="s">
         <v>1665</v>
-      </c>
-[...19 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B550" t="s">
+        <v>13</v>
+      </c>
+      <c r="C550" t="s">
+        <v>28</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1667</v>
+      </c>
+      <c r="E550">
+        <v>2</v>
+      </c>
+      <c r="F550" t="s">
+        <v>16</v>
+      </c>
+      <c r="G550" t="s">
+        <v>17</v>
+      </c>
+      <c r="K550" t="s">
         <v>1668</v>
-      </c>
-[...19 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B551" t="s">
+        <v>13</v>
+      </c>
+      <c r="C551" t="s">
+        <v>28</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E551">
+        <v>2</v>
+      </c>
+      <c r="F551" t="s">
+        <v>16</v>
+      </c>
+      <c r="G551" t="s">
+        <v>17</v>
+      </c>
+      <c r="K551" t="s">
         <v>1671</v>
-      </c>
-[...19 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B552" t="s">
+        <v>13</v>
+      </c>
+      <c r="C552" t="s">
+        <v>28</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E552">
+        <v>2</v>
+      </c>
+      <c r="F552" t="s">
+        <v>16</v>
+      </c>
+      <c r="G552" t="s">
+        <v>17</v>
+      </c>
+      <c r="K552" t="s">
         <v>1674</v>
-      </c>
-[...19 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B553" t="s">
+        <v>13</v>
+      </c>
+      <c r="C553" t="s">
+        <v>28</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E553">
+        <v>2</v>
+      </c>
+      <c r="F553" t="s">
+        <v>16</v>
+      </c>
+      <c r="G553" t="s">
+        <v>17</v>
+      </c>
+      <c r="K553" t="s">
         <v>1677</v>
-      </c>
-[...19 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B554" t="s">
+        <v>13</v>
+      </c>
+      <c r="C554" t="s">
+        <v>28</v>
+      </c>
+      <c r="D554" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E554">
+        <v>2</v>
+      </c>
+      <c r="F554" t="s">
+        <v>16</v>
+      </c>
+      <c r="G554" t="s">
+        <v>17</v>
+      </c>
+      <c r="K554" t="s">
         <v>1680</v>
-      </c>
-[...19 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B555" t="s">
+        <v>13</v>
+      </c>
+      <c r="C555" t="s">
+        <v>28</v>
+      </c>
+      <c r="D555" t="s">
+        <v>1682</v>
+      </c>
+      <c r="E555">
+        <v>2</v>
+      </c>
+      <c r="F555" t="s">
+        <v>16</v>
+      </c>
+      <c r="G555" t="s">
+        <v>17</v>
+      </c>
+      <c r="K555" t="s">
         <v>1683</v>
-      </c>
-[...19 lines deleted...]
-        <v>1685</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B556" t="s">
+        <v>13</v>
+      </c>
+      <c r="C556" t="s">
+        <v>28</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1685</v>
+      </c>
+      <c r="E556">
+        <v>2</v>
+      </c>
+      <c r="F556" t="s">
+        <v>16</v>
+      </c>
+      <c r="G556" t="s">
+        <v>17</v>
+      </c>
+      <c r="K556" t="s">
         <v>1686</v>
-      </c>
-[...19 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B557" t="s">
+        <v>13</v>
+      </c>
+      <c r="C557" t="s">
+        <v>28</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1688</v>
+      </c>
+      <c r="E557">
+        <v>2</v>
+      </c>
+      <c r="F557" t="s">
+        <v>16</v>
+      </c>
+      <c r="G557" t="s">
+        <v>17</v>
+      </c>
+      <c r="K557" t="s">
         <v>1689</v>
-      </c>
-[...19 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B558" t="s">
+        <v>13</v>
+      </c>
+      <c r="C558" t="s">
+        <v>28</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E558">
+        <v>2</v>
+      </c>
+      <c r="F558" t="s">
+        <v>16</v>
+      </c>
+      <c r="G558" t="s">
+        <v>17</v>
+      </c>
+      <c r="K558" t="s">
         <v>1692</v>
-      </c>
-[...19 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B559" t="s">
+        <v>13</v>
+      </c>
+      <c r="C559" t="s">
+        <v>28</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1694</v>
+      </c>
+      <c r="E559">
+        <v>2</v>
+      </c>
+      <c r="F559" t="s">
+        <v>16</v>
+      </c>
+      <c r="G559" t="s">
+        <v>17</v>
+      </c>
+      <c r="K559" t="s">
         <v>1695</v>
-      </c>
-[...19 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B560" t="s">
+        <v>13</v>
+      </c>
+      <c r="C560" t="s">
+        <v>28</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1697</v>
+      </c>
+      <c r="E560">
+        <v>2</v>
+      </c>
+      <c r="F560" t="s">
+        <v>16</v>
+      </c>
+      <c r="G560" t="s">
+        <v>17</v>
+      </c>
+      <c r="K560" t="s">
         <v>1698</v>
-      </c>
-[...19 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B561" t="s">
+        <v>13</v>
+      </c>
+      <c r="C561" t="s">
+        <v>28</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1700</v>
+      </c>
+      <c r="E561">
+        <v>2</v>
+      </c>
+      <c r="F561" t="s">
+        <v>16</v>
+      </c>
+      <c r="G561" t="s">
+        <v>17</v>
+      </c>
+      <c r="K561" t="s">
         <v>1701</v>
-      </c>
-[...19 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B562" t="s">
+        <v>13</v>
+      </c>
+      <c r="C562" t="s">
+        <v>28</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E562">
+        <v>2</v>
+      </c>
+      <c r="F562" t="s">
+        <v>16</v>
+      </c>
+      <c r="G562" t="s">
+        <v>17</v>
+      </c>
+      <c r="K562" t="s">
         <v>1704</v>
-      </c>
-[...19 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
+        <v>1705</v>
+      </c>
+      <c r="B563" t="s">
+        <v>13</v>
+      </c>
+      <c r="C563" t="s">
+        <v>28</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E563">
+        <v>2</v>
+      </c>
+      <c r="F563" t="s">
+        <v>16</v>
+      </c>
+      <c r="G563" t="s">
+        <v>17</v>
+      </c>
+      <c r="K563" t="s">
         <v>1707</v>
-      </c>
-[...19 lines deleted...]
-        <v>1709</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B564" t="s">
+        <v>13</v>
+      </c>
+      <c r="C564" t="s">
+        <v>28</v>
+      </c>
+      <c r="D564" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E564">
+        <v>2</v>
+      </c>
+      <c r="F564" t="s">
+        <v>16</v>
+      </c>
+      <c r="G564" t="s">
+        <v>17</v>
+      </c>
+      <c r="K564" t="s">
         <v>1710</v>
-      </c>
-[...19 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B565" t="s">
+        <v>13</v>
+      </c>
+      <c r="C565" t="s">
+        <v>28</v>
+      </c>
+      <c r="D565" t="s">
+        <v>1712</v>
+      </c>
+      <c r="E565">
+        <v>2</v>
+      </c>
+      <c r="F565" t="s">
+        <v>16</v>
+      </c>
+      <c r="G565" t="s">
+        <v>17</v>
+      </c>
+      <c r="K565" t="s">
         <v>1713</v>
-      </c>
-[...19 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B566" t="s">
+        <v>13</v>
+      </c>
+      <c r="C566" t="s">
+        <v>28</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E566">
+        <v>2</v>
+      </c>
+      <c r="F566" t="s">
+        <v>16</v>
+      </c>
+      <c r="G566" t="s">
+        <v>17</v>
+      </c>
+      <c r="K566" t="s">
         <v>1716</v>
-      </c>
-[...19 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B567" t="s">
+        <v>13</v>
+      </c>
+      <c r="C567" t="s">
+        <v>28</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E567">
+        <v>2</v>
+      </c>
+      <c r="F567" t="s">
+        <v>16</v>
+      </c>
+      <c r="G567" t="s">
+        <v>17</v>
+      </c>
+      <c r="K567" t="s">
         <v>1719</v>
-      </c>
-[...19 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B568" t="s">
+        <v>13</v>
+      </c>
+      <c r="C568" t="s">
+        <v>28</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1721</v>
+      </c>
+      <c r="E568">
+        <v>2</v>
+      </c>
+      <c r="F568" t="s">
+        <v>16</v>
+      </c>
+      <c r="G568" t="s">
+        <v>17</v>
+      </c>
+      <c r="K568" t="s">
         <v>1722</v>
-      </c>
-[...19 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B569" t="s">
+        <v>13</v>
+      </c>
+      <c r="C569" t="s">
+        <v>28</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1724</v>
+      </c>
+      <c r="E569">
+        <v>2</v>
+      </c>
+      <c r="F569" t="s">
+        <v>16</v>
+      </c>
+      <c r="G569" t="s">
+        <v>17</v>
+      </c>
+      <c r="K569" t="s">
         <v>1725</v>
-      </c>
-[...19 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B570" t="s">
+        <v>13</v>
+      </c>
+      <c r="C570" t="s">
+        <v>28</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1727</v>
+      </c>
+      <c r="E570">
+        <v>2</v>
+      </c>
+      <c r="F570" t="s">
+        <v>16</v>
+      </c>
+      <c r="G570" t="s">
+        <v>17</v>
+      </c>
+      <c r="K570" t="s">
         <v>1728</v>
-      </c>
-[...19 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B571" t="s">
+        <v>13</v>
+      </c>
+      <c r="C571" t="s">
+        <v>28</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1730</v>
+      </c>
+      <c r="E571">
+        <v>2</v>
+      </c>
+      <c r="F571" t="s">
+        <v>16</v>
+      </c>
+      <c r="G571" t="s">
+        <v>17</v>
+      </c>
+      <c r="K571" t="s">
         <v>1731</v>
-      </c>
-[...19 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B572" t="s">
+        <v>13</v>
+      </c>
+      <c r="C572" t="s">
+        <v>28</v>
+      </c>
+      <c r="D572" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E572">
+        <v>2</v>
+      </c>
+      <c r="F572" t="s">
+        <v>16</v>
+      </c>
+      <c r="G572" t="s">
+        <v>17</v>
+      </c>
+      <c r="K572" t="s">
         <v>1734</v>
-      </c>
-[...19 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B573" t="s">
+        <v>13</v>
+      </c>
+      <c r="C573" t="s">
+        <v>28</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E573">
+        <v>2</v>
+      </c>
+      <c r="F573" t="s">
+        <v>16</v>
+      </c>
+      <c r="G573" t="s">
+        <v>17</v>
+      </c>
+      <c r="K573" t="s">
         <v>1737</v>
-      </c>
-[...19 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B574" t="s">
+        <v>13</v>
+      </c>
+      <c r="C574" t="s">
+        <v>28</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1739</v>
+      </c>
+      <c r="E574">
+        <v>2</v>
+      </c>
+      <c r="F574" t="s">
+        <v>16</v>
+      </c>
+      <c r="G574" t="s">
+        <v>17</v>
+      </c>
+      <c r="K574" t="s">
         <v>1740</v>
-      </c>
-[...19 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B575" t="s">
+        <v>13</v>
+      </c>
+      <c r="C575" t="s">
+        <v>28</v>
+      </c>
+      <c r="D575" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E575">
+        <v>2</v>
+      </c>
+      <c r="F575" t="s">
+        <v>16</v>
+      </c>
+      <c r="G575" t="s">
+        <v>17</v>
+      </c>
+      <c r="K575" t="s">
         <v>1743</v>
-      </c>
-[...19 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B576" t="s">
+        <v>13</v>
+      </c>
+      <c r="C576" t="s">
+        <v>28</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1745</v>
+      </c>
+      <c r="E576">
+        <v>2</v>
+      </c>
+      <c r="F576" t="s">
+        <v>16</v>
+      </c>
+      <c r="G576" t="s">
+        <v>17</v>
+      </c>
+      <c r="K576" t="s">
         <v>1746</v>
-      </c>
-[...19 lines deleted...]
-        <v>1748</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B577" t="s">
+        <v>13</v>
+      </c>
+      <c r="C577" t="s">
+        <v>28</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E577">
+        <v>2</v>
+      </c>
+      <c r="F577" t="s">
+        <v>16</v>
+      </c>
+      <c r="G577" t="s">
+        <v>17</v>
+      </c>
+      <c r="K577" t="s">
         <v>1749</v>
-      </c>
-[...19 lines deleted...]
-        <v>1751</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B578" t="s">
+        <v>13</v>
+      </c>
+      <c r="C578" t="s">
+        <v>28</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1751</v>
+      </c>
+      <c r="E578">
+        <v>2</v>
+      </c>
+      <c r="F578" t="s">
+        <v>16</v>
+      </c>
+      <c r="G578" t="s">
+        <v>17</v>
+      </c>
+      <c r="K578" t="s">
         <v>1752</v>
-      </c>
-[...19 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B579" t="s">
+        <v>13</v>
+      </c>
+      <c r="C579" t="s">
+        <v>28</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E579">
+        <v>2</v>
+      </c>
+      <c r="F579" t="s">
+        <v>16</v>
+      </c>
+      <c r="G579" t="s">
+        <v>17</v>
+      </c>
+      <c r="K579" t="s">
         <v>1755</v>
-      </c>
-[...19 lines deleted...]
-        <v>1757</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B580" t="s">
+        <v>13</v>
+      </c>
+      <c r="C580" t="s">
+        <v>28</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1757</v>
+      </c>
+      <c r="E580">
+        <v>2</v>
+      </c>
+      <c r="F580" t="s">
+        <v>16</v>
+      </c>
+      <c r="G580" t="s">
+        <v>17</v>
+      </c>
+      <c r="K580" t="s">
         <v>1758</v>
-      </c>
-[...19 lines deleted...]
-        <v>1760</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B581" t="s">
+        <v>13</v>
+      </c>
+      <c r="C581" t="s">
+        <v>28</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1760</v>
+      </c>
+      <c r="E581">
+        <v>2</v>
+      </c>
+      <c r="F581" t="s">
+        <v>16</v>
+      </c>
+      <c r="G581" t="s">
+        <v>17</v>
+      </c>
+      <c r="K581" t="s">
         <v>1761</v>
-      </c>
-[...19 lines deleted...]
-        <v>1763</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B582" t="s">
+        <v>13</v>
+      </c>
+      <c r="C582" t="s">
+        <v>28</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E582">
+        <v>2</v>
+      </c>
+      <c r="F582" t="s">
+        <v>16</v>
+      </c>
+      <c r="G582" t="s">
+        <v>17</v>
+      </c>
+      <c r="K582" t="s">
         <v>1764</v>
-      </c>
-[...19 lines deleted...]
-        <v>1766</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B583" t="s">
+        <v>13</v>
+      </c>
+      <c r="C583" t="s">
+        <v>28</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E583">
+        <v>2</v>
+      </c>
+      <c r="F583" t="s">
+        <v>16</v>
+      </c>
+      <c r="G583" t="s">
+        <v>17</v>
+      </c>
+      <c r="K583" t="s">
         <v>1767</v>
-      </c>
-[...19 lines deleted...]
-        <v>1769</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B584" t="s">
+        <v>13</v>
+      </c>
+      <c r="C584" t="s">
+        <v>28</v>
+      </c>
+      <c r="D584" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E584">
+        <v>2</v>
+      </c>
+      <c r="F584" t="s">
+        <v>16</v>
+      </c>
+      <c r="G584" t="s">
+        <v>17</v>
+      </c>
+      <c r="K584" t="s">
         <v>1770</v>
-      </c>
-[...19 lines deleted...]
-        <v>1772</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B585" t="s">
+        <v>13</v>
+      </c>
+      <c r="C585" t="s">
+        <v>28</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1772</v>
+      </c>
+      <c r="E585">
+        <v>2</v>
+      </c>
+      <c r="F585" t="s">
+        <v>16</v>
+      </c>
+      <c r="G585" t="s">
+        <v>17</v>
+      </c>
+      <c r="K585" t="s">
         <v>1773</v>
-      </c>
-[...19 lines deleted...]
-        <v>1775</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B586" t="s">
+        <v>13</v>
+      </c>
+      <c r="C586" t="s">
+        <v>28</v>
+      </c>
+      <c r="D586" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E586">
+        <v>2</v>
+      </c>
+      <c r="F586" t="s">
+        <v>16</v>
+      </c>
+      <c r="G586" t="s">
+        <v>17</v>
+      </c>
+      <c r="K586" t="s">
         <v>1776</v>
-      </c>
-[...19 lines deleted...]
-        <v>1778</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B587" t="s">
+        <v>13</v>
+      </c>
+      <c r="C587" t="s">
+        <v>28</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1778</v>
+      </c>
+      <c r="E587">
+        <v>2</v>
+      </c>
+      <c r="F587" t="s">
+        <v>16</v>
+      </c>
+      <c r="G587" t="s">
+        <v>17</v>
+      </c>
+      <c r="K587" t="s">
         <v>1779</v>
-      </c>
-[...19 lines deleted...]
-        <v>1781</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B588" t="s">
+        <v>13</v>
+      </c>
+      <c r="C588" t="s">
+        <v>28</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1781</v>
+      </c>
+      <c r="E588">
+        <v>2</v>
+      </c>
+      <c r="F588" t="s">
+        <v>16</v>
+      </c>
+      <c r="G588" t="s">
+        <v>17</v>
+      </c>
+      <c r="K588" t="s">
         <v>1782</v>
-      </c>
-[...19 lines deleted...]
-        <v>1784</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B589" t="s">
+        <v>13</v>
+      </c>
+      <c r="C589" t="s">
+        <v>28</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E589">
+        <v>2</v>
+      </c>
+      <c r="F589" t="s">
+        <v>16</v>
+      </c>
+      <c r="G589" t="s">
+        <v>17</v>
+      </c>
+      <c r="K589" t="s">
         <v>1785</v>
-      </c>
-[...19 lines deleted...]
-        <v>1787</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B590" t="s">
+        <v>13</v>
+      </c>
+      <c r="C590" t="s">
+        <v>28</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E590">
+        <v>2</v>
+      </c>
+      <c r="F590" t="s">
+        <v>16</v>
+      </c>
+      <c r="G590" t="s">
+        <v>17</v>
+      </c>
+      <c r="K590" t="s">
         <v>1788</v>
-      </c>
-[...19 lines deleted...]
-        <v>1790</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B591" t="s">
+        <v>13</v>
+      </c>
+      <c r="C591" t="s">
+        <v>28</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1790</v>
+      </c>
+      <c r="E591">
+        <v>2</v>
+      </c>
+      <c r="F591" t="s">
+        <v>16</v>
+      </c>
+      <c r="G591" t="s">
+        <v>17</v>
+      </c>
+      <c r="K591" t="s">
         <v>1791</v>
-      </c>
-[...19 lines deleted...]
-        <v>1793</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B592" t="s">
+        <v>13</v>
+      </c>
+      <c r="C592" t="s">
+        <v>28</v>
+      </c>
+      <c r="D592" t="s">
+        <v>1793</v>
+      </c>
+      <c r="E592">
+        <v>2</v>
+      </c>
+      <c r="F592" t="s">
+        <v>16</v>
+      </c>
+      <c r="G592" t="s">
+        <v>17</v>
+      </c>
+      <c r="K592" t="s">
         <v>1794</v>
-      </c>
-[...19 lines deleted...]
-        <v>1796</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B593" t="s">
+        <v>13</v>
+      </c>
+      <c r="C593" t="s">
+        <v>28</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E593">
+        <v>2</v>
+      </c>
+      <c r="F593" t="s">
+        <v>16</v>
+      </c>
+      <c r="G593" t="s">
+        <v>17</v>
+      </c>
+      <c r="K593" t="s">
         <v>1797</v>
-      </c>
-[...19 lines deleted...]
-        <v>1799</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B594" t="s">
+        <v>13</v>
+      </c>
+      <c r="C594" t="s">
+        <v>28</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E594">
+        <v>2</v>
+      </c>
+      <c r="F594" t="s">
+        <v>16</v>
+      </c>
+      <c r="G594" t="s">
+        <v>17</v>
+      </c>
+      <c r="K594" t="s">
         <v>1800</v>
-      </c>
-[...19 lines deleted...]
-        <v>1802</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B595" t="s">
+        <v>13</v>
+      </c>
+      <c r="C595" t="s">
+        <v>28</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1802</v>
+      </c>
+      <c r="E595">
+        <v>2</v>
+      </c>
+      <c r="F595" t="s">
+        <v>16</v>
+      </c>
+      <c r="G595" t="s">
+        <v>17</v>
+      </c>
+      <c r="K595" t="s">
         <v>1803</v>
-      </c>
-[...19 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B596" t="s">
+        <v>13</v>
+      </c>
+      <c r="C596" t="s">
+        <v>28</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1805</v>
+      </c>
+      <c r="E596">
+        <v>2</v>
+      </c>
+      <c r="F596" t="s">
+        <v>16</v>
+      </c>
+      <c r="G596" t="s">
+        <v>17</v>
+      </c>
+      <c r="K596" t="s">
         <v>1806</v>
-      </c>
-[...19 lines deleted...]
-        <v>1808</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B597" t="s">
+        <v>13</v>
+      </c>
+      <c r="C597" t="s">
+        <v>28</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E597">
+        <v>2</v>
+      </c>
+      <c r="F597" t="s">
+        <v>16</v>
+      </c>
+      <c r="G597" t="s">
+        <v>17</v>
+      </c>
+      <c r="K597" t="s">
         <v>1809</v>
-      </c>
-[...19 lines deleted...]
-        <v>1811</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B598" t="s">
+        <v>13</v>
+      </c>
+      <c r="C598" t="s">
+        <v>28</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E598">
+        <v>2</v>
+      </c>
+      <c r="F598" t="s">
+        <v>16</v>
+      </c>
+      <c r="G598" t="s">
+        <v>17</v>
+      </c>
+      <c r="K598" t="s">
         <v>1812</v>
-      </c>
-[...19 lines deleted...]
-        <v>1814</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B599" t="s">
+        <v>13</v>
+      </c>
+      <c r="C599" t="s">
+        <v>28</v>
+      </c>
+      <c r="D599" t="s">
+        <v>1814</v>
+      </c>
+      <c r="E599">
+        <v>2</v>
+      </c>
+      <c r="F599" t="s">
+        <v>16</v>
+      </c>
+      <c r="G599" t="s">
+        <v>17</v>
+      </c>
+      <c r="K599" t="s">
         <v>1815</v>
-      </c>
-[...19 lines deleted...]
-        <v>1817</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B600" t="s">
+        <v>13</v>
+      </c>
+      <c r="C600" t="s">
+        <v>28</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1817</v>
+      </c>
+      <c r="E600">
+        <v>2</v>
+      </c>
+      <c r="F600" t="s">
+        <v>16</v>
+      </c>
+      <c r="G600" t="s">
+        <v>17</v>
+      </c>
+      <c r="K600" t="s">
         <v>1818</v>
-      </c>
-[...19 lines deleted...]
-        <v>1820</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B601" t="s">
+        <v>13</v>
+      </c>
+      <c r="C601" t="s">
+        <v>28</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1820</v>
+      </c>
+      <c r="E601">
+        <v>2</v>
+      </c>
+      <c r="F601" t="s">
+        <v>16</v>
+      </c>
+      <c r="G601" t="s">
+        <v>17</v>
+      </c>
+      <c r="K601" t="s">
         <v>1821</v>
-      </c>
-[...19 lines deleted...]
-        <v>1823</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B602" t="s">
+        <v>13</v>
+      </c>
+      <c r="C602" t="s">
+        <v>28</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1823</v>
+      </c>
+      <c r="E602">
+        <v>2</v>
+      </c>
+      <c r="F602" t="s">
+        <v>16</v>
+      </c>
+      <c r="G602" t="s">
+        <v>17</v>
+      </c>
+      <c r="K602" t="s">
         <v>1824</v>
-      </c>
-[...19 lines deleted...]
-        <v>1826</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B603" t="s">
+        <v>13</v>
+      </c>
+      <c r="C603" t="s">
+        <v>28</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E603">
+        <v>2</v>
+      </c>
+      <c r="F603" t="s">
+        <v>16</v>
+      </c>
+      <c r="G603" t="s">
+        <v>17</v>
+      </c>
+      <c r="K603" t="s">
         <v>1827</v>
-      </c>
-[...19 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B604" t="s">
+        <v>13</v>
+      </c>
+      <c r="C604" t="s">
+        <v>28</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E604">
+        <v>2</v>
+      </c>
+      <c r="F604" t="s">
+        <v>16</v>
+      </c>
+      <c r="G604" t="s">
+        <v>17</v>
+      </c>
+      <c r="K604" t="s">
         <v>1830</v>
-      </c>
-[...19 lines deleted...]
-        <v>1832</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B605" t="s">
+        <v>13</v>
+      </c>
+      <c r="C605" t="s">
+        <v>28</v>
+      </c>
+      <c r="D605" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E605">
+        <v>2</v>
+      </c>
+      <c r="F605" t="s">
+        <v>16</v>
+      </c>
+      <c r="G605" t="s">
+        <v>17</v>
+      </c>
+      <c r="K605" t="s">
         <v>1833</v>
-      </c>
-[...19 lines deleted...]
-        <v>1835</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B606" t="s">
+        <v>13</v>
+      </c>
+      <c r="C606" t="s">
+        <v>28</v>
+      </c>
+      <c r="D606" t="s">
+        <v>1835</v>
+      </c>
+      <c r="E606">
+        <v>2</v>
+      </c>
+      <c r="F606" t="s">
+        <v>16</v>
+      </c>
+      <c r="G606" t="s">
+        <v>17</v>
+      </c>
+      <c r="K606" t="s">
         <v>1836</v>
-      </c>
-[...19 lines deleted...]
-        <v>1838</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B607" t="s">
+        <v>13</v>
+      </c>
+      <c r="C607" t="s">
+        <v>28</v>
+      </c>
+      <c r="D607" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E607">
+        <v>2</v>
+      </c>
+      <c r="F607" t="s">
+        <v>16</v>
+      </c>
+      <c r="G607" t="s">
+        <v>17</v>
+      </c>
+      <c r="K607" t="s">
         <v>1839</v>
-      </c>
-[...19 lines deleted...]
-        <v>1841</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B608" t="s">
+        <v>13</v>
+      </c>
+      <c r="C608" t="s">
+        <v>28</v>
+      </c>
+      <c r="D608" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E608">
+        <v>2</v>
+      </c>
+      <c r="F608" t="s">
+        <v>16</v>
+      </c>
+      <c r="G608" t="s">
+        <v>17</v>
+      </c>
+      <c r="K608" t="s">
         <v>1842</v>
-      </c>
-[...19 lines deleted...]
-        <v>1844</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B609" t="s">
+        <v>13</v>
+      </c>
+      <c r="C609" t="s">
+        <v>28</v>
+      </c>
+      <c r="D609" t="s">
+        <v>1844</v>
+      </c>
+      <c r="E609">
+        <v>2</v>
+      </c>
+      <c r="F609" t="s">
+        <v>16</v>
+      </c>
+      <c r="G609" t="s">
+        <v>17</v>
+      </c>
+      <c r="K609" t="s">
         <v>1845</v>
-      </c>
-[...19 lines deleted...]
-        <v>1847</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B610" t="s">
+        <v>13</v>
+      </c>
+      <c r="C610" t="s">
+        <v>28</v>
+      </c>
+      <c r="D610" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E610">
+        <v>2</v>
+      </c>
+      <c r="F610" t="s">
+        <v>16</v>
+      </c>
+      <c r="G610" t="s">
+        <v>17</v>
+      </c>
+      <c r="K610" t="s">
         <v>1848</v>
-      </c>
-[...19 lines deleted...]
-        <v>1850</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B611" t="s">
+        <v>13</v>
+      </c>
+      <c r="C611" t="s">
+        <v>28</v>
+      </c>
+      <c r="D611" t="s">
+        <v>1850</v>
+      </c>
+      <c r="E611">
+        <v>2</v>
+      </c>
+      <c r="F611" t="s">
+        <v>16</v>
+      </c>
+      <c r="G611" t="s">
+        <v>17</v>
+      </c>
+      <c r="K611" t="s">
         <v>1851</v>
-      </c>
-[...19 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B612" t="s">
+        <v>13</v>
+      </c>
+      <c r="C612" t="s">
+        <v>28</v>
+      </c>
+      <c r="D612" t="s">
+        <v>1853</v>
+      </c>
+      <c r="E612">
+        <v>2</v>
+      </c>
+      <c r="F612" t="s">
+        <v>16</v>
+      </c>
+      <c r="G612" t="s">
+        <v>17</v>
+      </c>
+      <c r="K612" t="s">
         <v>1854</v>
-      </c>
-[...19 lines deleted...]
-        <v>1856</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B613" t="s">
+        <v>13</v>
+      </c>
+      <c r="C613" t="s">
+        <v>28</v>
+      </c>
+      <c r="D613" t="s">
+        <v>1856</v>
+      </c>
+      <c r="E613">
+        <v>2</v>
+      </c>
+      <c r="F613" t="s">
+        <v>16</v>
+      </c>
+      <c r="G613" t="s">
+        <v>17</v>
+      </c>
+      <c r="K613" t="s">
         <v>1857</v>
-      </c>
-[...19 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B614" t="s">
+        <v>13</v>
+      </c>
+      <c r="C614" t="s">
+        <v>28</v>
+      </c>
+      <c r="D614" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E614">
+        <v>2</v>
+      </c>
+      <c r="F614" t="s">
+        <v>16</v>
+      </c>
+      <c r="G614" t="s">
+        <v>17</v>
+      </c>
+      <c r="K614" t="s">
         <v>1860</v>
-      </c>
-[...19 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B615" t="s">
+        <v>13</v>
+      </c>
+      <c r="C615" t="s">
+        <v>28</v>
+      </c>
+      <c r="D615" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E615">
+        <v>2</v>
+      </c>
+      <c r="F615" t="s">
+        <v>16</v>
+      </c>
+      <c r="G615" t="s">
+        <v>17</v>
+      </c>
+      <c r="K615" t="s">
         <v>1863</v>
-      </c>
-[...19 lines deleted...]
-        <v>1865</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B616" t="s">
+        <v>13</v>
+      </c>
+      <c r="C616" t="s">
+        <v>28</v>
+      </c>
+      <c r="D616" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E616">
+        <v>2</v>
+      </c>
+      <c r="F616" t="s">
+        <v>16</v>
+      </c>
+      <c r="G616" t="s">
+        <v>17</v>
+      </c>
+      <c r="K616" t="s">
         <v>1866</v>
-      </c>
-[...19 lines deleted...]
-        <v>1868</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B617" t="s">
+        <v>13</v>
+      </c>
+      <c r="C617" t="s">
+        <v>28</v>
+      </c>
+      <c r="D617" t="s">
+        <v>1868</v>
+      </c>
+      <c r="E617">
+        <v>2</v>
+      </c>
+      <c r="F617" t="s">
+        <v>16</v>
+      </c>
+      <c r="G617" t="s">
+        <v>17</v>
+      </c>
+      <c r="K617" t="s">
         <v>1869</v>
-      </c>
-[...19 lines deleted...]
-        <v>1871</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B618" t="s">
+        <v>13</v>
+      </c>
+      <c r="C618" t="s">
+        <v>28</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1871</v>
+      </c>
+      <c r="E618">
+        <v>2</v>
+      </c>
+      <c r="F618" t="s">
+        <v>16</v>
+      </c>
+      <c r="G618" t="s">
+        <v>17</v>
+      </c>
+      <c r="K618" t="s">
         <v>1872</v>
-      </c>
-[...19 lines deleted...]
-        <v>1874</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B619" t="s">
+        <v>13</v>
+      </c>
+      <c r="C619" t="s">
+        <v>28</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1874</v>
+      </c>
+      <c r="E619">
+        <v>2</v>
+      </c>
+      <c r="F619" t="s">
+        <v>16</v>
+      </c>
+      <c r="G619" t="s">
+        <v>17</v>
+      </c>
+      <c r="K619" t="s">
         <v>1875</v>
-      </c>
-[...19 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B620" t="s">
+        <v>13</v>
+      </c>
+      <c r="C620" t="s">
+        <v>28</v>
+      </c>
+      <c r="D620" t="s">
+        <v>1877</v>
+      </c>
+      <c r="E620">
+        <v>2</v>
+      </c>
+      <c r="F620" t="s">
+        <v>16</v>
+      </c>
+      <c r="G620" t="s">
+        <v>17</v>
+      </c>
+      <c r="K620" t="s">
         <v>1878</v>
-      </c>
-[...19 lines deleted...]
-        <v>1880</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B621" t="s">
+        <v>13</v>
+      </c>
+      <c r="C621" t="s">
+        <v>28</v>
+      </c>
+      <c r="D621" t="s">
+        <v>1880</v>
+      </c>
+      <c r="E621">
+        <v>2</v>
+      </c>
+      <c r="F621" t="s">
+        <v>16</v>
+      </c>
+      <c r="G621" t="s">
+        <v>17</v>
+      </c>
+      <c r="K621" t="s">
         <v>1881</v>
-      </c>
-[...19 lines deleted...]
-        <v>1883</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B622" t="s">
+        <v>13</v>
+      </c>
+      <c r="C622" t="s">
+        <v>28</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E622">
+        <v>2</v>
+      </c>
+      <c r="F622" t="s">
+        <v>16</v>
+      </c>
+      <c r="G622" t="s">
+        <v>17</v>
+      </c>
+      <c r="K622" t="s">
         <v>1884</v>
-      </c>
-[...19 lines deleted...]
-        <v>1886</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B623" t="s">
+        <v>13</v>
+      </c>
+      <c r="C623" t="s">
+        <v>28</v>
+      </c>
+      <c r="D623" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E623">
+        <v>2</v>
+      </c>
+      <c r="F623" t="s">
+        <v>16</v>
+      </c>
+      <c r="G623" t="s">
+        <v>17</v>
+      </c>
+      <c r="K623" t="s">
         <v>1887</v>
-      </c>
-[...19 lines deleted...]
-        <v>1889</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" t="s">
+        <v>1888</v>
+      </c>
+      <c r="B624" t="s">
+        <v>13</v>
+      </c>
+      <c r="C624" t="s">
+        <v>28</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E624">
+        <v>2</v>
+      </c>
+      <c r="F624" t="s">
+        <v>16</v>
+      </c>
+      <c r="G624" t="s">
+        <v>17</v>
+      </c>
+      <c r="K624" t="s">
         <v>1890</v>
-      </c>
-[...19 lines deleted...]
-        <v>1892</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B625" t="s">
+        <v>13</v>
+      </c>
+      <c r="C625" t="s">
+        <v>28</v>
+      </c>
+      <c r="D625" t="s">
+        <v>1892</v>
+      </c>
+      <c r="E625">
+        <v>2</v>
+      </c>
+      <c r="F625" t="s">
+        <v>16</v>
+      </c>
+      <c r="G625" t="s">
+        <v>17</v>
+      </c>
+      <c r="K625" t="s">
         <v>1893</v>
-      </c>
-[...19 lines deleted...]
-        <v>1895</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B626" t="s">
+        <v>13</v>
+      </c>
+      <c r="C626" t="s">
+        <v>28</v>
+      </c>
+      <c r="D626" t="s">
+        <v>1895</v>
+      </c>
+      <c r="E626">
+        <v>2</v>
+      </c>
+      <c r="F626" t="s">
+        <v>16</v>
+      </c>
+      <c r="G626" t="s">
+        <v>17</v>
+      </c>
+      <c r="K626" t="s">
         <v>1896</v>
-      </c>
-[...19 lines deleted...]
-        <v>1898</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B627" t="s">
+        <v>13</v>
+      </c>
+      <c r="C627" t="s">
+        <v>28</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E627">
+        <v>2</v>
+      </c>
+      <c r="F627" t="s">
+        <v>16</v>
+      </c>
+      <c r="G627" t="s">
+        <v>17</v>
+      </c>
+      <c r="K627" t="s">
         <v>1899</v>
-      </c>
-[...19 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B628" t="s">
+        <v>13</v>
+      </c>
+      <c r="C628" t="s">
+        <v>28</v>
+      </c>
+      <c r="D628" t="s">
+        <v>1901</v>
+      </c>
+      <c r="E628">
+        <v>2</v>
+      </c>
+      <c r="F628" t="s">
+        <v>16</v>
+      </c>
+      <c r="G628" t="s">
+        <v>17</v>
+      </c>
+      <c r="K628" t="s">
         <v>1902</v>
-      </c>
-[...19 lines deleted...]
-        <v>1904</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B629" t="s">
+        <v>13</v>
+      </c>
+      <c r="C629" t="s">
+        <v>28</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1904</v>
+      </c>
+      <c r="E629">
+        <v>2</v>
+      </c>
+      <c r="F629" t="s">
+        <v>16</v>
+      </c>
+      <c r="G629" t="s">
+        <v>17</v>
+      </c>
+      <c r="K629" t="s">
         <v>1905</v>
-      </c>
-[...19 lines deleted...]
-        <v>1907</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B630" t="s">
+        <v>13</v>
+      </c>
+      <c r="C630" t="s">
+        <v>28</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E630">
+        <v>2</v>
+      </c>
+      <c r="F630" t="s">
+        <v>16</v>
+      </c>
+      <c r="G630" t="s">
+        <v>17</v>
+      </c>
+      <c r="K630" t="s">
         <v>1908</v>
-      </c>
-[...19 lines deleted...]
-        <v>1910</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B631" t="s">
+        <v>13</v>
+      </c>
+      <c r="C631" t="s">
+        <v>28</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E631">
+        <v>2</v>
+      </c>
+      <c r="F631" t="s">
+        <v>16</v>
+      </c>
+      <c r="G631" t="s">
+        <v>17</v>
+      </c>
+      <c r="K631" t="s">
         <v>1911</v>
-      </c>
-[...19 lines deleted...]
-        <v>1913</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B632" t="s">
+        <v>13</v>
+      </c>
+      <c r="C632" t="s">
+        <v>28</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E632">
+        <v>2</v>
+      </c>
+      <c r="F632" t="s">
+        <v>16</v>
+      </c>
+      <c r="G632" t="s">
+        <v>17</v>
+      </c>
+      <c r="K632" t="s">
         <v>1914</v>
-      </c>
-[...19 lines deleted...]
-        <v>1916</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" t="s">
+        <v>1915</v>
+      </c>
+      <c r="B633" t="s">
+        <v>13</v>
+      </c>
+      <c r="C633" t="s">
+        <v>28</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E633">
+        <v>2</v>
+      </c>
+      <c r="F633" t="s">
+        <v>16</v>
+      </c>
+      <c r="G633" t="s">
+        <v>17</v>
+      </c>
+      <c r="K633" t="s">
         <v>1917</v>
-      </c>
-[...19 lines deleted...]
-        <v>1919</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B634" t="s">
+        <v>13</v>
+      </c>
+      <c r="C634" t="s">
+        <v>28</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E634">
+        <v>2</v>
+      </c>
+      <c r="F634" t="s">
+        <v>16</v>
+      </c>
+      <c r="G634" t="s">
+        <v>17</v>
+      </c>
+      <c r="K634" t="s">
         <v>1920</v>
-      </c>
-[...19 lines deleted...]
-        <v>1922</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B635" t="s">
+        <v>13</v>
+      </c>
+      <c r="C635" t="s">
+        <v>28</v>
+      </c>
+      <c r="D635" t="s">
+        <v>1922</v>
+      </c>
+      <c r="E635">
+        <v>2</v>
+      </c>
+      <c r="F635" t="s">
+        <v>16</v>
+      </c>
+      <c r="G635" t="s">
+        <v>17</v>
+      </c>
+      <c r="K635" t="s">
         <v>1923</v>
-      </c>
-[...19 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B636" t="s">
+        <v>13</v>
+      </c>
+      <c r="C636" t="s">
+        <v>28</v>
+      </c>
+      <c r="D636" t="s">
+        <v>1925</v>
+      </c>
+      <c r="E636">
+        <v>2</v>
+      </c>
+      <c r="F636" t="s">
+        <v>16</v>
+      </c>
+      <c r="G636" t="s">
+        <v>17</v>
+      </c>
+      <c r="K636" t="s">
         <v>1926</v>
-      </c>
-[...19 lines deleted...]
-        <v>1928</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" t="s">
+        <v>1927</v>
+      </c>
+      <c r="B637" t="s">
+        <v>13</v>
+      </c>
+      <c r="C637" t="s">
+        <v>28</v>
+      </c>
+      <c r="D637" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E637">
+        <v>2</v>
+      </c>
+      <c r="F637" t="s">
+        <v>16</v>
+      </c>
+      <c r="G637" t="s">
+        <v>17</v>
+      </c>
+      <c r="K637" t="s">
         <v>1929</v>
-      </c>
-[...19 lines deleted...]
-        <v>1931</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B638" t="s">
+        <v>13</v>
+      </c>
+      <c r="C638" t="s">
+        <v>28</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E638">
+        <v>2</v>
+      </c>
+      <c r="F638" t="s">
+        <v>16</v>
+      </c>
+      <c r="G638" t="s">
+        <v>17</v>
+      </c>
+      <c r="K638" t="s">
         <v>1932</v>
-      </c>
-[...19 lines deleted...]
-        <v>1934</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B639" t="s">
+        <v>13</v>
+      </c>
+      <c r="C639" t="s">
+        <v>28</v>
+      </c>
+      <c r="D639" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E639">
+        <v>2</v>
+      </c>
+      <c r="F639" t="s">
+        <v>16</v>
+      </c>
+      <c r="G639" t="s">
+        <v>17</v>
+      </c>
+      <c r="K639" t="s">
         <v>1935</v>
-      </c>
-[...19 lines deleted...]
-        <v>1937</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B640" t="s">
+        <v>13</v>
+      </c>
+      <c r="C640" t="s">
+        <v>28</v>
+      </c>
+      <c r="D640" t="s">
+        <v>1937</v>
+      </c>
+      <c r="E640">
+        <v>2</v>
+      </c>
+      <c r="F640" t="s">
+        <v>16</v>
+      </c>
+      <c r="G640" t="s">
+        <v>17</v>
+      </c>
+      <c r="K640" t="s">
         <v>1938</v>
-      </c>
-[...19 lines deleted...]
-        <v>1940</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B641" t="s">
+        <v>13</v>
+      </c>
+      <c r="C641" t="s">
+        <v>28</v>
+      </c>
+      <c r="D641" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E641">
+        <v>2</v>
+      </c>
+      <c r="F641" t="s">
+        <v>16</v>
+      </c>
+      <c r="G641" t="s">
+        <v>17</v>
+      </c>
+      <c r="K641" t="s">
         <v>1941</v>
-      </c>
-[...19 lines deleted...]
-        <v>1943</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B642" t="s">
+        <v>13</v>
+      </c>
+      <c r="C642" t="s">
+        <v>28</v>
+      </c>
+      <c r="D642" t="s">
+        <v>1943</v>
+      </c>
+      <c r="E642">
+        <v>2</v>
+      </c>
+      <c r="F642" t="s">
+        <v>16</v>
+      </c>
+      <c r="G642" t="s">
+        <v>17</v>
+      </c>
+      <c r="K642" t="s">
         <v>1944</v>
-      </c>
-[...19 lines deleted...]
-        <v>1946</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B643" t="s">
+        <v>13</v>
+      </c>
+      <c r="C643" t="s">
+        <v>28</v>
+      </c>
+      <c r="D643" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E643">
+        <v>2</v>
+      </c>
+      <c r="F643" t="s">
+        <v>16</v>
+      </c>
+      <c r="G643" t="s">
+        <v>17</v>
+      </c>
+      <c r="K643" t="s">
         <v>1947</v>
-      </c>
-[...19 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B644" t="s">
+        <v>13</v>
+      </c>
+      <c r="C644" t="s">
+        <v>28</v>
+      </c>
+      <c r="D644" t="s">
+        <v>1949</v>
+      </c>
+      <c r="E644">
+        <v>2</v>
+      </c>
+      <c r="F644" t="s">
+        <v>16</v>
+      </c>
+      <c r="G644" t="s">
+        <v>17</v>
+      </c>
+      <c r="K644" t="s">
         <v>1950</v>
-      </c>
-[...19 lines deleted...]
-        <v>1952</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B645" t="s">
+        <v>13</v>
+      </c>
+      <c r="C645" t="s">
+        <v>28</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E645">
+        <v>2</v>
+      </c>
+      <c r="F645" t="s">
+        <v>16</v>
+      </c>
+      <c r="G645" t="s">
+        <v>17</v>
+      </c>
+      <c r="K645" t="s">
         <v>1953</v>
-      </c>
-[...19 lines deleted...]
-        <v>1955</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B646" t="s">
+        <v>13</v>
+      </c>
+      <c r="C646" t="s">
+        <v>28</v>
+      </c>
+      <c r="D646" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E646">
+        <v>2</v>
+      </c>
+      <c r="F646" t="s">
+        <v>16</v>
+      </c>
+      <c r="G646" t="s">
+        <v>17</v>
+      </c>
+      <c r="K646" t="s">
         <v>1956</v>
-      </c>
-[...19 lines deleted...]
-        <v>1958</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B647" t="s">
+        <v>13</v>
+      </c>
+      <c r="C647" t="s">
+        <v>28</v>
+      </c>
+      <c r="D647" t="s">
+        <v>1958</v>
+      </c>
+      <c r="E647">
+        <v>2</v>
+      </c>
+      <c r="F647" t="s">
+        <v>16</v>
+      </c>
+      <c r="G647" t="s">
+        <v>17</v>
+      </c>
+      <c r="K647" t="s">
         <v>1959</v>
-      </c>
-[...19 lines deleted...]
-        <v>1961</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" t="s">
+        <v>1960</v>
+      </c>
+      <c r="B648" t="s">
+        <v>13</v>
+      </c>
+      <c r="C648" t="s">
+        <v>28</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1961</v>
+      </c>
+      <c r="E648">
+        <v>2</v>
+      </c>
+      <c r="F648" t="s">
+        <v>16</v>
+      </c>
+      <c r="G648" t="s">
+        <v>17</v>
+      </c>
+      <c r="K648" t="s">
         <v>1962</v>
-      </c>
-[...19 lines deleted...]
-        <v>1964</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B649" t="s">
+        <v>13</v>
+      </c>
+      <c r="C649" t="s">
+        <v>28</v>
+      </c>
+      <c r="D649" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E649">
+        <v>2</v>
+      </c>
+      <c r="F649" t="s">
+        <v>16</v>
+      </c>
+      <c r="G649" t="s">
+        <v>17</v>
+      </c>
+      <c r="K649" t="s">
         <v>1965</v>
-      </c>
-[...19 lines deleted...]
-        <v>1967</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B650" t="s">
+        <v>13</v>
+      </c>
+      <c r="C650" t="s">
+        <v>28</v>
+      </c>
+      <c r="D650" t="s">
+        <v>1967</v>
+      </c>
+      <c r="E650">
+        <v>2</v>
+      </c>
+      <c r="F650" t="s">
+        <v>16</v>
+      </c>
+      <c r="G650" t="s">
+        <v>17</v>
+      </c>
+      <c r="K650" t="s">
         <v>1968</v>
-      </c>
-[...19 lines deleted...]
-        <v>1970</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B651" t="s">
+        <v>13</v>
+      </c>
+      <c r="C651" t="s">
+        <v>28</v>
+      </c>
+      <c r="D651" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E651">
+        <v>2</v>
+      </c>
+      <c r="F651" t="s">
+        <v>16</v>
+      </c>
+      <c r="G651" t="s">
+        <v>17</v>
+      </c>
+      <c r="K651" t="s">
         <v>1971</v>
-      </c>
-[...19 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B652" t="s">
+        <v>13</v>
+      </c>
+      <c r="C652" t="s">
+        <v>28</v>
+      </c>
+      <c r="D652" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E652">
+        <v>2</v>
+      </c>
+      <c r="F652" t="s">
+        <v>16</v>
+      </c>
+      <c r="G652" t="s">
+        <v>17</v>
+      </c>
+      <c r="K652" t="s">
         <v>1974</v>
-      </c>
-[...19 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653" t="s">
+        <v>1975</v>
+      </c>
+      <c r="B653" t="s">
+        <v>13</v>
+      </c>
+      <c r="C653" t="s">
+        <v>28</v>
+      </c>
+      <c r="D653" t="s">
+        <v>1976</v>
+      </c>
+      <c r="E653">
+        <v>2</v>
+      </c>
+      <c r="F653" t="s">
+        <v>16</v>
+      </c>
+      <c r="G653" t="s">
+        <v>17</v>
+      </c>
+      <c r="K653" t="s">
         <v>1977</v>
-      </c>
-[...19 lines deleted...]
-        <v>1979</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B654" t="s">
+        <v>13</v>
+      </c>
+      <c r="C654" t="s">
+        <v>28</v>
+      </c>
+      <c r="D654" t="s">
+        <v>1979</v>
+      </c>
+      <c r="E654">
+        <v>2</v>
+      </c>
+      <c r="F654" t="s">
+        <v>16</v>
+      </c>
+      <c r="G654" t="s">
+        <v>17</v>
+      </c>
+      <c r="K654" t="s">
         <v>1980</v>
-      </c>
-[...19 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B655" t="s">
+        <v>13</v>
+      </c>
+      <c r="C655" t="s">
+        <v>28</v>
+      </c>
+      <c r="D655" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E655">
+        <v>2</v>
+      </c>
+      <c r="F655" t="s">
+        <v>16</v>
+      </c>
+      <c r="G655" t="s">
+        <v>17</v>
+      </c>
+      <c r="K655" t="s">
         <v>1983</v>
-      </c>
-[...19 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B656" t="s">
+        <v>13</v>
+      </c>
+      <c r="C656" t="s">
+        <v>28</v>
+      </c>
+      <c r="D656" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E656">
+        <v>2</v>
+      </c>
+      <c r="F656" t="s">
+        <v>16</v>
+      </c>
+      <c r="G656" t="s">
+        <v>17</v>
+      </c>
+      <c r="K656" t="s">
         <v>1986</v>
-      </c>
-[...19 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B657" t="s">
+        <v>13</v>
+      </c>
+      <c r="C657" t="s">
+        <v>28</v>
+      </c>
+      <c r="D657" t="s">
+        <v>1988</v>
+      </c>
+      <c r="E657">
+        <v>2</v>
+      </c>
+      <c r="F657" t="s">
+        <v>16</v>
+      </c>
+      <c r="G657" t="s">
+        <v>17</v>
+      </c>
+      <c r="K657" t="s">
         <v>1989</v>
-      </c>
-[...19 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B658" t="s">
+        <v>13</v>
+      </c>
+      <c r="C658" t="s">
+        <v>28</v>
+      </c>
+      <c r="D658" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E658">
+        <v>2</v>
+      </c>
+      <c r="F658" t="s">
+        <v>16</v>
+      </c>
+      <c r="G658" t="s">
+        <v>17</v>
+      </c>
+      <c r="K658" t="s">
         <v>1992</v>
-      </c>
-[...19 lines deleted...]
-        <v>1994</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B659" t="s">
+        <v>13</v>
+      </c>
+      <c r="C659" t="s">
+        <v>28</v>
+      </c>
+      <c r="D659" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E659">
+        <v>2</v>
+      </c>
+      <c r="F659" t="s">
+        <v>16</v>
+      </c>
+      <c r="G659" t="s">
+        <v>17</v>
+      </c>
+      <c r="K659" t="s">
         <v>1995</v>
-      </c>
-[...19 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B660" t="s">
+        <v>13</v>
+      </c>
+      <c r="C660" t="s">
+        <v>28</v>
+      </c>
+      <c r="D660" t="s">
+        <v>1997</v>
+      </c>
+      <c r="E660">
+        <v>2</v>
+      </c>
+      <c r="F660" t="s">
+        <v>16</v>
+      </c>
+      <c r="G660" t="s">
+        <v>17</v>
+      </c>
+      <c r="K660" t="s">
         <v>1998</v>
-      </c>
-[...19 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661" t="s">
+        <v>1999</v>
+      </c>
+      <c r="B661" t="s">
+        <v>13</v>
+      </c>
+      <c r="C661" t="s">
+        <v>28</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2000</v>
+      </c>
+      <c r="E661">
+        <v>2</v>
+      </c>
+      <c r="F661" t="s">
+        <v>16</v>
+      </c>
+      <c r="G661" t="s">
+        <v>17</v>
+      </c>
+      <c r="K661" t="s">
         <v>2001</v>
-      </c>
-[...19 lines deleted...]
-        <v>2003</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B662" t="s">
+        <v>13</v>
+      </c>
+      <c r="C662" t="s">
+        <v>28</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E662">
+        <v>2</v>
+      </c>
+      <c r="F662" t="s">
+        <v>16</v>
+      </c>
+      <c r="G662" t="s">
+        <v>17</v>
+      </c>
+      <c r="K662" t="s">
         <v>2004</v>
-      </c>
-[...19 lines deleted...]
-        <v>2006</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B663" t="s">
+        <v>13</v>
+      </c>
+      <c r="C663" t="s">
+        <v>28</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E663">
+        <v>2</v>
+      </c>
+      <c r="F663" t="s">
+        <v>16</v>
+      </c>
+      <c r="G663" t="s">
+        <v>17</v>
+      </c>
+      <c r="K663" t="s">
         <v>2007</v>
-      </c>
-[...19 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B664" t="s">
+        <v>13</v>
+      </c>
+      <c r="C664" t="s">
+        <v>28</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2009</v>
+      </c>
+      <c r="E664">
+        <v>2</v>
+      </c>
+      <c r="F664" t="s">
+        <v>16</v>
+      </c>
+      <c r="G664" t="s">
+        <v>17</v>
+      </c>
+      <c r="K664" t="s">
         <v>2010</v>
-      </c>
-[...19 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665" t="s">
+        <v>2011</v>
+      </c>
+      <c r="B665" t="s">
+        <v>13</v>
+      </c>
+      <c r="C665" t="s">
+        <v>28</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2012</v>
+      </c>
+      <c r="E665">
+        <v>2</v>
+      </c>
+      <c r="F665" t="s">
+        <v>16</v>
+      </c>
+      <c r="G665" t="s">
+        <v>17</v>
+      </c>
+      <c r="K665" t="s">
         <v>2013</v>
-      </c>
-[...19 lines deleted...]
-        <v>2015</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B666" t="s">
+        <v>13</v>
+      </c>
+      <c r="C666" t="s">
+        <v>28</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E666">
+        <v>2</v>
+      </c>
+      <c r="F666" t="s">
+        <v>16</v>
+      </c>
+      <c r="G666" t="s">
+        <v>17</v>
+      </c>
+      <c r="K666" t="s">
         <v>2016</v>
-      </c>
-[...19 lines deleted...]
-        <v>2018</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B667" t="s">
+        <v>13</v>
+      </c>
+      <c r="C667" t="s">
+        <v>28</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E667">
+        <v>2</v>
+      </c>
+      <c r="F667" t="s">
+        <v>16</v>
+      </c>
+      <c r="G667" t="s">
+        <v>17</v>
+      </c>
+      <c r="K667" t="s">
         <v>2019</v>
-      </c>
-[...19 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B668" t="s">
+        <v>13</v>
+      </c>
+      <c r="C668" t="s">
+        <v>28</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2021</v>
+      </c>
+      <c r="E668">
+        <v>2</v>
+      </c>
+      <c r="F668" t="s">
+        <v>16</v>
+      </c>
+      <c r="G668" t="s">
+        <v>17</v>
+      </c>
+      <c r="K668" t="s">
         <v>2022</v>
-      </c>
-[...19 lines deleted...]
-        <v>2024</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B669" t="s">
+        <v>13</v>
+      </c>
+      <c r="C669" t="s">
+        <v>28</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2024</v>
+      </c>
+      <c r="E669">
+        <v>2</v>
+      </c>
+      <c r="F669" t="s">
+        <v>16</v>
+      </c>
+      <c r="G669" t="s">
+        <v>17</v>
+      </c>
+      <c r="K669" t="s">
         <v>2025</v>
-      </c>
-[...19 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B670" t="s">
+        <v>13</v>
+      </c>
+      <c r="C670" t="s">
+        <v>28</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2027</v>
+      </c>
+      <c r="E670">
+        <v>2</v>
+      </c>
+      <c r="F670" t="s">
+        <v>16</v>
+      </c>
+      <c r="G670" t="s">
+        <v>17</v>
+      </c>
+      <c r="K670" t="s">
         <v>2028</v>
-      </c>
-[...19 lines deleted...]
-        <v>2030</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B671" t="s">
+        <v>13</v>
+      </c>
+      <c r="C671" t="s">
+        <v>28</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2030</v>
+      </c>
+      <c r="E671">
+        <v>2</v>
+      </c>
+      <c r="F671" t="s">
+        <v>16</v>
+      </c>
+      <c r="G671" t="s">
+        <v>17</v>
+      </c>
+      <c r="K671" t="s">
         <v>2031</v>
-      </c>
-[...19 lines deleted...]
-        <v>2033</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B672" t="s">
+        <v>13</v>
+      </c>
+      <c r="C672" t="s">
+        <v>28</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2033</v>
+      </c>
+      <c r="E672">
+        <v>2</v>
+      </c>
+      <c r="F672" t="s">
+        <v>16</v>
+      </c>
+      <c r="G672" t="s">
+        <v>17</v>
+      </c>
+      <c r="K672" t="s">
         <v>2034</v>
-      </c>
-[...19 lines deleted...]
-        <v>2036</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673" t="s">
+        <v>2035</v>
+      </c>
+      <c r="B673" t="s">
+        <v>13</v>
+      </c>
+      <c r="C673" t="s">
+        <v>28</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E673">
+        <v>2</v>
+      </c>
+      <c r="F673" t="s">
+        <v>16</v>
+      </c>
+      <c r="G673" t="s">
+        <v>17</v>
+      </c>
+      <c r="K673" t="s">
         <v>2037</v>
-      </c>
-[...19 lines deleted...]
-        <v>2039</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B674" t="s">
+        <v>13</v>
+      </c>
+      <c r="C674" t="s">
+        <v>28</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2039</v>
+      </c>
+      <c r="E674">
+        <v>2</v>
+      </c>
+      <c r="F674" t="s">
+        <v>16</v>
+      </c>
+      <c r="G674" t="s">
+        <v>17</v>
+      </c>
+      <c r="K674" t="s">
         <v>2040</v>
-      </c>
-[...19 lines deleted...]
-        <v>2042</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B675" t="s">
+        <v>13</v>
+      </c>
+      <c r="C675" t="s">
+        <v>28</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E675">
+        <v>2</v>
+      </c>
+      <c r="F675" t="s">
+        <v>16</v>
+      </c>
+      <c r="G675" t="s">
+        <v>17</v>
+      </c>
+      <c r="K675" t="s">
         <v>2043</v>
-      </c>
-[...19 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B676" t="s">
+        <v>13</v>
+      </c>
+      <c r="C676" t="s">
+        <v>28</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2045</v>
+      </c>
+      <c r="E676">
+        <v>2</v>
+      </c>
+      <c r="F676" t="s">
+        <v>16</v>
+      </c>
+      <c r="G676" t="s">
+        <v>17</v>
+      </c>
+      <c r="K676" t="s">
         <v>2046</v>
-      </c>
-[...19 lines deleted...]
-        <v>2048</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B677" t="s">
+        <v>13</v>
+      </c>
+      <c r="C677" t="s">
+        <v>28</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2048</v>
+      </c>
+      <c r="E677">
+        <v>2</v>
+      </c>
+      <c r="F677" t="s">
+        <v>16</v>
+      </c>
+      <c r="G677" t="s">
+        <v>17</v>
+      </c>
+      <c r="K677" t="s">
         <v>2049</v>
-      </c>
-[...19 lines deleted...]
-        <v>2051</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B678" t="s">
+        <v>13</v>
+      </c>
+      <c r="C678" t="s">
+        <v>28</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E678">
+        <v>2</v>
+      </c>
+      <c r="F678" t="s">
+        <v>16</v>
+      </c>
+      <c r="G678" t="s">
+        <v>17</v>
+      </c>
+      <c r="K678" t="s">
         <v>2052</v>
-      </c>
-[...19 lines deleted...]
-        <v>2054</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679" t="s">
+        <v>2053</v>
+      </c>
+      <c r="B679" t="s">
+        <v>13</v>
+      </c>
+      <c r="C679" t="s">
+        <v>28</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E679">
+        <v>2</v>
+      </c>
+      <c r="F679" t="s">
+        <v>16</v>
+      </c>
+      <c r="G679" t="s">
+        <v>17</v>
+      </c>
+      <c r="K679" t="s">
         <v>2055</v>
-      </c>
-[...19 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B680" t="s">
+        <v>13</v>
+      </c>
+      <c r="C680" t="s">
+        <v>28</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E680">
+        <v>2</v>
+      </c>
+      <c r="F680" t="s">
+        <v>16</v>
+      </c>
+      <c r="G680" t="s">
+        <v>17</v>
+      </c>
+      <c r="K680" t="s">
         <v>2058</v>
-      </c>
-[...19 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681" t="s">
+        <v>2059</v>
+      </c>
+      <c r="B681" t="s">
+        <v>13</v>
+      </c>
+      <c r="C681" t="s">
+        <v>28</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2060</v>
+      </c>
+      <c r="E681">
+        <v>2</v>
+      </c>
+      <c r="F681" t="s">
+        <v>16</v>
+      </c>
+      <c r="G681" t="s">
+        <v>17</v>
+      </c>
+      <c r="K681" t="s">
         <v>2061</v>
-      </c>
-[...19 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B682" t="s">
+        <v>13</v>
+      </c>
+      <c r="C682" t="s">
+        <v>28</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E682">
+        <v>2</v>
+      </c>
+      <c r="F682" t="s">
+        <v>16</v>
+      </c>
+      <c r="G682" t="s">
+        <v>17</v>
+      </c>
+      <c r="K682" t="s">
         <v>2064</v>
-      </c>
-[...19 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B683" t="s">
+        <v>13</v>
+      </c>
+      <c r="C683" t="s">
+        <v>28</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E683">
+        <v>2</v>
+      </c>
+      <c r="F683" t="s">
+        <v>16</v>
+      </c>
+      <c r="G683" t="s">
+        <v>17</v>
+      </c>
+      <c r="K683" t="s">
         <v>2067</v>
-      </c>
-[...19 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B684" t="s">
+        <v>13</v>
+      </c>
+      <c r="C684" t="s">
+        <v>28</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2069</v>
+      </c>
+      <c r="E684">
+        <v>2</v>
+      </c>
+      <c r="F684" t="s">
+        <v>16</v>
+      </c>
+      <c r="G684" t="s">
+        <v>17</v>
+      </c>
+      <c r="K684" t="s">
         <v>2070</v>
-      </c>
-[...19 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B685" t="s">
+        <v>13</v>
+      </c>
+      <c r="C685" t="s">
+        <v>28</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2072</v>
+      </c>
+      <c r="E685">
+        <v>2</v>
+      </c>
+      <c r="F685" t="s">
+        <v>16</v>
+      </c>
+      <c r="G685" t="s">
+        <v>17</v>
+      </c>
+      <c r="K685" t="s">
         <v>2073</v>
-      </c>
-[...19 lines deleted...]
-        <v>2075</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B686" t="s">
+        <v>13</v>
+      </c>
+      <c r="C686" t="s">
+        <v>28</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E686">
+        <v>2</v>
+      </c>
+      <c r="F686" t="s">
+        <v>16</v>
+      </c>
+      <c r="G686" t="s">
+        <v>17</v>
+      </c>
+      <c r="K686" t="s">
         <v>2076</v>
-      </c>
-[...19 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B687" t="s">
+        <v>13</v>
+      </c>
+      <c r="C687" t="s">
+        <v>28</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E687">
+        <v>2</v>
+      </c>
+      <c r="F687" t="s">
+        <v>16</v>
+      </c>
+      <c r="G687" t="s">
+        <v>17</v>
+      </c>
+      <c r="K687" t="s">
         <v>2079</v>
-      </c>
-[...19 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B688" t="s">
+        <v>13</v>
+      </c>
+      <c r="C688" t="s">
+        <v>28</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2081</v>
+      </c>
+      <c r="E688">
+        <v>2</v>
+      </c>
+      <c r="F688" t="s">
+        <v>16</v>
+      </c>
+      <c r="G688" t="s">
+        <v>17</v>
+      </c>
+      <c r="K688" t="s">
         <v>2082</v>
-      </c>
-[...19 lines deleted...]
-        <v>2084</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B689" t="s">
+        <v>13</v>
+      </c>
+      <c r="C689" t="s">
+        <v>28</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2084</v>
+      </c>
+      <c r="E689">
+        <v>2</v>
+      </c>
+      <c r="F689" t="s">
+        <v>16</v>
+      </c>
+      <c r="G689" t="s">
+        <v>17</v>
+      </c>
+      <c r="K689" t="s">
         <v>2085</v>
-      </c>
-[...19 lines deleted...]
-        <v>2087</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B690" t="s">
+        <v>13</v>
+      </c>
+      <c r="C690" t="s">
+        <v>28</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E690">
+        <v>2</v>
+      </c>
+      <c r="F690" t="s">
+        <v>16</v>
+      </c>
+      <c r="G690" t="s">
+        <v>17</v>
+      </c>
+      <c r="K690" t="s">
         <v>2088</v>
-      </c>
-[...19 lines deleted...]
-        <v>2090</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B691" t="s">
+        <v>13</v>
+      </c>
+      <c r="C691" t="s">
+        <v>28</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2090</v>
+      </c>
+      <c r="E691">
+        <v>2</v>
+      </c>
+      <c r="F691" t="s">
+        <v>16</v>
+      </c>
+      <c r="G691" t="s">
+        <v>17</v>
+      </c>
+      <c r="K691" t="s">
         <v>2091</v>
-      </c>
-[...19 lines deleted...]
-        <v>2093</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B692" t="s">
+        <v>13</v>
+      </c>
+      <c r="C692" t="s">
+        <v>28</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2093</v>
+      </c>
+      <c r="E692">
+        <v>2</v>
+      </c>
+      <c r="F692" t="s">
+        <v>16</v>
+      </c>
+      <c r="G692" t="s">
+        <v>17</v>
+      </c>
+      <c r="K692" t="s">
         <v>2094</v>
-      </c>
-[...19 lines deleted...]
-        <v>2096</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B693" t="s">
+        <v>13</v>
+      </c>
+      <c r="C693" t="s">
+        <v>28</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2096</v>
+      </c>
+      <c r="E693">
+        <v>2</v>
+      </c>
+      <c r="F693" t="s">
+        <v>16</v>
+      </c>
+      <c r="G693" t="s">
+        <v>17</v>
+      </c>
+      <c r="K693" t="s">
         <v>2097</v>
-      </c>
-[...19 lines deleted...]
-        <v>2099</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B694" t="s">
+        <v>13</v>
+      </c>
+      <c r="C694" t="s">
+        <v>28</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2099</v>
+      </c>
+      <c r="E694">
+        <v>2</v>
+      </c>
+      <c r="F694" t="s">
+        <v>16</v>
+      </c>
+      <c r="G694" t="s">
+        <v>17</v>
+      </c>
+      <c r="K694" t="s">
         <v>2100</v>
-      </c>
-[...19 lines deleted...]
-        <v>2102</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B695" t="s">
+        <v>13</v>
+      </c>
+      <c r="C695" t="s">
+        <v>28</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E695">
+        <v>2</v>
+      </c>
+      <c r="F695" t="s">
+        <v>16</v>
+      </c>
+      <c r="G695" t="s">
+        <v>17</v>
+      </c>
+      <c r="K695" t="s">
         <v>2103</v>
-      </c>
-[...19 lines deleted...]
-        <v>2105</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B696" t="s">
+        <v>13</v>
+      </c>
+      <c r="C696" t="s">
+        <v>28</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2105</v>
+      </c>
+      <c r="E696">
+        <v>2</v>
+      </c>
+      <c r="F696" t="s">
+        <v>16</v>
+      </c>
+      <c r="G696" t="s">
+        <v>17</v>
+      </c>
+      <c r="K696" t="s">
         <v>2106</v>
-      </c>
-[...19 lines deleted...]
-        <v>2108</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B697" t="s">
+        <v>13</v>
+      </c>
+      <c r="C697" t="s">
+        <v>28</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2108</v>
+      </c>
+      <c r="E697">
+        <v>2</v>
+      </c>
+      <c r="F697" t="s">
+        <v>16</v>
+      </c>
+      <c r="G697" t="s">
+        <v>17</v>
+      </c>
+      <c r="K697" t="s">
         <v>2109</v>
-      </c>
-[...19 lines deleted...]
-        <v>2111</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B698" t="s">
+        <v>13</v>
+      </c>
+      <c r="C698" t="s">
+        <v>28</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E698">
+        <v>2</v>
+      </c>
+      <c r="F698" t="s">
+        <v>16</v>
+      </c>
+      <c r="G698" t="s">
+        <v>17</v>
+      </c>
+      <c r="K698" t="s">
         <v>2112</v>
-      </c>
-[...19 lines deleted...]
-        <v>2114</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699" t="s">
+        <v>2113</v>
+      </c>
+      <c r="B699" t="s">
+        <v>13</v>
+      </c>
+      <c r="C699" t="s">
+        <v>28</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E699">
+        <v>2</v>
+      </c>
+      <c r="F699" t="s">
+        <v>16</v>
+      </c>
+      <c r="G699" t="s">
+        <v>17</v>
+      </c>
+      <c r="K699" t="s">
         <v>2115</v>
-      </c>
-[...19 lines deleted...]
-        <v>2117</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700" t="s">
+        <v>2116</v>
+      </c>
+      <c r="B700" t="s">
+        <v>13</v>
+      </c>
+      <c r="C700" t="s">
+        <v>28</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2117</v>
+      </c>
+      <c r="E700">
+        <v>2</v>
+      </c>
+      <c r="F700" t="s">
+        <v>16</v>
+      </c>
+      <c r="G700" t="s">
+        <v>17</v>
+      </c>
+      <c r="K700" t="s">
         <v>2118</v>
-      </c>
-[...19 lines deleted...]
-        <v>2120</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701" t="s">
+        <v>2119</v>
+      </c>
+      <c r="B701" t="s">
+        <v>13</v>
+      </c>
+      <c r="C701" t="s">
+        <v>28</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E701">
+        <v>2</v>
+      </c>
+      <c r="F701" t="s">
+        <v>16</v>
+      </c>
+      <c r="G701" t="s">
+        <v>17</v>
+      </c>
+      <c r="K701" t="s">
         <v>2121</v>
-      </c>
-[...19 lines deleted...]
-        <v>2123</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B702" t="s">
+        <v>13</v>
+      </c>
+      <c r="C702" t="s">
+        <v>28</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2123</v>
+      </c>
+      <c r="E702">
+        <v>2</v>
+      </c>
+      <c r="F702" t="s">
+        <v>16</v>
+      </c>
+      <c r="G702" t="s">
+        <v>17</v>
+      </c>
+      <c r="K702" t="s">
         <v>2124</v>
-      </c>
-[...19 lines deleted...]
-        <v>2126</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B703" t="s">
+        <v>13</v>
+      </c>
+      <c r="C703" t="s">
+        <v>28</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2126</v>
+      </c>
+      <c r="E703">
+        <v>2</v>
+      </c>
+      <c r="F703" t="s">
+        <v>16</v>
+      </c>
+      <c r="G703" t="s">
+        <v>17</v>
+      </c>
+      <c r="K703" t="s">
         <v>2127</v>
-      </c>
-[...19 lines deleted...]
-        <v>2129</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704" t="s">
+        <v>2128</v>
+      </c>
+      <c r="B704" t="s">
+        <v>13</v>
+      </c>
+      <c r="C704" t="s">
+        <v>28</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E704">
+        <v>2</v>
+      </c>
+      <c r="F704" t="s">
+        <v>16</v>
+      </c>
+      <c r="G704" t="s">
+        <v>17</v>
+      </c>
+      <c r="K704" t="s">
         <v>2130</v>
-      </c>
-[...19 lines deleted...]
-        <v>2132</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B705" t="s">
+        <v>13</v>
+      </c>
+      <c r="C705" t="s">
+        <v>28</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2132</v>
+      </c>
+      <c r="E705">
+        <v>2</v>
+      </c>
+      <c r="F705" t="s">
+        <v>16</v>
+      </c>
+      <c r="G705" t="s">
+        <v>17</v>
+      </c>
+      <c r="K705" t="s">
         <v>2133</v>
-      </c>
-[...19 lines deleted...]
-        <v>2135</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B706" t="s">
+        <v>13</v>
+      </c>
+      <c r="C706" t="s">
+        <v>28</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2135</v>
+      </c>
+      <c r="E706">
+        <v>2</v>
+      </c>
+      <c r="F706" t="s">
+        <v>16</v>
+      </c>
+      <c r="G706" t="s">
+        <v>17</v>
+      </c>
+      <c r="K706" t="s">
         <v>2136</v>
-      </c>
-[...19 lines deleted...]
-        <v>2138</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B707" t="s">
+        <v>13</v>
+      </c>
+      <c r="C707" t="s">
+        <v>28</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2138</v>
+      </c>
+      <c r="E707">
+        <v>2</v>
+      </c>
+      <c r="F707" t="s">
+        <v>16</v>
+      </c>
+      <c r="G707" t="s">
+        <v>17</v>
+      </c>
+      <c r="K707" t="s">
         <v>2139</v>
-      </c>
-[...19 lines deleted...]
-        <v>2141</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B708" t="s">
+        <v>13</v>
+      </c>
+      <c r="C708" t="s">
+        <v>28</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2141</v>
+      </c>
+      <c r="E708">
+        <v>2</v>
+      </c>
+      <c r="F708" t="s">
+        <v>16</v>
+      </c>
+      <c r="G708" t="s">
+        <v>17</v>
+      </c>
+      <c r="K708" t="s">
         <v>2142</v>
-      </c>
-[...19 lines deleted...]
-        <v>2144</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709" t="s">
+        <v>2143</v>
+      </c>
+      <c r="B709" t="s">
+        <v>13</v>
+      </c>
+      <c r="C709" t="s">
+        <v>28</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E709">
+        <v>2</v>
+      </c>
+      <c r="F709" t="s">
+        <v>16</v>
+      </c>
+      <c r="G709" t="s">
+        <v>17</v>
+      </c>
+      <c r="K709" t="s">
         <v>2145</v>
-      </c>
-[...19 lines deleted...]
-        <v>2147</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B710" t="s">
+        <v>13</v>
+      </c>
+      <c r="C710" t="s">
+        <v>28</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E710">
+        <v>2</v>
+      </c>
+      <c r="F710" t="s">
+        <v>16</v>
+      </c>
+      <c r="G710" t="s">
+        <v>17</v>
+      </c>
+      <c r="K710" t="s">
         <v>2148</v>
-      </c>
-[...19 lines deleted...]
-        <v>2150</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B711" t="s">
+        <v>13</v>
+      </c>
+      <c r="C711" t="s">
+        <v>28</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2150</v>
+      </c>
+      <c r="E711">
+        <v>2</v>
+      </c>
+      <c r="F711" t="s">
+        <v>16</v>
+      </c>
+      <c r="G711" t="s">
+        <v>17</v>
+      </c>
+      <c r="K711" t="s">
         <v>2151</v>
-      </c>
-[...19 lines deleted...]
-        <v>2153</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712" t="s">
+        <v>2152</v>
+      </c>
+      <c r="B712" t="s">
+        <v>13</v>
+      </c>
+      <c r="C712" t="s">
+        <v>28</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E712">
+        <v>2</v>
+      </c>
+      <c r="F712" t="s">
+        <v>16</v>
+      </c>
+      <c r="G712" t="s">
+        <v>17</v>
+      </c>
+      <c r="K712" t="s">
         <v>2154</v>
-      </c>
-[...19 lines deleted...]
-        <v>2156</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B713" t="s">
+        <v>13</v>
+      </c>
+      <c r="C713" t="s">
+        <v>28</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2156</v>
+      </c>
+      <c r="E713">
+        <v>2</v>
+      </c>
+      <c r="F713" t="s">
+        <v>16</v>
+      </c>
+      <c r="G713" t="s">
+        <v>17</v>
+      </c>
+      <c r="K713" t="s">
         <v>2157</v>
-      </c>
-[...19 lines deleted...]
-        <v>2159</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B714" t="s">
+        <v>13</v>
+      </c>
+      <c r="C714" t="s">
+        <v>28</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2159</v>
+      </c>
+      <c r="E714">
+        <v>2</v>
+      </c>
+      <c r="F714" t="s">
+        <v>16</v>
+      </c>
+      <c r="G714" t="s">
+        <v>17</v>
+      </c>
+      <c r="K714" t="s">
         <v>2160</v>
-      </c>
-[...19 lines deleted...]
-        <v>2162</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B715" t="s">
+        <v>13</v>
+      </c>
+      <c r="C715" t="s">
+        <v>28</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2162</v>
+      </c>
+      <c r="E715">
+        <v>2</v>
+      </c>
+      <c r="F715" t="s">
+        <v>16</v>
+      </c>
+      <c r="G715" t="s">
+        <v>17</v>
+      </c>
+      <c r="K715" t="s">
         <v>2163</v>
-      </c>
-[...19 lines deleted...]
-        <v>2165</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B716" t="s">
+        <v>13</v>
+      </c>
+      <c r="C716" t="s">
+        <v>28</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2165</v>
+      </c>
+      <c r="E716">
+        <v>2</v>
+      </c>
+      <c r="F716" t="s">
+        <v>16</v>
+      </c>
+      <c r="G716" t="s">
+        <v>17</v>
+      </c>
+      <c r="K716" t="s">
         <v>2166</v>
-      </c>
-[...19 lines deleted...]
-        <v>2168</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B717" t="s">
+        <v>13</v>
+      </c>
+      <c r="C717" t="s">
+        <v>28</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2168</v>
+      </c>
+      <c r="E717">
+        <v>2</v>
+      </c>
+      <c r="F717" t="s">
+        <v>16</v>
+      </c>
+      <c r="G717" t="s">
+        <v>17</v>
+      </c>
+      <c r="K717" t="s">
         <v>2169</v>
-      </c>
-[...19 lines deleted...]
-        <v>2171</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B718" t="s">
+        <v>13</v>
+      </c>
+      <c r="C718" t="s">
+        <v>28</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2171</v>
+      </c>
+      <c r="E718">
+        <v>2</v>
+      </c>
+      <c r="F718" t="s">
+        <v>16</v>
+      </c>
+      <c r="G718" t="s">
+        <v>17</v>
+      </c>
+      <c r="K718" t="s">
         <v>2172</v>
-      </c>
-[...19 lines deleted...]
-        <v>2174</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B719" t="s">
+        <v>13</v>
+      </c>
+      <c r="C719" t="s">
+        <v>28</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E719">
+        <v>2</v>
+      </c>
+      <c r="F719" t="s">
+        <v>16</v>
+      </c>
+      <c r="G719" t="s">
+        <v>17</v>
+      </c>
+      <c r="K719" t="s">
         <v>2175</v>
-      </c>
-[...19 lines deleted...]
-        <v>2177</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B720" t="s">
+        <v>13</v>
+      </c>
+      <c r="C720" t="s">
+        <v>28</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2177</v>
+      </c>
+      <c r="E720">
+        <v>2</v>
+      </c>
+      <c r="F720" t="s">
+        <v>16</v>
+      </c>
+      <c r="G720" t="s">
+        <v>17</v>
+      </c>
+      <c r="K720" t="s">
         <v>2178</v>
-      </c>
-[...19 lines deleted...]
-        <v>2180</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B721" t="s">
+        <v>13</v>
+      </c>
+      <c r="C721" t="s">
+        <v>28</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2180</v>
+      </c>
+      <c r="E721">
+        <v>2</v>
+      </c>
+      <c r="F721" t="s">
+        <v>16</v>
+      </c>
+      <c r="G721" t="s">
+        <v>17</v>
+      </c>
+      <c r="K721" t="s">
         <v>2181</v>
-      </c>
-[...19 lines deleted...]
-        <v>2183</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B722" t="s">
+        <v>13</v>
+      </c>
+      <c r="C722" t="s">
+        <v>28</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2183</v>
+      </c>
+      <c r="E722">
+        <v>2</v>
+      </c>
+      <c r="F722" t="s">
+        <v>16</v>
+      </c>
+      <c r="G722" t="s">
+        <v>17</v>
+      </c>
+      <c r="K722" t="s">
         <v>2184</v>
-      </c>
-[...19 lines deleted...]
-        <v>2186</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B723" t="s">
+        <v>13</v>
+      </c>
+      <c r="C723" t="s">
+        <v>28</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2186</v>
+      </c>
+      <c r="E723">
+        <v>2</v>
+      </c>
+      <c r="F723" t="s">
+        <v>16</v>
+      </c>
+      <c r="G723" t="s">
+        <v>17</v>
+      </c>
+      <c r="K723" t="s">
         <v>2187</v>
-      </c>
-[...19 lines deleted...]
-        <v>2189</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B724" t="s">
+        <v>13</v>
+      </c>
+      <c r="C724" t="s">
+        <v>28</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E724">
+        <v>2</v>
+      </c>
+      <c r="F724" t="s">
+        <v>16</v>
+      </c>
+      <c r="G724" t="s">
+        <v>17</v>
+      </c>
+      <c r="K724" t="s">
         <v>2190</v>
-      </c>
-[...19 lines deleted...]
-        <v>2192</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B725" t="s">
+        <v>13</v>
+      </c>
+      <c r="C725" t="s">
+        <v>28</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E725">
+        <v>2</v>
+      </c>
+      <c r="F725" t="s">
+        <v>16</v>
+      </c>
+      <c r="G725" t="s">
+        <v>17</v>
+      </c>
+      <c r="K725" t="s">
         <v>2193</v>
-      </c>
-[...19 lines deleted...]
-        <v>2195</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B726" t="s">
+        <v>13</v>
+      </c>
+      <c r="C726" t="s">
+        <v>28</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2195</v>
+      </c>
+      <c r="E726">
+        <v>2</v>
+      </c>
+      <c r="F726" t="s">
+        <v>16</v>
+      </c>
+      <c r="G726" t="s">
+        <v>17</v>
+      </c>
+      <c r="K726" t="s">
         <v>2196</v>
-      </c>
-[...19 lines deleted...]
-        <v>2198</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B727" t="s">
+        <v>13</v>
+      </c>
+      <c r="C727" t="s">
+        <v>28</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2198</v>
+      </c>
+      <c r="E727">
+        <v>2</v>
+      </c>
+      <c r="F727" t="s">
+        <v>16</v>
+      </c>
+      <c r="G727" t="s">
+        <v>17</v>
+      </c>
+      <c r="K727" t="s">
         <v>2199</v>
-      </c>
-[...19 lines deleted...]
-        <v>2201</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B728" t="s">
+        <v>13</v>
+      </c>
+      <c r="C728" t="s">
+        <v>28</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E728">
+        <v>2</v>
+      </c>
+      <c r="F728" t="s">
+        <v>16</v>
+      </c>
+      <c r="G728" t="s">
+        <v>17</v>
+      </c>
+      <c r="K728" t="s">
         <v>2202</v>
-      </c>
-[...19 lines deleted...]
-        <v>2204</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B729" t="s">
+        <v>13</v>
+      </c>
+      <c r="C729" t="s">
+        <v>28</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E729">
+        <v>2</v>
+      </c>
+      <c r="F729" t="s">
+        <v>16</v>
+      </c>
+      <c r="G729" t="s">
+        <v>17</v>
+      </c>
+      <c r="K729" t="s">
         <v>2205</v>
-      </c>
-[...19 lines deleted...]
-        <v>2207</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B730" t="s">
+        <v>13</v>
+      </c>
+      <c r="C730" t="s">
+        <v>28</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2207</v>
+      </c>
+      <c r="E730">
+        <v>2</v>
+      </c>
+      <c r="F730" t="s">
+        <v>16</v>
+      </c>
+      <c r="G730" t="s">
+        <v>17</v>
+      </c>
+      <c r="K730" t="s">
         <v>2208</v>
-      </c>
-[...19 lines deleted...]
-        <v>2210</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B731" t="s">
+        <v>13</v>
+      </c>
+      <c r="C731" t="s">
+        <v>28</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2210</v>
+      </c>
+      <c r="E731">
+        <v>2</v>
+      </c>
+      <c r="F731" t="s">
+        <v>16</v>
+      </c>
+      <c r="G731" t="s">
+        <v>17</v>
+      </c>
+      <c r="K731" t="s">
         <v>2211</v>
-      </c>
-[...19 lines deleted...]
-        <v>2213</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B732" t="s">
+        <v>13</v>
+      </c>
+      <c r="C732" t="s">
+        <v>28</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2213</v>
+      </c>
+      <c r="E732">
+        <v>2</v>
+      </c>
+      <c r="F732" t="s">
+        <v>16</v>
+      </c>
+      <c r="G732" t="s">
+        <v>17</v>
+      </c>
+      <c r="K732" t="s">
         <v>2214</v>
-      </c>
-[...19 lines deleted...]
-        <v>2216</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B733" t="s">
+        <v>13</v>
+      </c>
+      <c r="C733" t="s">
+        <v>28</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E733">
+        <v>2</v>
+      </c>
+      <c r="F733" t="s">
+        <v>16</v>
+      </c>
+      <c r="G733" t="s">
+        <v>17</v>
+      </c>
+      <c r="K733" t="s">
         <v>2217</v>
-      </c>
-[...19 lines deleted...]
-        <v>2219</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B734" t="s">
+        <v>13</v>
+      </c>
+      <c r="C734" t="s">
+        <v>28</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2219</v>
+      </c>
+      <c r="E734">
+        <v>2</v>
+      </c>
+      <c r="F734" t="s">
+        <v>16</v>
+      </c>
+      <c r="G734" t="s">
+        <v>17</v>
+      </c>
+      <c r="K734" t="s">
         <v>2220</v>
-      </c>
-[...19 lines deleted...]
-        <v>2222</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B735" t="s">
+        <v>13</v>
+      </c>
+      <c r="C735" t="s">
+        <v>28</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E735">
+        <v>2</v>
+      </c>
+      <c r="F735" t="s">
+        <v>16</v>
+      </c>
+      <c r="G735" t="s">
+        <v>17</v>
+      </c>
+      <c r="K735" t="s">
         <v>2223</v>
-      </c>
-[...19 lines deleted...]
-        <v>2225</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B736" t="s">
+        <v>13</v>
+      </c>
+      <c r="C736" t="s">
+        <v>28</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2225</v>
+      </c>
+      <c r="E736">
+        <v>2</v>
+      </c>
+      <c r="F736" t="s">
+        <v>16</v>
+      </c>
+      <c r="G736" t="s">
+        <v>17</v>
+      </c>
+      <c r="K736" t="s">
         <v>2226</v>
-      </c>
-[...19 lines deleted...]
-        <v>2228</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B737" t="s">
+        <v>13</v>
+      </c>
+      <c r="C737" t="s">
+        <v>28</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E737">
+        <v>2</v>
+      </c>
+      <c r="F737" t="s">
+        <v>16</v>
+      </c>
+      <c r="G737" t="s">
+        <v>17</v>
+      </c>
+      <c r="K737" t="s">
         <v>2229</v>
-      </c>
-[...19 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B738" t="s">
+        <v>13</v>
+      </c>
+      <c r="C738" t="s">
+        <v>28</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2231</v>
+      </c>
+      <c r="E738">
+        <v>2</v>
+      </c>
+      <c r="F738" t="s">
+        <v>16</v>
+      </c>
+      <c r="G738" t="s">
+        <v>17</v>
+      </c>
+      <c r="K738" t="s">
         <v>2232</v>
-      </c>
-[...19 lines deleted...]
-        <v>2234</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B739" t="s">
+        <v>13</v>
+      </c>
+      <c r="C739" t="s">
+        <v>28</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2234</v>
+      </c>
+      <c r="E739">
+        <v>2</v>
+      </c>
+      <c r="F739" t="s">
+        <v>16</v>
+      </c>
+      <c r="G739" t="s">
+        <v>17</v>
+      </c>
+      <c r="K739" t="s">
         <v>2235</v>
-      </c>
-[...19 lines deleted...]
-        <v>2237</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B740" t="s">
+        <v>13</v>
+      </c>
+      <c r="C740" t="s">
+        <v>28</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E740">
+        <v>2</v>
+      </c>
+      <c r="F740" t="s">
+        <v>16</v>
+      </c>
+      <c r="G740" t="s">
+        <v>17</v>
+      </c>
+      <c r="K740" t="s">
         <v>2238</v>
-      </c>
-[...19 lines deleted...]
-        <v>2240</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B741" t="s">
+        <v>13</v>
+      </c>
+      <c r="C741" t="s">
+        <v>28</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2240</v>
+      </c>
+      <c r="E741">
+        <v>2</v>
+      </c>
+      <c r="F741" t="s">
+        <v>16</v>
+      </c>
+      <c r="G741" t="s">
+        <v>17</v>
+      </c>
+      <c r="K741" t="s">
         <v>2241</v>
-      </c>
-[...19 lines deleted...]
-        <v>2243</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B742" t="s">
+        <v>13</v>
+      </c>
+      <c r="C742" t="s">
+        <v>28</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E742">
+        <v>2</v>
+      </c>
+      <c r="F742" t="s">
+        <v>16</v>
+      </c>
+      <c r="G742" t="s">
+        <v>17</v>
+      </c>
+      <c r="K742" t="s">
         <v>2244</v>
-      </c>
-[...19 lines deleted...]
-        <v>2246</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B743" t="s">
+        <v>13</v>
+      </c>
+      <c r="C743" t="s">
+        <v>28</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E743">
+        <v>2</v>
+      </c>
+      <c r="F743" t="s">
+        <v>16</v>
+      </c>
+      <c r="G743" t="s">
+        <v>17</v>
+      </c>
+      <c r="K743" t="s">
         <v>2247</v>
-      </c>
-[...19 lines deleted...]
-        <v>2249</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B744" t="s">
+        <v>13</v>
+      </c>
+      <c r="C744" t="s">
+        <v>28</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E744">
+        <v>2</v>
+      </c>
+      <c r="F744" t="s">
+        <v>16</v>
+      </c>
+      <c r="G744" t="s">
+        <v>17</v>
+      </c>
+      <c r="K744" t="s">
         <v>2250</v>
-      </c>
-[...19 lines deleted...]
-        <v>2252</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B745" t="s">
+        <v>13</v>
+      </c>
+      <c r="C745" t="s">
+        <v>28</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2252</v>
+      </c>
+      <c r="E745">
+        <v>2</v>
+      </c>
+      <c r="F745" t="s">
+        <v>16</v>
+      </c>
+      <c r="G745" t="s">
+        <v>17</v>
+      </c>
+      <c r="K745" t="s">
         <v>2253</v>
-      </c>
-[...19 lines deleted...]
-        <v>2255</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B746" t="s">
+        <v>13</v>
+      </c>
+      <c r="C746" t="s">
+        <v>28</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2255</v>
+      </c>
+      <c r="E746">
+        <v>2</v>
+      </c>
+      <c r="F746" t="s">
+        <v>16</v>
+      </c>
+      <c r="G746" t="s">
+        <v>17</v>
+      </c>
+      <c r="K746" t="s">
         <v>2256</v>
-      </c>
-[...19 lines deleted...]
-        <v>2258</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B747" t="s">
+        <v>13</v>
+      </c>
+      <c r="C747" t="s">
+        <v>28</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E747">
+        <v>2</v>
+      </c>
+      <c r="F747" t="s">
+        <v>16</v>
+      </c>
+      <c r="G747" t="s">
+        <v>17</v>
+      </c>
+      <c r="K747" t="s">
         <v>2259</v>
-      </c>
-[...19 lines deleted...]
-        <v>2261</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B748" t="s">
+        <v>13</v>
+      </c>
+      <c r="C748" t="s">
+        <v>28</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2261</v>
+      </c>
+      <c r="E748">
+        <v>2</v>
+      </c>
+      <c r="F748" t="s">
+        <v>16</v>
+      </c>
+      <c r="G748" t="s">
+        <v>17</v>
+      </c>
+      <c r="K748" t="s">
         <v>2262</v>
-      </c>
-[...19 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B749" t="s">
+        <v>13</v>
+      </c>
+      <c r="C749" t="s">
+        <v>28</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E749">
+        <v>2</v>
+      </c>
+      <c r="F749" t="s">
+        <v>16</v>
+      </c>
+      <c r="G749" t="s">
+        <v>17</v>
+      </c>
+      <c r="K749" t="s">
         <v>2265</v>
-      </c>
-[...19 lines deleted...]
-        <v>2267</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B750" t="s">
+        <v>13</v>
+      </c>
+      <c r="C750" t="s">
+        <v>28</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2267</v>
+      </c>
+      <c r="E750">
+        <v>2</v>
+      </c>
+      <c r="F750" t="s">
+        <v>16</v>
+      </c>
+      <c r="G750" t="s">
+        <v>17</v>
+      </c>
+      <c r="K750" t="s">
         <v>2268</v>
-      </c>
-[...19 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B751" t="s">
+        <v>13</v>
+      </c>
+      <c r="C751" t="s">
+        <v>28</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E751">
+        <v>2</v>
+      </c>
+      <c r="F751" t="s">
+        <v>16</v>
+      </c>
+      <c r="G751" t="s">
+        <v>17</v>
+      </c>
+      <c r="K751" t="s">
         <v>2271</v>
-      </c>
-[...19 lines deleted...]
-        <v>2273</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B752" t="s">
+        <v>13</v>
+      </c>
+      <c r="C752" t="s">
+        <v>28</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2273</v>
+      </c>
+      <c r="E752">
+        <v>2</v>
+      </c>
+      <c r="F752" t="s">
+        <v>16</v>
+      </c>
+      <c r="G752" t="s">
+        <v>17</v>
+      </c>
+      <c r="K752" t="s">
         <v>2274</v>
-      </c>
-[...19 lines deleted...]
-        <v>2276</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B753" t="s">
+        <v>13</v>
+      </c>
+      <c r="C753" t="s">
+        <v>28</v>
+      </c>
+      <c r="D753" t="s">
+        <v>2276</v>
+      </c>
+      <c r="E753">
+        <v>2</v>
+      </c>
+      <c r="F753" t="s">
+        <v>16</v>
+      </c>
+      <c r="G753" t="s">
+        <v>17</v>
+      </c>
+      <c r="K753" t="s">
         <v>2277</v>
-      </c>
-[...19 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B754" t="s">
+        <v>13</v>
+      </c>
+      <c r="C754" t="s">
+        <v>28</v>
+      </c>
+      <c r="D754" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E754">
+        <v>2</v>
+      </c>
+      <c r="F754" t="s">
+        <v>16</v>
+      </c>
+      <c r="G754" t="s">
+        <v>17</v>
+      </c>
+      <c r="K754" t="s">
         <v>2280</v>
-      </c>
-[...19 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B755" t="s">
+        <v>13</v>
+      </c>
+      <c r="C755" t="s">
+        <v>28</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2282</v>
+      </c>
+      <c r="E755">
+        <v>2</v>
+      </c>
+      <c r="F755" t="s">
+        <v>16</v>
+      </c>
+      <c r="G755" t="s">
+        <v>17</v>
+      </c>
+      <c r="K755" t="s">
         <v>2283</v>
-      </c>
-[...19 lines deleted...]
-        <v>2285</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B756" t="s">
+        <v>13</v>
+      </c>
+      <c r="C756" t="s">
+        <v>28</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E756">
+        <v>2</v>
+      </c>
+      <c r="F756" t="s">
+        <v>16</v>
+      </c>
+      <c r="G756" t="s">
+        <v>17</v>
+      </c>
+      <c r="K756" t="s">
         <v>2286</v>
-      </c>
-[...19 lines deleted...]
-        <v>2288</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B757" t="s">
+        <v>13</v>
+      </c>
+      <c r="C757" t="s">
+        <v>28</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E757">
+        <v>2</v>
+      </c>
+      <c r="F757" t="s">
+        <v>16</v>
+      </c>
+      <c r="G757" t="s">
+        <v>17</v>
+      </c>
+      <c r="K757" t="s">
         <v>2289</v>
-      </c>
-[...19 lines deleted...]
-        <v>2291</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B758" t="s">
+        <v>13</v>
+      </c>
+      <c r="C758" t="s">
+        <v>28</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2291</v>
+      </c>
+      <c r="E758">
+        <v>2</v>
+      </c>
+      <c r="F758" t="s">
+        <v>16</v>
+      </c>
+      <c r="G758" t="s">
+        <v>17</v>
+      </c>
+      <c r="K758" t="s">
         <v>2292</v>
-      </c>
-[...19 lines deleted...]
-        <v>2294</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B759" t="s">
+        <v>13</v>
+      </c>
+      <c r="C759" t="s">
+        <v>28</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2294</v>
+      </c>
+      <c r="E759">
+        <v>2</v>
+      </c>
+      <c r="F759" t="s">
+        <v>16</v>
+      </c>
+      <c r="G759" t="s">
+        <v>17</v>
+      </c>
+      <c r="K759" t="s">
         <v>2295</v>
-      </c>
-[...19 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B760" t="s">
+        <v>13</v>
+      </c>
+      <c r="C760" t="s">
+        <v>28</v>
+      </c>
+      <c r="D760" t="s">
+        <v>2297</v>
+      </c>
+      <c r="E760">
+        <v>2</v>
+      </c>
+      <c r="F760" t="s">
+        <v>16</v>
+      </c>
+      <c r="G760" t="s">
+        <v>17</v>
+      </c>
+      <c r="K760" t="s">
         <v>2298</v>
-      </c>
-[...19 lines deleted...]
-        <v>2300</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B761" t="s">
+        <v>13</v>
+      </c>
+      <c r="C761" t="s">
+        <v>28</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E761">
+        <v>2</v>
+      </c>
+      <c r="F761" t="s">
+        <v>16</v>
+      </c>
+      <c r="G761" t="s">
+        <v>17</v>
+      </c>
+      <c r="K761" t="s">
         <v>2301</v>
-      </c>
-[...19 lines deleted...]
-        <v>2303</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B762" t="s">
+        <v>13</v>
+      </c>
+      <c r="C762" t="s">
+        <v>28</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E762">
+        <v>2</v>
+      </c>
+      <c r="F762" t="s">
+        <v>16</v>
+      </c>
+      <c r="G762" t="s">
+        <v>17</v>
+      </c>
+      <c r="K762" t="s">
         <v>2304</v>
-      </c>
-[...19 lines deleted...]
-        <v>2306</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B763" t="s">
+        <v>13</v>
+      </c>
+      <c r="C763" t="s">
+        <v>28</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E763">
+        <v>2</v>
+      </c>
+      <c r="F763" t="s">
+        <v>16</v>
+      </c>
+      <c r="G763" t="s">
+        <v>17</v>
+      </c>
+      <c r="K763" t="s">
         <v>2307</v>
-      </c>
-[...19 lines deleted...]
-        <v>2309</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B764" t="s">
+        <v>13</v>
+      </c>
+      <c r="C764" t="s">
+        <v>28</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2309</v>
+      </c>
+      <c r="E764">
+        <v>2</v>
+      </c>
+      <c r="F764" t="s">
+        <v>16</v>
+      </c>
+      <c r="G764" t="s">
+        <v>17</v>
+      </c>
+      <c r="K764" t="s">
         <v>2310</v>
-      </c>
-[...19 lines deleted...]
-        <v>2312</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B765" t="s">
+        <v>13</v>
+      </c>
+      <c r="C765" t="s">
+        <v>28</v>
+      </c>
+      <c r="D765" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E765">
+        <v>2</v>
+      </c>
+      <c r="F765" t="s">
+        <v>16</v>
+      </c>
+      <c r="G765" t="s">
+        <v>17</v>
+      </c>
+      <c r="K765" t="s">
         <v>2313</v>
-      </c>
-[...19 lines deleted...]
-        <v>2315</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B766" t="s">
+        <v>13</v>
+      </c>
+      <c r="C766" t="s">
+        <v>28</v>
+      </c>
+      <c r="D766" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E766">
+        <v>2</v>
+      </c>
+      <c r="F766" t="s">
+        <v>16</v>
+      </c>
+      <c r="G766" t="s">
+        <v>17</v>
+      </c>
+      <c r="K766" t="s">
         <v>2316</v>
-      </c>
-[...19 lines deleted...]
-        <v>2318</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B767" t="s">
+        <v>13</v>
+      </c>
+      <c r="C767" t="s">
+        <v>28</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2318</v>
+      </c>
+      <c r="E767">
+        <v>2</v>
+      </c>
+      <c r="F767" t="s">
+        <v>16</v>
+      </c>
+      <c r="G767" t="s">
+        <v>17</v>
+      </c>
+      <c r="K767" t="s">
         <v>2319</v>
-      </c>
-[...19 lines deleted...]
-        <v>2321</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B768" t="s">
+        <v>13</v>
+      </c>
+      <c r="C768" t="s">
+        <v>28</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2321</v>
+      </c>
+      <c r="E768">
+        <v>2</v>
+      </c>
+      <c r="F768" t="s">
+        <v>16</v>
+      </c>
+      <c r="G768" t="s">
+        <v>17</v>
+      </c>
+      <c r="K768" t="s">
         <v>2322</v>
-      </c>
-[...19 lines deleted...]
-        <v>2324</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B769" t="s">
+        <v>13</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D769" t="s">
         <v>2325</v>
       </c>
-      <c r="B769" t="s">
-[...5 lines deleted...]
-      <c r="D769" t="s">
+      <c r="E769">
+        <v>43</v>
+      </c>
+      <c r="F769" t="s">
+        <v>16</v>
+      </c>
+      <c r="G769" t="s">
+        <v>17</v>
+      </c>
+      <c r="K769" t="s">
         <v>2326</v>
-      </c>
-[...10 lines deleted...]
-        <v>2327</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B770" t="s">
+        <v>13</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2324</v>
+      </c>
+      <c r="D770" t="s">
         <v>2328</v>
       </c>
-      <c r="B770" t="s">
-[...5 lines deleted...]
-      <c r="D770" t="s">
+      <c r="E770">
+        <v>41</v>
+      </c>
+      <c r="F770" t="s">
+        <v>16</v>
+      </c>
+      <c r="G770" t="s">
+        <v>17</v>
+      </c>
+      <c r="K770" t="s">
         <v>2329</v>
-      </c>
-[...10 lines deleted...]
-        <v>2330</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B771" t="s">
+        <v>13</v>
+      </c>
+      <c r="C771" t="s">
         <v>2331</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D771" t="s">
         <v>2332</v>
       </c>
       <c r="E771">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F771" t="s">
         <v>16</v>
       </c>
       <c r="G771" t="s">
         <v>17</v>
       </c>
       <c r="K771" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772" t="s">
         <v>2334</v>
       </c>
       <c r="B772" t="s">
         <v>13</v>
       </c>
       <c r="C772" t="s">
-        <v>20</v>
+        <v>2335</v>
       </c>
       <c r="D772" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="E772">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="F772" t="s">
         <v>16</v>
       </c>
       <c r="G772" t="s">
         <v>17</v>
       </c>
       <c r="K772" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="B773" t="s">
         <v>13</v>
       </c>
       <c r="C773" t="s">
-        <v>20</v>
+        <v>2324</v>
       </c>
       <c r="D773" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="E773">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F773" t="s">
         <v>16</v>
       </c>
       <c r="G773" t="s">
         <v>17</v>
       </c>
       <c r="K773" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="B774" t="s">
         <v>13</v>
       </c>
       <c r="C774" t="s">
-        <v>20</v>
+        <v>2324</v>
       </c>
       <c r="D774" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="E774">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F774" t="s">
         <v>16</v>
       </c>
       <c r="G774" t="s">
         <v>17</v>
       </c>
       <c r="K774" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="B775" t="s">
         <v>13</v>
       </c>
       <c r="C775" t="s">
-        <v>20</v>
+        <v>2335</v>
       </c>
       <c r="D775" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="E775">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="F775" t="s">
         <v>16</v>
       </c>
       <c r="G775" t="s">
         <v>17</v>
       </c>
       <c r="K775" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="B776" t="s">
         <v>13</v>
       </c>
       <c r="C776" t="s">
-        <v>20</v>
+        <v>2335</v>
       </c>
       <c r="D776" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="E776">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="F776" t="s">
         <v>16</v>
       </c>
       <c r="G776" t="s">
         <v>17</v>
       </c>
       <c r="K776" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="B777" t="s">
         <v>13</v>
       </c>
       <c r="C777" t="s">
-        <v>20</v>
+        <v>2351</v>
       </c>
       <c r="D777" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="E777">
-        <v>2</v>
+        <v>107</v>
       </c>
       <c r="F777" t="s">
         <v>16</v>
       </c>
       <c r="G777" t="s">
         <v>17</v>
       </c>
       <c r="K777" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="B778" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C778" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D778" t="s">
-        <v>2353</v>
+        <v>2357</v>
       </c>
       <c r="E778">
         <v>2</v>
       </c>
       <c r="F778" t="s">
         <v>16</v>
       </c>
       <c r="G778" t="s">
         <v>17</v>
       </c>
       <c r="K778" t="s">
-        <v>2354</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B779" t="s">
         <v>2355</v>
       </c>
-      <c r="B779" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C779" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D779" t="s">
-        <v>2356</v>
+        <v>2360</v>
       </c>
       <c r="E779">
         <v>2</v>
       </c>
       <c r="F779" t="s">
         <v>16</v>
       </c>
       <c r="G779" t="s">
         <v>17</v>
       </c>
       <c r="K779" t="s">
-        <v>2357</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780" t="s">
-        <v>2358</v>
+        <v>2362</v>
       </c>
       <c r="B780" t="s">
         <v>13</v>
       </c>
       <c r="C780" t="s">
-        <v>20</v>
+        <v>2363</v>
       </c>
       <c r="D780" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="E780">
-        <v>2</v>
+        <v>39</v>
       </c>
       <c r="F780" t="s">
         <v>16</v>
       </c>
       <c r="G780" t="s">
         <v>17</v>
       </c>
       <c r="K780" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="B781" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C781" t="s">
-        <v>20</v>
+        <v>2367</v>
       </c>
       <c r="D781" t="s">
-        <v>2362</v>
+        <v>2368</v>
       </c>
       <c r="E781">
         <v>2</v>
       </c>
       <c r="F781" t="s">
         <v>16</v>
       </c>
       <c r="G781" t="s">
         <v>17</v>
       </c>
       <c r="K781" t="s">
-        <v>2363</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782" t="s">
-        <v>2364</v>
+        <v>2370</v>
       </c>
       <c r="B782" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C782" t="s">
-        <v>20</v>
+        <v>2367</v>
       </c>
       <c r="D782" t="s">
-        <v>2365</v>
+        <v>2371</v>
       </c>
       <c r="E782">
         <v>2</v>
       </c>
       <c r="F782" t="s">
         <v>16</v>
       </c>
       <c r="G782" t="s">
         <v>17</v>
       </c>
       <c r="K782" t="s">
-        <v>2366</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783" t="s">
-        <v>2367</v>
+        <v>2373</v>
       </c>
       <c r="B783" t="s">
         <v>13</v>
       </c>
       <c r="C783" t="s">
-        <v>20</v>
+        <v>2374</v>
       </c>
       <c r="D783" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="E783">
-        <v>2</v>
+        <v>63</v>
       </c>
       <c r="F783" t="s">
         <v>16</v>
       </c>
       <c r="G783" t="s">
         <v>17</v>
       </c>
       <c r="K783" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="B784" t="s">
         <v>13</v>
       </c>
       <c r="C784" t="s">
-        <v>20</v>
+        <v>2351</v>
       </c>
       <c r="D784" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="E784">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="F784" t="s">
         <v>16</v>
       </c>
       <c r="G784" t="s">
         <v>17</v>
       </c>
       <c r="K784" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
       <c r="B785" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C785" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D785" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="E785">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F785" t="s">
         <v>16</v>
       </c>
       <c r="G785" t="s">
         <v>17</v>
       </c>
       <c r="K785" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="B786" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C786" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D786" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="E786">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F786" t="s">
         <v>16</v>
       </c>
       <c r="G786" t="s">
         <v>17</v>
       </c>
       <c r="K786" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
       <c r="B787" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C787" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D787" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="E787">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F787" t="s">
         <v>16</v>
       </c>
       <c r="G787" t="s">
         <v>17</v>
       </c>
       <c r="K787" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="B788" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C788" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D788" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
       <c r="E788">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F788" t="s">
         <v>16</v>
       </c>
       <c r="G788" t="s">
         <v>17</v>
       </c>
       <c r="K788" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="B789" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C789" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D789" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
       <c r="E789">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F789" t="s">
         <v>16</v>
       </c>
       <c r="G789" t="s">
         <v>17</v>
       </c>
       <c r="K789" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790" t="s">
-        <v>2388</v>
+        <v>2395</v>
       </c>
       <c r="B790" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C790" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D790" t="s">
-        <v>2389</v>
+        <v>2396</v>
       </c>
       <c r="E790">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F790" t="s">
         <v>16</v>
       </c>
       <c r="G790" t="s">
         <v>17</v>
       </c>
       <c r="K790" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
       <c r="B791" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C791" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D791" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="E791">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F791" t="s">
         <v>16</v>
       </c>
       <c r="G791" t="s">
         <v>17</v>
       </c>
       <c r="K791" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="B792" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C792" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D792" t="s">
-        <v>2395</v>
+        <v>2402</v>
       </c>
       <c r="E792">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F792" t="s">
         <v>16</v>
       </c>
       <c r="G792" t="s">
         <v>17</v>
       </c>
       <c r="K792" t="s">
-        <v>2396</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793" t="s">
-        <v>2397</v>
+        <v>2404</v>
       </c>
       <c r="B793" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C793" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D793" t="s">
-        <v>2398</v>
+        <v>2405</v>
       </c>
       <c r="E793">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F793" t="s">
         <v>16</v>
       </c>
       <c r="G793" t="s">
         <v>17</v>
       </c>
       <c r="K793" t="s">
-        <v>2399</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794" t="s">
-        <v>2400</v>
+        <v>2407</v>
       </c>
       <c r="B794" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C794" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D794" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="E794">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F794" t="s">
         <v>16</v>
       </c>
       <c r="G794" t="s">
         <v>17</v>
       </c>
       <c r="K794" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795" t="s">
-        <v>2403</v>
+        <v>2410</v>
       </c>
       <c r="B795" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C795" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D795" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="E795">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F795" t="s">
         <v>16</v>
       </c>
       <c r="G795" t="s">
         <v>17</v>
       </c>
       <c r="K795" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="B796" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C796" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D796" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
       <c r="E796">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F796" t="s">
         <v>16</v>
       </c>
       <c r="G796" t="s">
         <v>17</v>
       </c>
       <c r="K796" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="B797" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C797" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D797" t="s">
-        <v>2410</v>
+        <v>2417</v>
       </c>
       <c r="E797">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F797" t="s">
         <v>16</v>
       </c>
       <c r="G797" t="s">
         <v>17</v>
       </c>
       <c r="K797" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798" t="s">
-        <v>2412</v>
+        <v>2419</v>
       </c>
       <c r="B798" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C798" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D798" t="s">
-        <v>2413</v>
+        <v>2420</v>
       </c>
       <c r="E798">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F798" t="s">
         <v>16</v>
       </c>
       <c r="G798" t="s">
         <v>17</v>
       </c>
       <c r="K798" t="s">
-        <v>2414</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
       <c r="B799" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C799" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D799" t="s">
-        <v>2416</v>
+        <v>2423</v>
       </c>
       <c r="E799">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F799" t="s">
         <v>16</v>
       </c>
       <c r="G799" t="s">
         <v>17</v>
       </c>
       <c r="K799" t="s">
-        <v>2417</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800" t="s">
-        <v>2418</v>
+        <v>2425</v>
       </c>
       <c r="B800" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C800" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D800" t="s">
-        <v>2419</v>
+        <v>2426</v>
       </c>
       <c r="E800">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F800" t="s">
         <v>16</v>
       </c>
       <c r="G800" t="s">
         <v>17</v>
       </c>
       <c r="K800" t="s">
-        <v>2420</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801" t="s">
-        <v>2421</v>
+        <v>2428</v>
       </c>
       <c r="B801" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C801" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D801" t="s">
-        <v>2422</v>
+        <v>2429</v>
       </c>
       <c r="E801">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F801" t="s">
         <v>16</v>
       </c>
       <c r="G801" t="s">
         <v>17</v>
       </c>
       <c r="K801" t="s">
-        <v>2423</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802" t="s">
-        <v>2424</v>
+        <v>2431</v>
       </c>
       <c r="B802" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C802" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D802" t="s">
-        <v>2425</v>
+        <v>2432</v>
       </c>
       <c r="E802">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F802" t="s">
         <v>16</v>
       </c>
       <c r="G802" t="s">
         <v>17</v>
       </c>
       <c r="K802" t="s">
-        <v>2426</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803" t="s">
-        <v>2427</v>
+        <v>2434</v>
       </c>
       <c r="B803" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C803" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D803" t="s">
-        <v>2428</v>
+        <v>2435</v>
       </c>
       <c r="E803">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F803" t="s">
         <v>16</v>
       </c>
       <c r="G803" t="s">
         <v>17</v>
       </c>
       <c r="K803" t="s">
-        <v>2429</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804" t="s">
-        <v>2430</v>
+        <v>2437</v>
       </c>
       <c r="B804" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C804" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D804" t="s">
-        <v>2431</v>
+        <v>2438</v>
       </c>
       <c r="E804">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F804" t="s">
         <v>16</v>
       </c>
       <c r="G804" t="s">
         <v>17</v>
       </c>
       <c r="K804" t="s">
-        <v>2432</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805" t="s">
-        <v>2433</v>
+        <v>2440</v>
       </c>
       <c r="B805" t="s">
-        <v>13</v>
+        <v>2355</v>
       </c>
       <c r="C805" t="s">
-        <v>20</v>
+        <v>2356</v>
       </c>
       <c r="D805" t="s">
-        <v>2434</v>
+        <v>2441</v>
       </c>
       <c r="E805">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F805" t="s">
         <v>16</v>
       </c>
       <c r="G805" t="s">
         <v>17</v>
       </c>
       <c r="K805" t="s">
-        <v>2435</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806" t="s">
-        <v>2436</v>
+        <v>2443</v>
       </c>
       <c r="B806" t="s">
         <v>13</v>
       </c>
       <c r="C806" t="s">
-        <v>20</v>
+        <v>2444</v>
       </c>
       <c r="D806" t="s">
-        <v>2437</v>
+        <v>2445</v>
       </c>
       <c r="E806">
-        <v>2</v>
+        <v>42</v>
       </c>
       <c r="F806" t="s">
         <v>16</v>
       </c>
       <c r="G806" t="s">
         <v>17</v>
       </c>
       <c r="K806" t="s">
-        <v>2438</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807" t="s">
-        <v>2439</v>
+        <v>12</v>
       </c>
       <c r="B807" t="s">
-        <v>13</v>
+        <v>2447</v>
       </c>
       <c r="C807" t="s">
-        <v>20</v>
+        <v>2448</v>
       </c>
       <c r="D807" t="s">
-        <v>2440</v>
+        <v>2449</v>
       </c>
       <c r="E807">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F807" t="s">
         <v>16</v>
       </c>
       <c r="G807" t="s">
         <v>17</v>
       </c>
+      <c r="I807">
+        <v>28.7</v>
+      </c>
       <c r="K807" t="s">
-        <v>2441</v>
-[...76 lines deleted...]
-      <c r="K810" t="s">
         <v>2450</v>
-      </c>
-[...1847 lines deleted...]
-        <v>2676</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">