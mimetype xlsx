--- v6 (2026-06-07)
+++ v7 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2452">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
@@ -13996,50 +13996,53 @@
 шерстяной  — не менее 3 раз 
 натуральный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский ковер  
 купить ковер в детскую комнату  
 купить детский ковер на пол  
 коврик в детскую комнату купить  
 ковер детский безворсовый купить  
 ковер в детскую шерстяной купить  
 детский ковер палас купить  
 купить детский ковер в интернет магазине недорого  
 купить ковер в детскую комнату в интернет  
 купить ковер с детским рисунком </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/16064/todo/1435438123</t>
   </si>
   <si>
     <t>Общие задачи</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
+  </si>
+  <si>
+    <t>22.07.2026</t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/16064/todo/1049362395</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -14416,51 +14419,51 @@
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
         <v>811</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="I4">
-        <v>28.7</v>
+        <v>30.8</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
@@ -15017,51 +15020,51 @@
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
         <v>12</v>
       </c>
       <c r="B27" t="s">
         <v>13</v>
       </c>
       <c r="C27" t="s">
         <v>91</v>
       </c>
       <c r="D27" t="s">
         <v>92</v>
       </c>
       <c r="E27">
         <v>493</v>
       </c>
       <c r="F27" t="s">
         <v>16</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="I27">
-        <v>28.7</v>
+        <v>30.8</v>
       </c>
       <c r="K27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
         <v>94</v>
       </c>
       <c r="B28" t="s">
         <v>13</v>
       </c>
       <c r="C28" t="s">
         <v>44</v>
       </c>
       <c r="D28" t="s">
         <v>95</v>
       </c>
       <c r="E28">
         <v>9</v>
       </c>
       <c r="F28" t="s">
         <v>16</v>
       </c>
       <c r="G28" t="s">
@@ -21468,51 +21471,51 @@
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
         <v>12</v>
       </c>
       <c r="B275" t="s">
         <v>13</v>
       </c>
       <c r="C275" t="s">
         <v>841</v>
       </c>
       <c r="D275" t="s">
         <v>842</v>
       </c>
       <c r="E275">
         <v>231</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="I275">
-        <v>28.7</v>
+        <v>30.8</v>
       </c>
       <c r="K275" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
         <v>844</v>
       </c>
       <c r="B276" t="s">
         <v>13</v>
       </c>
       <c r="C276" t="s">
         <v>28</v>
       </c>
       <c r="D276" t="s">
         <v>845</v>
       </c>
       <c r="E276">
         <v>2</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
@@ -35297,60 +35300,60 @@
       </c>
       <c r="G806" t="s">
         <v>17</v>
       </c>
       <c r="K806" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807" t="s">
         <v>12</v>
       </c>
       <c r="B807" t="s">
         <v>2447</v>
       </c>
       <c r="C807" t="s">
         <v>2448</v>
       </c>
       <c r="D807" t="s">
         <v>2449</v>
       </c>
       <c r="E807">
         <v>0</v>
       </c>
       <c r="F807" t="s">
-        <v>16</v>
+        <v>2450</v>
       </c>
       <c r="G807" t="s">
         <v>17</v>
       </c>
       <c r="I807">
-        <v>28.7</v>
+        <v>30.8</v>
       </c>
       <c r="K807" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">