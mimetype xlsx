--- v4 (2026-02-14)
+++ v5 (2026-04-08)
@@ -12,788 +12,654 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2542">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2677">
   <si>
     <t xml:space="preserve">Выгрузка задач TODO </t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Заголовок</t>
   </si>
   <si>
     <t>Задача</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Статус выполнения</t>
   </si>
   <si>
     <t>Средняя позиция</t>
   </si>
   <si>
     <t>Видимость</t>
   </si>
   <si>
     <t>SEO трафик</t>
   </si>
   <si>
     <t>Детальная страница задачи</t>
   </si>
   <si>
+    <t>https://www.detmir.ru/</t>
+  </si>
+  <si>
+    <t>Внутренняя оптимизация</t>
+  </si>
+  <si>
+    <t>Оптимизация Title (223 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проведите оптимизацию Title — добавьте наиболее важные слова из продвигаемых запросов, которые сейчас отсутствуют и удалите лишние: 
+купить (встречается в 222 запросах, значимость 2448) 
+шахматы (встречается в 6 запросах, значимость 987) 
+москва (встречается в 34 запросах, значимость 266) 
+манчкин (встречается в 16 запросах, значимость 252) 
+термометр (встречается в 5 запросах, значимость 182) 
+ртутный (встречается в 4 запросах, значимость 181) 
+ингалятор (встречается в 2 запросах, значимость 172) 
+медицинский (встречается в 1 запросе, значимость 143) 
+котенок (встречается в 7 запросах, значимость 110) 
+машинка (встречается в 2 запросах, значимость 108) 
+швейный (встречается в 1 запросе, значимость 107) 
+прокладка (встречается в 4 запросах, значимость 94) 
+кошка (встречается в 3 запросах, значимость 82) 
+мармелад (встречается в 3 запросах, значимость 58) 
+Слова в Title, которых нет в продвигаемых запросах (оценить удаление):  
+мир  
+товар </t>
+  </si>
+  <si>
+    <t>14.03.2026</t>
+  </si>
+  <si>
+    <t>Не выполнена</t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840286</t>
+  </si>
+  <si>
     <t>https://www.detmir.ru/product/index/id/3857715/</t>
-  </si>
-[...1 lines deleted...]
-    <t>Внутренняя оптимизация</t>
   </si>
   <si>
     <t>Оптимизация текста (1 фраза).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 геронтол  — не менее 3 раз 
 крем  — не менее 3 раз 
 лицо  — не менее 3 раз 
 купить  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 геронтол крем для лица купить </t>
   </si>
   <si>
-    <t>01.02.2026</t>
-[...34 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101510</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840883</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/children_sewing_machines/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+швейная машинка купить  
+швейная машинка купить недорого в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840399</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries_aa/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аа  — не менее 3 раз 
+купить  — не менее 2 раз 
+пальчиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пальчиковые батарейки  
+батарейки аа купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840688</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/uvlazhniteli-vozduha/</t>
   </si>
   <si>
-    <t>Оптимизация текста (4 фразы).</t>
+    <t>Оптимизация текста (5 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 ультразвуковой  — не менее 2 раз 
 очиститель  — не менее 3 раз 
 цена  — не менее 1 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 увлажнитель воздуха купить  
 увлажнитель воздуха купить в москве  
 ультразвуковой увлажнитель воздуха купить  
 очиститель увлажнитель воздуха купить в москве  
 увлажнитель воздуха купить цена </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102135</t>
-[...5 lines deleted...]
-    <t>Оптимизация текста (2 фразы).</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841017</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries_cr2032/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-недорого  — не менее 3 раз 
-[...8 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/razvlek_igri/</t>
+Добавить фразы или наиболее близкие к точному вхождению написания:
+cr2032 батарейка купить  
+cr2032 батарейка купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840684</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/trimmer_stryjka/</t>
   </si>
   <si>
     <t>Оптимизация текста (3 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
-интернет  — не менее 2 раз 
-[...57 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101854</t>
+борода  — не менее 2 раз 
+ус  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+триммер для бороды и усов купить  
+купить триммер для бороды  
+машинка для стрижки бороды купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840892</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/urological_pads/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+женщина  — не менее 3 раз 
+женский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+прокладки урологические женские купить  
+купить урологические прокладки для женщин в москве  
+купить урологические прокладки для женщин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840871</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3537984/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+мотоцикл  — не менее 3 раз 
+коляска  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мотоцикл с коляской </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841125</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermometers_room/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+комнатный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термометр комнатный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840912</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/6115674/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 крем  — не менее 2 раз 
 нога  — не менее 3 раз 
 мочевина  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить крем для ног с мочевиной </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101984</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840858</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/batteries_aaa/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 ааа  — не менее 3 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 батарейки ааа купить  
 батарейки ааа купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101853</t>
-[...16 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101996</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840687</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chocolate/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+молочный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить шоколад  
+шоколад купить в москве  
+молочный шоколад купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841103</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/strollers_newborn/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коляску для новорожденного в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841124</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/1batery/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840682</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet_dry/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (4 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+салфетка  — не менее 2 раз 
+цветной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+туалетная бумага купить  
+купить туалетную бумагу  
+салфетки туалетная бумага купить  
+цветная туалетная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840749</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2202271/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить манчкин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840656</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6022738/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 3 раз 
+сахар  — не менее 3 раз 
+купить  — не менее 3 раз 
+натуральный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад без сахара купить  
+натуральный мармелад без сахара купить  
+мармелад без сахара купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841107</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/diagnosticheskie_testy/</t>
   </si>
   <si>
-    <t>Оптимизация текста (6 фраз).</t>
+    <t>Оптимизация текста (7 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 беременность  — не менее 2 раз 
 купить  — не менее 3 раз 
 аптека  — не менее 3 раз 
 дешевый  — не менее 2 раз 
 цена  — не менее 1 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 тест на беременность купить  
 тест на беременность купить в аптеке  
 тест на беременность купить в аптеке цена  
 дешевые тесты на беременность купить  
 тест на беременность купить цена москва  
 тест на беременность купить недорого  
 где купить дешевые тесты на беременность </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102041</t>
-[...97 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/games_munchkin/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840917</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-цена  — не менее 1 раз 
-[...50 lines deleted...]
-камера  — не менее 2 раз 
 недорого  — не менее 3 раз 
-цена  — не менее 2 раз 
-[...100 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101906</t>
+doigrai  — не менее 3 раз 
+ru  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коляску в москве  
+купить детскую коляску в москве  
+купить коляску в москве недорого  
+детские коляски 1 в 1 купить  
+детские коляски купить в москве doigrai ru </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841123</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/krovatki/tip_krovatki-transformer/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кровать  — не менее 2 раз 
 купить  — не менее 2 раз 
 недорого  — не менее 3 раз 
 подросток  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кровать трансформер купить  
 кровать трансформер купить в москве  
 купить кровать трансформер в москве недорого  
 кровать трансформер для подростка купить  
 кровать трансформер для подростка купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101666</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840451</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/lego_minifigures/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 лего  — не менее 3 раз 
-фигурка  — не менее 3 раз 
+фигурка  — не менее 2 раз 
 купить  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 лего фигурки купить  
 лего минифигурки купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101533</t>
-[...2 lines deleted...]
-    <t>Оптимизация текста (167 фраз).</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840306</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (203 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 дом  — не менее 3 раз 
 конструктор  — не менее 3 раз 
 meccano  — не менее 3 раз 
 металлический  — не менее 3 раз 
 кукла  — не менее 3 раз 
 паол  — не менее 3 раз 
 рейн  — не менее 3 раз 
 кукольный  — не менее 3 раз 
 театр  — не менее 3 раз 
 билет  — не менее 3 раз 
 бауманский  — не менее 3 раз 
 елочный  — не менее 3 раз 
 игрушка  — не менее 3 раз 
 винни  — не менее 3 раз 
 пух  — не менее 3 раз 
 вязаный  — не менее 3 раз 
 плюшевый  — не менее 3 раз 
 игрушечный  — не менее 3 раз 
 буран  — не менее 3 раз 
 космический  — не менее 3 раз 
 корабль  — не менее 3 раз 
-москва  — не менее 3 раз 
 швейный  — не менее 3 раз 
 машинка  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 самолетик  — не менее 3 раз 
 новогодний  — не менее 3 раз 
 паровоз  — не менее 3 раз 
 куб  — не менее 3 раз 
 автопоезд  — не менее 3 раз 
 паровозик  — не менее 3 раз 
 моделька  — не менее 3 раз 
 машина  — не менее 3 раз 
 ваза  — не менее 3 раз 
+аккумулятор  — не менее 3 раз 
+радиоуправляемый  — не менее 3 раз 
 подводный  — не менее 3 раз 
 лодка  — не менее 3 раз 
-камера  — не менее 3 раз 
-[...5 lines deleted...]
-фигурка  — не менее 3 раз 
+камера  — не менее 2 раз 
 кровать  — не менее 3 раз 
 трансформер  — не менее 3 раз 
 малогабаритный  — не менее 3 раз 
 квартира  — не менее 3 раз 
+фигурка  — не менее 3 раз 
 человек  — не менее 3 раз 
 паук  — не менее 3 раз 
 хота  — не менее 3 раз 
 тойс  — не менее 3 раз 
 марвести  — не менее 3 раз 
 keenway  — не менее 3 раз 
 игровой  — не менее 3 раз 
 набор  — не менее 3 раз 
 доктор  — не менее 3 раз 
 стиральный  — не менее 3 раз 
 miele  — не менее 3 раз 
 автомат  — не менее 3 раз 
 мп  — не менее 3 раз 
 томпсон  — не менее 3 раз 
 шмайсер  — не менее 3 раз 
 палочка  — не менее 3 раз 
 ксилофон  — не менее 3 раз 
 бу  — не менее 3 раз 
 октава  — не менее 3 раз 
 хроматический  — не менее 3 раз 
 лампочка  — не менее 3 раз 
 рядом  — не менее 3 раз 
 grig  — не менее 3 раз 
 подставка  — не менее 3 раз 
 профессиональный  — не менее 3 раз 
 металлофон  — не менее 3 раз 
 диатонический  — не менее 3 раз 
 взрослый  — не менее 3 раз 
 соколов  — не менее 3 раз 
 погремушка  — не менее 3 раз 
 серебряный  — не менее 3 раз 
 форма  — не менее 3 раз 
 леденец  — не менее 3 раз 
 behringer  — не менее 3 раз 
 monopoly  — не менее 3 раз 
 шахматы  — не менее 3 раз 
-магазин  — не менее 3 раз 
+магазин  — не менее 1 раз 
 альфа  — не менее 3 раз 
 уно  — не менее 3 раз 
 плюс  — не менее 3 раз 
 конфета  — не менее 3 раз 
 домино  — не менее 3 раз 
 настольный  — не менее 3 раз 
 футбол  — не менее 3 раз 
 кикер  — не менее 3 раз 
 мяч  — не менее 3 раз 
 манчкин  — не менее 3 раз 
 котенок  — не менее 3 раз 
 кошка  — не менее 3 раз 
 кот  — не менее 3 раз 
 питомник  — не менее 3 раз 
 делюкс  — не менее 3 раз 
 цена  — не менее 3 раз 
 порода  — не менее 3 раз 
 недорого  — не менее 3 раз 
 вислоухий  — не менее 3 раз 
 замес  — не менее 3 раз 
 игра  — не менее 3 раз 
 коротколапый  — не менее 3 раз 
+хоккей  — не менее 3 раз 
+stiga  — не менее 3 раз 
 карточный  — не менее 3 раз 
 постельный  — не менее 3 раз 
 дело  — не менее 3 раз 
 свеча  — не менее 3 раз 
 батарейка  — не менее 3 раз 
 брелка  — не менее 3 раз 
 живой  — не менее 3 раз 
 черепашка  — не менее 3 раз 
 геншин  — не менее 3 раз 
 cgpods  — не менее 3 раз 
 наушники  — не менее 3 раз 
 детский  — не менее 3 раз 
 яндекс  — не менее 3 раз 
 колонка  — не менее 3 раз 
 час  — не менее 3 раз 
 головоломка  — не менее 3 раз 
 дядюшкин  — не менее 3 раз 
 ферма  — не менее 3 раз 
 антисептический  — не менее 3 раз 
 влажный  — не менее 3 раз 
 салфетка  — не менее 3 раз 
 tolli  — не менее 3 раз 
 plus  — не менее 3 раз 
 шампунь  — не менее 3 раз 
 страна  — не менее 3 раз 
 сказка  — не менее 3 раз 
 весна  — не менее 3 раз 
 гигиенический  — не менее 3 раз 
 помада  — не менее 3 раз 
 dermophil  — не менее 3 раз 
 термальный  — не менее 3 раз 
 labello  — не менее 3 раз 
 nivea  — не менее 3 раз 
 men  — не менее 3 раз 
 мыло  — не менее 3 раз 
 клоран  — не менее 3 раз 
 ватный  — не менее 3 раз 
 йод  — не менее 3 раз 
 тинта  — не менее 3 раз 
 губа  — не менее 3 раз 
 аптека  — не менее 3 раз 
 пустышка  — не менее 3 раз 
 подушка  — не менее 3 раз 
 беременный  — не менее 3 раз 
+интернет  — не менее 2 раз 
 пенополистирол  — не менее 3 раз 
 шарик  — не менее 3 раз 
 фото  — не менее 3 раз 
 чехол  — не менее 3 раз 
-доставка  — не менее 3 раз 
+доставка  — не менее 2 раз 
+обнимашка  — не менее 3 раз 
 образный  — не менее 3 раз 
 анатомический  — не менее 3 раз 
+новосибирск  — не менее 2 раз 
 мама  — не менее 3 раз 
 комфорт  — не менее 3 раз 
 подгузник  — не менее 3 раз 
 xl  — не менее 3 раз 
 seni  — не менее 3 раз 
 прокладка  — не менее 3 раз 
 женский  — не менее 3 раз 
 мужской  — не менее 3 раз 
 урологический  — не менее 3 раз 
 тен  — не менее 3 раз 
 массажер  — не менее 3 раз 
 лицо  — не менее 3 раз 
 увлажнять  — не менее 3 раз 
 крем  — не менее 3 раз 
 отбеливающий  — не менее 3 раз 
 питательный  — не менее 3 раз 
 косметический  — не менее 3 раз 
 касторовый  — не менее 3 раз 
 масло  — не менее 3 раз 
 валик  — не менее 3 раз 
 спина  — не менее 3 раз 
 шея  — не менее 3 раз 
 стерилизатор  — не менее 3 раз 
 банка  — не менее 3 раз 
 плазменный  — не менее 3 раз 
@@ -812,14000 +678,14662 @@
 измерение  — не менее 3 раз 
 температура  — не менее 3 раз 
 струйный  — не менее 3 раз 
 тест  — не менее 3 раз 
 беременность  — не менее 3 раз 
 экспресс  — не менее 3 раз 
 антисептик  — не менее 3 раз 
 спиртовой  — не менее 3 раз 
 спейсер  — не менее 3 раз 
 ингаляция  — не менее 3 раз 
 аэрокэт  — не менее 3 раз 
 ингалятор  — не менее 3 раз 
 можайск  — не менее 3 раз 
 газоотводный  — не менее 3 раз 
 трубка  — не менее 3 раз 
 колыбель  — не менее 3 раз 
 zibos  — не менее 3 раз 
 ala  — не менее 3 раз 
 комод  — не менее 3 раз 
 маша  — не менее 3 раз 
 медведь  — не менее 3 раз 
 икеа  — не менее 3 раз 
 наполнитель  — не менее 3 раз 
 каюта  — не менее 3 раз 
 уют  — не менее 3 раз 
+стульчик  — не менее 3 раз 
+кормление  — не менее 3 раз 
+peg  — не менее 3 раз 
+perego  — не менее 3 раз 
+стул  — не менее 3 раз 
 видеоняня  — не менее 3 раз 
 xiaomi  — не менее 3 раз 
 радионяня  — не менее 3 раз 
 tommee  — не менее 3 раз 
 tippee  — не менее 3 раз 
 ходунок  — не менее 3 раз 
 дцп  — не менее 3 раз 
 штора  — не менее 3 раз 
-интернет  — не менее 3 раз 
 пиратский  — не менее 3 раз 
 стиль  — не менее 3 раз 
 комплект  — не менее 3 раз 
 мебель  — не менее 3 раз 
 комната  — не менее 3 раз 
 дерево  — не менее 3 раз 
 ковер  — не менее 3 раз 
 светильник  — не менее 3 раз 
 сад  — не менее 3 раз 
 доска  — не менее 3 раз 
-выбор  — не менее 3 раз 
+выбор  — не менее 2 раз 
 парта  — не менее 3 раз 
 стол  — не менее 3 раз 
 минск  — не менее 3 раз 
 адвент  — не менее 3 раз 
 календарь  — не менее 3 раз 
 шоколад  — не менее 3 раз 
 пластовый  — не менее 3 раз 
 мармелад  — не менее 3 раз 
 trolli  — не менее 3 раз 
 ударница  — не менее 3 раз 
 жидкий  — не менее 3 раз 
 карамель  — не менее 3 раз 
 слинг  — не менее 3 раз 
 шарф  — не менее 3 раз 
 рюкзак  — не менее 3 раз 
 охота  — не менее 3 раз 
 бауэр  — не менее 3 раз 
-коляска  — не менее 3 раз 
 чемодан  — не менее 3 раз 
 american  — не менее 3 раз 
 tourister  — не менее 3 раз 
 пищевой  — не менее 3 раз 
 фломастер  — не менее 3 раз 
 бумага  — не менее 3 раз 
 рисование  — не менее 3 раз 
 карандаш  — не менее 3 раз 
 пастель  — не менее 3 раз 
 сухой  — не менее 3 раз 
 техника  — не менее 3 раз 
 граттаж  — не менее 3 раз 
 многослойный  — не менее 3 раз 
 мешок  — не менее 3 раз 
 обувь  — не менее 3 раз 
 пул  — не менее 3 раз 
 энд  — не менее 3 раз 
 бир  — не менее 3 раз 
 vans  — не менее 3 раз 
 эпоксидный  — не менее 3 раз 
 пластилин  — не менее 3 раз 
 японский  — не менее 3 раз 
 школьный  — не менее 3 раз 
 сумка  — не менее 3 раз 
 петерсон  — не менее 3 раз 
 класс  — не менее 3 раз 
 учебный  — не менее 3 раз 
 пособие  — не менее 3 раз 
-электронный  — не менее 3 раз 
+картон  — не менее 3 раз 
+цветной  — не менее 3 раз 
+электронный  — не менее 2 раз 
 блокнот  — не менее 3 раз 
 ежедневник  — не менее 3 раз 
 ранец  — не менее 3 раз 
 патрульный  — не менее 3 раз 
 рандосер  — не менее 3 раз 
 глина  — не менее 3 раз 
 сонет  — не менее 3 раз 
 белый  — не менее 3 раз 
 лепка  — не менее 3 раз 
 линейка  — не менее 3 раз 
-цветной  — не менее 3 раз 
 печать  — не менее 3 раз 
 творчество  — не менее 3 раз 
 лист  — не менее 3 раз 
 одежда  — не менее 3 раз 
 производитель  — не менее 3 раз 
+малыш  — не менее 3 раз 
 брейк  — не менее 3 раз 
 танец  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 шахматы купить  
 купить шахматы  
 ингалятор купить  
-манчкин купить котенка  
 термометр медицинский ртутный купить  
 купить швейную машинку в москве  
-купить коляску  
+манчкин купить котенка  
+манчкин кот купить  
 мужские урологические прокладки купить  
 манчкин кошка купить  
-термометр ртутный купить в москве </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101514</t>
+спейсер для ингаляций купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840289</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mebels/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская мебель купить в москве  
+детская мебель купить  
+детская мебель купить в интернет  
+детская мебель купить в москве в магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841060</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/paints_acrylic/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+акриловые краски для рисования купить  
+акриловые краски купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841193</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3766438/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+carmex  — не менее 2 раз 
+бальзам  — не менее 2 раз 
+губа  — не менее 3 раз 
+купить  — не менее 3 раз 
+кармекс  — не менее 3 раз 
+гигиенический  — не менее 3 раз 
+помада  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+carmex бальзам для губ купить  
+бальзам для губ carmex купить в москве  
+кармекс бальзам для губ купить  
+кармекс бальзам для губ купить в москве  
+гигиеническая помада carmex купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840808</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+zewa  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажная туалетная бумага купить  
+влажная туалетная бумага купить в москве  
+влажная туалетная бумага zewa купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840752</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pepper_aqarel/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бумага  — не менее 3 раз 
+рисование  — не менее 3 раз 
+купить  — не менее 3 раз 
+тонировать  — не менее 3 раз 
+плотный  — не менее 3 раз 
+лист  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумага для рисования а3 купить  
+тонированная бумага для рисования купить  
+плотная бумага а5 для рисования купить  
+бумага для рисования а2 в листах купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841150</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/deserty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+необычный  — не менее 3 раз 
+дешево  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить сладости  
+необычные сладости купить  
+купить сладости дешево  
+купить сладости в интернет магазине в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841097</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3201468/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радионяня  — не менее 2 раз 
+авента  — не менее 3 раз 
+купить  — не менее 3 раз 
+philips  — не менее 2 раз 
+avent  — не менее 2 раз 
+филипс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радионяня филипс авент купить  
+радионяня авент купить  
+радионяня philips avent купить  
+радионяня philips avent scd502 52 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841045</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/scales_baby/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+саша  — не менее 3 раз 
+новорожденный  — не менее 2 раз 
+baby  — не менее 3 раз 
+scale  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские весы  
+детские весы саша для новорожденных купить  
+детские весы саша купить  
+купить детские весы baby scale bd7760 цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841032</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stulchiki_dlya_kormleniya/brand/34/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tatamia  — не менее 3 раз 
+татамия  — не менее 3 раз 
+стул  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стул для кормления peg perego tatamia купить  
+купить стульчик для кормления peg perego tatamia  
+стульчик для кормления татамия купить  
+купить стул для кормления peg perego татамия </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841013</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stulchiki_dlya_kormleniya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+бу  — не менее 3 раз 
+стул  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стульчик для кормления купить в москве  
+купить стульчик для кормления бу  
+купить стульчик для кормления б у  
+купить стул для кормления бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841012</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matress_7/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский матрас 160 на 70  
+матрас 70х160 детский купить  
+матрас 70х160 детский купить в москве  
+детский матрас 160х70 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840991</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odeyala/napolnitel_odeyala-sherst/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шерстяной  — не менее 3 раз 
+купить  — не менее 3 раз 
+верблюжий  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское шерстяное одеяло купить  
+детское верблюжье одеяло купить  
+детское одеяло верблюжья шерсть купить  
+купить детское шерстяное одеяло в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840980</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/decorative_cosmetics/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+интернет  — не менее 1 раз 
+натуральный  — не менее 3 раз 
+безопасный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская косметика купить  
+детская декоративная косметика натуральная безопасная купить  
+детская косметика купить в интернет магазине  
+детская косметика купить натуральная </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840821</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2264491/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+зубной  — не менее 2 раз 
+щетка  — не менее 2 раз 
+sonicare  — не менее 3 раз 
+kids  — не менее 3 раз 
+купить  — не менее 3 раз 
+электрический  — не менее 2 раз 
+филипс  — не менее 3 раз 
+philips  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская зубная щетка sonicare for kids купить  
+купить детскую зубную щетку электрическую филипс  
+philips детская зубная щетка электрическая купить  
+детская зубная щетка филипс sonicare купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840806</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/dresser_changing/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+икеа  — не менее 3 раз 
+купить  — не менее 3 раз 
+щелкунчик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пеленальный столик икеа купить  
+комоды с пеленальным столиком купить щелкунчик  
+пеленальный столик для новорожденных икеа купить  
+комод пеленальный столик купить икеа </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840725</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lamps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ночник  — не менее 2 раз 
+батарейка  — не менее 2 раз 
+купить  — не менее 3 раз 
+светодиодный  — не менее 1 раз 
+фонарик  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+светильник на батарейках купить  
+детский ночник на батарейках купить  
+светильник светодиодный детский купить  
+детские фонарики на батарейках купить недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840582</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/svetilnik_nastennye/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ночник  — не менее 2 раз 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+комната  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ночник детский настенный купить  
+настенный ночник купить  
+детские настенные светильники купить  
+светильники для детской комнаты купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840581</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+бензин  — не менее 3 раз 
+запчасть  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые модели машин купить  
+машинка на бензине радиоуправляемые купить  
+машинка на бензине радиоуправляемые купить в москве  
+купить запчасти на радиоуправляемую машинку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840405</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plane/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+пассажирский  — не менее 3 раз 
+аэрофлот  — не менее 3 раз 
+боинг  — не менее 3 раз 
+мальчик  — не менее 2 раз 
+самолетик  — не менее 3 раз 
+ариэль  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить самолет игрушечный пассажирский  
+купить самолет игрушечный аэрофлот  
+купить игрушечный самолет боинг  
+мальчик с самолетиком ариэль купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840392</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/multheroes/brand/21533/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+микки  — не менее 2 раз 
+маус  — не менее 3 раз 
+купить  — не менее 2 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкая игрушка микки маус купить  
+мягкая игрушка микки маус купить в москве  
+купить игрушку микки маус в интернет  
+купить игрушку микки маус в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840387</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/676/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+елочный  — не менее 3 раз 
+новогодний  — не менее 3 раз 
+говорить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чебурашка игрушка мягкая купить  
+купить елочная игрушка чебурашка  
+новогодняя игрушка чебурашка купить  
+чебурашка говорящий игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840379</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/18551/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ugears  — не менее 3 раз 
+купить  — не менее 2 раз 
+югерс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный конструктор ugears купить  
+конструктор югерс деревянный купить  
+деревянный конструктор ugears купить в москве  
+конструктор югерс деревянный купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840308</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/2201/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+магформерс  — не менее 3 раз 
+купить  — не менее 2 раз 
+магнитный  — не менее 2 раз 
+magformers  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магнитный конструктор magformers купить в москве  
+магнитный конструктор magformers купить  
+магформерс конструктор купить  
+магнитный конструктор магформерс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840294</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/neobichnye/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шарик  — не менее 3 раз 
+купить  — не менее 2 раз 
+mag  — не менее 3 раз 
+building  — не менее 3 раз 
+bornimago  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магнитные шарики конструктор купить  
+магнитные шарики конструктор купить в москве  
+mag building магнитный конструктор купить  
+конструктор магнитный bornimago купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840288</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/peper_grafika/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 бумага  — не менее 3 раз 
 черчение  — не менее 3 раз 
 купить  — не менее 3 раз 
 рамка  — не менее 3 раз 
 день  — не менее 3 раз 
 папка  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 бумага для черчения а2 купить  
 бумага для черчения с рамкой а4 купить  
 бумага для черчения каждый день купить  
 папки бумага для черчения купить  
 бумага для черчения а1 купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102307</t>
-[...28 lines deleted...]
-купить  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841196</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rukzaki_school/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+рюкзак  — не менее 1 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 1 раз 
+сумка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить школьный рюкзак недорого  
+рюкзак школьный купить интернет магазин  
+где купить школьный рюкзак в москве  
+школьные сумки рюкзаки и ранцы купить  
+школьный ранец купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841153</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rukzaki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+колесико  — не менее 3 раз 
+ранец  — не менее 1 раз 
+интернет  — не менее 2 раз 
+de  — не менее 3 раз 
+lune  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить школьный рюкзак  
+школьный рюкзак купить в москве  
+купить школьный рюкзак на колесиках  
+купить ранец в интернет магазине  
+ранец de lune купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841152</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/budilniki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+часы  — не менее 3 раз 
+детский  — не менее 1 раз 
+электронный  — не менее 2 раз 
 необычный  — не менее 3 раз 
-дешево  — не менее 3 раз 
-[...31 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102180</t>
+механический  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить часы будильник детский  
+будильник купить электронный детский  
+будильники детские необычные купить  
+механический детский будильник купить  
+детский будильник купить минск </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841064</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/babymonitor/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+avent  — не менее 3 раз 
+купить  — не менее 3 раз 
+пожилой  — не менее 3 раз 
+человек  — не менее 3 раз 
+motorola  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радионяня для пожилых людей купить  
+радионяня avent купить  
+радионяня motorola купить  
+радионяня для пожилых людей купить в москве  
+радионяня купить бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841044</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/156742/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 видеоняня  — не менее 2 раз 
 авента  — не менее 3 раз 
 купить  — не менее 3 раз 
 avent  — не менее 2 раз 
 филипс  — не менее 3 раз 
 philips  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-видеоняня авент филипс купить  
 видеоняня авент купить  
 видеоняня avent купить  
+видеоняня авент филипс купить  
 видеоняня philips avent купить  
 видеоняня филипс авент купить в москве </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102143</t>
-[...6 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841025</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shezlongi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кресло  — не менее 3 раз 
+качалка  — не менее 3 раз 
 купить  — не менее 2 раз 
-бу  — не менее 3 раз 
-[...11 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102131</t>
+good  — не менее 3 раз 
+luck  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский шезлонг для новорожденных купить  
+кресло качалка для новорожденных купить  
+кресло качалка детское купить в москве  
+детский шезлонг для новорожденных купить москва  
+good luck шезлонг детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840954</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bumpers_crib/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+круглый  — не менее 3 раз 
+купить  — не менее 2 раз 
+сатин  — не менее 2 раз 
+турция  — не менее 3 раз 
+икеа  — не менее 3 раз 
+новорожденный  — не менее 2 раз 
+одеяло  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бортики в круглую кроватку купить  
+бортики в кроватку купить из сатина турция  
+бортики в кроватку икеа купить  
+бортики в круглую кроватку для новорожденных купить  
+купить детский одеяло и бортики для детской </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840948</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/kpb/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 подростковый  — не менее 3 раз 
 кровать  — не менее 3 раз 
+односпальный  — не менее 3 раз 
 детский  — не менее 2 раз 
 бязь  — не менее 2 раз 
 полуторка  — не менее 3 раз 
 полуторный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить комплект постельного белья на подростковую кровать  
+купить односпальное постельное белье детское  
 детское постельное белье бязь купить  
 постельное белье полуторка детское купить  
 купить постельное белье детское полуторное </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102067</t>
-[...447 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102154</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840942</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/cots_teenagers/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 бортик  — не менее 3 раз 
 ящик  — не менее 3 раз 
 купить  — не менее 2 раз 
 мягкий  — не менее 3 раз 
 спинка  — не менее 3 раз 
 массив  — не менее 3 раз 
 недорого  — не менее 3 раз 
 пятигорск  — не менее 3 раз 
 белый  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 подростковая кровать с бортиками и ящиками купить  
 купить подростковую кровать с мягкой спинкой  
 купить подростковую кровать из массива  
 купить кровать подростковую недорого в пятигорске  
 купить белую подростковую кровать </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102066</t>
-[...50 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102045</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840941</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/4746691/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 тест  — не менее 2 раз 
 беременность  — не менее 2 раз 
 купить  — не менее 3 раз 
 цена  — не менее 3 раз 
 два  — не менее 3 раз 
 полоска  — не менее 3 раз 
 многоразовый  — не менее 3 раз 
 высокочувствительный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
+купить тест на беременность с двумя полосками  
 высокочувствительный тест на беременность купить  
-купить тест на беременность с двумя полосками  
+тест на беременность купить в москве  
 многоразовый тест на беременность купить  
-тест на беременность купить в москве  
 тест на беременность купить цена </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102042</t>
-[...383 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102052</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840918</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/hygienic_ipstick/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 аптека  — не менее 3 раз 
 губной  — не менее 3 раз 
 мейбелин  — не менее 3 раз 
 bebe  — не менее 3 раз 
 бэби  — не менее 3 раз 
 липс  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 где купить гигиеническую помаду  
+детские бальзамы для губ купить  
 гигиеническая помада купить в аптеке  
 купить губную гигиеническую помаду  
 купить гигиеническую помаду мейбелин  
 bebe гигиеническая помада купить  
 помада гигиеническая бэби бэби липс купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101942</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/towels/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840812</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lining_cloth/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-пончо  — не менее 2 раз 
-[...24 lines deleted...]
-универсальный  — не менее 3 раз 
+недорого  — не менее 3 раз 
+непромокаемый  — не менее 3 раз 
+многоразовый  — не менее 3 раз 
+ткань  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские пеленки недорого в москве  
+детские пеленки непромокаемые купить  
+купить детские пеленки многоразовые  
+купить ткань для детских пеленок в москве  
+непромокаемая пеленка многоразовая детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840745</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kombinirovannie/brand/18404/reviews/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 3 раз 
+uno  — не менее 3 раз 
+plus  — не менее 3 раз 
+тутис  — не менее 2 раз 
+уно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno 2 в 1 купить  
+tutis uno 3 2 в 1 купить  
+коляска tutis uno 2 в 1 купить  
+tutis uno plus 2 в 1 купить  
+тутис уно купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840640</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pogremushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+серебряный  — не менее 3 раз 
+погремушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+ребенок  — не менее 3 раз 
 дешево  — не менее 3 раз 
-рука  — не менее 3 раз 
-[...61 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101758</t>
+Добавить фразы или наиболее близкие к точному вхождению написания:
+серебряная погремушка для новорожденных купить в москве  
+купить серебряную погремушку для ребенка  
+серебряная погремушка купить  
+серебряная погремушка для новорожденных купить  
+погремушки купить дешево </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840576</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/klavishnye_instrumenty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пианино  — не менее 2 раз 
+микрофон  — не менее 1 раз 
+купить  — не менее 3 раз 
+стульчик  — не менее 2 раз 
+синтезатор  — не менее 2 раз 
+наушники  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пианино детское с микрофоном купить  
+купить детское пианино со стульчиком  
+пианино детское с микрофоном и стульчиком купить  
+купить детское пианино со стульчиком и микрофоном  
+детский синтезатор с наушниками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840545</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3483868/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 профессиональный  — не менее 1 раз 
 учебный  — не менее 3 раз 
 форте  — не менее 3 раз 
 школа  — не менее 3 раз 
 ученический  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить ксилофон  
 ксилофон купить  
 ксилофон профессиональный купить  
 ксилофон форте купить  
 деревянный ксилофон купить  
 купить ксилофон учебный  
 ксилофон музыкальный купить в москве  
 купить ксилофон профессиональный для музыкальной школы  
 купить ксилофон ученический  
 где купить ксилофон </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101742</t>
-[...99 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840541</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6151527/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+икеа  — не менее 3 раз 
 детский  — не менее 3 раз 
-кровать  — не менее 3 раз 
-[...73 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+кухня  — не менее 2 раз 
+игрушечный  — не менее 2 раз 
 купить  — не менее 3 раз 
 интернет  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...815 lines deleted...]
-николь  — не менее 3 раз 
+магазин  — не менее 1 раз 
 бу  — не менее 3 раз 
-плетеный  — не менее 3 раз 
-[...15 lines deleted...]
-лего  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кухня икеа купить  
+икеа детская кухня игрушечная купить  
+детская кухня икеа купить в интернет  
+икеа кухня детская купить в интернет магазине  
+детская кухня икеа купить бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840501</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
 интернет  — не менее 2 раз 
+миниатюрный  — не менее 3 раз 
+домик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мебель для кукол купить в москве  
+мебель для кукол купить в интернет магазине  
+купить миниатюрную мебель для кукол  
+мебель для куклы 43см купить в москве  
+купить игрушечную мебель для домика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840348</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/umnie_kolonki/brand/20068/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+яндекс колонка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840706</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840686</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/krovatki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+кровать  — не менее 1 раз 
+подросток  — не менее 3 раз 
 недорого  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...17 lines deleted...]
-шарик  — не менее 3 раз 
+бу  — не менее 3 раз 
+матрас  — не менее 3 раз 
+мебель  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую кроватку в москве  
+купить детскую кроватку бу  
+купить в москве кровать силуэт1 для подростков  
+купить детскую кроватку в москве недорого  
+купить детскую кроватку б у  
+купить детскую кровать с матрасом в москве  
+детская мебель для новорожденных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840937</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/prikassovye_fntyseptik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+антисептик  — не менее 3 раз 
+рука  — не менее 3 раз 
+купить  — не менее 3 раз 
+спрей  — не менее 3 раз 
+медицинский  — не менее 3 раз 
+гель  — не менее 3 раз 
+спирт  — не менее 3 раз 
+спиртовой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+антисептик для рук купить  
+антисептик спиртовой для рук купить  
+антисептик спрей купить  
+купить антисептик для рук спрей  
+антисептик медицинский купить  
+гель антисептик для рук купить  
+купить спирт антисептик </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840927</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-monopoliya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+monopoly  — не менее 2 раз 
+longest  — не менее 3 раз 
+game  — не менее 3 раз 
+ever  — не менее 3 раз 
 купить  — не менее 2 раз 
-mag  — не менее 3 раз 
-[...9 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101512</t>
+банковский  — не менее 3 раз 
+классический  — не менее 3 раз 
+недорого  — не менее 3 раз 
+карточка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить монополию  
+монополия с банковскими картами купить  
+игра монополия классическая купить  
+монополия купить с банковскими карточками  
+monopoly longest game ever купить в москве  
+купить монополию в москве недорого  
+монополия классическая купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840615</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/wax_crayons/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (6 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 восковой  — не менее 2 раз 
 мелок  — не менее 3 раз 
 ламинат  — не менее 3 раз 
 купить  — не менее 2 раз 
 белый  — не менее 3 раз 
 мебель  — не менее 3 раз 
 цветок  — не менее 3 раз 
 titi  — не менее 3 раз 
 ремонт  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 восковой мелок для ламината купить  
+восковые мелки для мебели купить  
 где купить белые восковые мелки  
-восковые мелки для мебели купить  
-где можно купить восковые мелки  
 восковые мелки 12 цветов купить  
 мелки восковые titi купить  
 купить восковые мелки для ремонта ламината </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102292</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841182</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/highlighter/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+профессиональный  — не менее 3 раз 
+фломастер  — не менее 1 раз 
+рисование  — не менее 1 раз 
+несмываемый  — не менее 3 раз 
+номер  — не менее 3 раз 
+художник  — не менее 3 раз 
+белый  — не менее 3 раз 
+бумага  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+профессиональные фломастеры для рисования купить  
+купить профессиональные фломастеры  
+фломастеры несмываемые купить  
+фломастеры по номерам купить  
+купить фломастеры для художников  
+купить белый маркер для рисования на бумаге </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841138</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kompiuter_stul/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+школьник  — не менее 2 раз 
+ортопедический  — не менее 3 раз 
+письменный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло для школьника купить  
+купить детское ортопедическое кресло  
+детские компьютерные кресла купить  
+детские компьютерные кресла для школьников купить  
+детское кресло для школьника купить в москве  
+кресло письменное детское купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841127</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3103547/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+трубочка  — не менее 2 раз 
+поильник  — не менее 3 раз 
+avent  — не менее 2 раз 
+купить  — не менее 3 раз 
+сменный  — не менее 3 раз 
+авента  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+трубочка для поильника avent купить  
+сменные трубочки для поильника avent купить  
+трубочки авент для поильника купить  
+трубочка для поильника avent купить москва  
+купить сменные трубочки для поильника авент  
+сменные трубочки для поильника avent купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841005</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/playpen_beds/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+jetem  — не менее 3 раз 
+купить  — не менее 1 раз 
+capella  — не менее 3 раз 
+бу  — не менее 3 раз 
+ящик  — не менее 3 раз 
+эко  — не менее 3 раз 
+белый  — не менее 3 раз 
+минск  — не менее 3 раз 
+челябинск  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+jetem манеж кровать купить  
+купить кровать манеж capella  
+купить манеж кровать бу  
+ящики к кровати манеж эко белый купить  
+манеж кровать купить в минске  
+кровать манеж купить в челябинске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840938</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1709751/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мама  — не менее 3 раз 
+комфорт  — не менее 3 раз 
+крем  — не менее 2 раз 
+купить  — не менее 3 раз 
+растяжка  — не менее 3 раз 
+mama  — не менее 2 раз 
+comfort  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мама комфорт крем купить  
+мама комфорт крем от растяжек купить  
+мама комфорт где купить  
+мама комфорт крем от растяжек где купить  
+купить mama comfort  
+mama comfort купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840864</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/towels/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+пончо  — не менее 3 раз 
+рисунок  — не менее 3 раз 
+турецкий  — не менее 3 раз 
+karna  — не менее 3 раз 
+махровый  — не менее 3 раз 
+сад  — не менее 3 раз 
+радуга  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить полотенце пончо детское  
+купить детское полотенце с рисунком  
+детские полотенца турецкие купить  
+детские полотенца karna купить  
+купить махровые полотенца для детского сада  
+детское полотенце радуга купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840787</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/prikassovye_salfetki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+универсальный  — не менее 3 раз 
+дешево  — не менее 3 раз 
+рука  — не менее 3 раз 
+пятерочка  — не менее 3 раз 
+kokoro  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки для рук купить  
+влажные салфетки купить дешево  
+где купить влажные салфетки  
+влажные салфетки универсальные купить  
+влажные салфетки купить в пятерочке  
+kokoro салфетки влажные купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840731</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pelenalnie_komodi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+новорожденный  — не менее 3 раз 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+белый  — не менее 2 раз 
+откидной  — не менее 3 раз 
+курск  — не менее 2 раз 
+стена  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пеленальный столик для новорожденных купить в москве  
+купить пеленальный столик недорого в москве  
+пеленальный столик белый купить  
+пеленальный столик откидной купить  
+пеленальные столики для новорожденных купить курск  
+откидной пеленальный столик на стену купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840726</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/playsets_figures/brand/5132/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+марвести  — не менее 3 раз 
+ледженс  — не менее 3 раз 
+коллекционный  — не менее 3 раз 
+легендс  — не менее 3 раз 
+герой  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коллекционные фигурки марвел  
+купить фигурки марвел ледженс  
+купить фигурки марвел легендс  
+фигурки марвел ледженс купить в москве  
+фигурки марвел 3д купить  
+герои марвел 3д фигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840476</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/helicopter/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+камера  — не менее 2 раз 
+купить  — не менее 2 раз 
+большой  — не менее 3 раз 
+модель  — не менее 3 раз 
+видеокамера  — не менее 2 раз 
+военный  — не менее 2 раз 
+недорого  — не менее 3 раз 
+самовывоз  — не менее 3 раз 
+алиэкспресс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемые вертолеты с камерой купить  
+большие радиоуправляемые вертолеты купить  
+радиоуправляемые модели вертолетов купить в москве  
+радиоуправляемые вертолеты с видеокамерой купить  
+радиоуправляемый военный вертолет купить недорого самовывоз  
+купить радиоуправляемый вертолет на алиэкспресс </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840398</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/katery/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+рыбалка  — не менее 3 раз 
+двс  — не менее 3 раз 
+подводный  — не менее 3 раз 
+лодка  — не менее 3 раз 
+модель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемый катер для рыбалки  
+купить радиоуправляемый катер с двс в москве  
+радиоуправляемая подводная лодка купить  
+радиоуправляемые модели лодок купить  
+радиоуправляемая подводная лодка купить в москве  
+радиоуправляемая лодка для рыбалки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840395</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/6021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кен  — не менее 3 раз 
+серия  — не менее 3 раз 
+дом  — не менее 3 раз 
+мечта  — не менее 3 раз 
+купить  — не менее 3 раз 
+style  — не менее 3 раз 
+ruby  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+barbie ruby купить в москве  
+кукла кен из серии дом мечты купить  
+барби 90 х купить  
+barbie коллекционная купить  
+barbie style 2021 купить  
+barbie 90 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840331</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sportivnye/tip_sportnstol-hokkej/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (10 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 2 раз 
+ножка  — не менее 3 раз 
+большой  — не менее 3 раз 
+советский  — не менее 3 раз 
+хороший  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольный хоккей купить  
+настольный хоккей купить в москве  
+купить хоккей настольный большой  
+настольная игра хоккей купить в москве  
+настольный хоккей купить в москве недорого  
+настольный хоккей купить в интернет магазине  
+настольный хоккей на ножках купить  
+купить настольную игру хоккей в интернет магазине  
+настольный хоккей советский купить  
+купить хороший настольный хоккей </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840628</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shoes_for_boys/sezon_oio-zima/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+подросток  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить зимнюю обувь для мальчика  
+зимняя обувь для мальчиков купить в москве  
+купить зимнюю обувь для подростка мальчика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841223</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/children_clothes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+розница  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую одежду и обувь  
+купить детскую одежду розница </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841220</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3777790/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+чемодан  — не менее 3 раз 
+самокат  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чемодан самокат детский купить  
+чемодан самокат детский купить интернет  
+чемодан самокат детский купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841134</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/avtokresla/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+бу  — не менее 3 раз 
+яндекс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло бу купить в москве  
+купить детское кресло бу  
+детское кресло яндекс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841129</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kreslo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+кровать  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло кровать купить  
+кресло кровать детское купить в москве  
+детское кресло игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841128</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sladosti_pp/sostav_i_ingredienty_bady_pp-bez_sahara/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+диабетик  — не менее 2 раз 
+низкокалорийный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сладости без сахара купить  
+сладости для диабетиков купить  
+низкокалорийные сладости купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841098</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/svetilnik_potolochniy_podvesnoy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+комната  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский потолочный светильник купить  
+потолочный светильник в детскую комнату купить  
+детские подвесные светильники купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841071</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/set_furniture/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+набор  — не менее 1 раз 
+купить  — не менее 3 раз 
+девочка  — не менее 3 раз 
+мальчик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+набор детской мебели купить  
+детская мебель для девочек купить в москве  
+детская мебель для мальчика купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841062</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/containers_toys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ящик  — не менее 1 раз 
+хранение  — не менее 1 раз 
+елочный  — не менее 3 раз 
+купить  — не менее 3 раз 
+летосиб  — не менее 3 раз 
+новогодний  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ящик для хранения елочных игрушек купить  
+ящик для новогодних игрушек купить  
+летосиб ящик для игрушек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841053</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2584881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радионяня  — не менее 2 раз 
+philips  — не менее 2 раз 
+avent  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радионяня philips avent scd506 купить  
+радионяня philips avent scd711 52 купить  
+радионяня philips avent scd506 52 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841046</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+фарфоровый  — не менее 3 раз 
+взрослый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить поильник фарфоровый  
+поильник купить в аптеке  
+поильник взрослый купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841006</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pots_urinals/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+икеа  — не менее 3 раз 
+купить  — не менее 2 раз 
+эмалированный  — не менее 3 раз 
+крышка  — не менее 3 раз 
+liko  — не менее 3 раз 
+baby  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+горшок детский икеа купить  
+горшок детский эмалированный с крышкой купить  
+купить детский горшок liko baby </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840996</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermal_bag/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+термосумка  — не менее 3 раз 
+детский  — не менее 3 раз 
+бутылочка  — не менее 3 раз 
+купить  — не менее 3 раз 
+сумка  — не менее 3 раз 
+термос  — не менее 3 раз 
+питание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термосумка для детских бутылочек купить  
+сумка термос для бутылочек детских купить  
+термосумка для бутылочек детского питания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840994</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/flannelette_blanket/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+новорожденный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское байковое одеяло для новорожденных  
+детское байковое одеяло купить  
+детское байковое одеяло купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840979</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolybeli/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+плетеный  — не менее 3 раз 
+переноска  — не менее 3 раз 
+кружевной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колыбель для новорожденных купить в москве  
+плетеная колыбель купить  
+колыбелька переноска кружевная для детей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840956</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/krovat_detskie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+кроватка  — не менее 3 раз 
+год  — не менее 3 раз 
+кровать  — не менее 3 раз 
+матрас  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую кроватку от 3 лет  
+детская кровать с матрасом купить  
+детские кроватки от 2 лет купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840950</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bed_2_bunk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+двухъярусный  — не менее 1 раз 
+подросток  — не менее 3 раз 
+подростковый  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить кровать двухъярусную для подростков в москве  
+купить подростковую двухъярусную кровать  
+двухъярусная кровать подростковая купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840936</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/speicer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+спейсер  — не менее 3 раз 
+ингаляция  — не менее 3 раз 
+ребенок  — не менее 3 раз 
+детский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить спейсер для ингаляций для детей  
+спейсер детский купить  
+где купить спейсер </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840929</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3707532/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+clearblue  — не менее 2 раз 
+тест  — не менее 2 раз 
+беременность  — не менее 2 раз 
+купить  — не менее 3 раз 
+горздрав  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+clearblue тест на беременность купить  
+где можно купить тест на беременность  
+тест на беременность купить горздрав </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840919</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/halaty_dlya_beremennyh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+домашний  — не менее 2 раз 
+купить  — не менее 3 раз 
+пижама  — не менее 2 раз 
+женский  — не менее 3 раз 
+кормить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+домашняя одежда для беременных купить  
+купить пижаму женскую для беременных  
+сорочка для беременных и кормящих купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840869</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3397346/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+медел  — не менее 3 раз 
+пурелан  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крем для сосков medela purelan купить  
+крем для сосков медела купить  
+крем для сосков пурелан купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840866</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3162865/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+крем  — не менее 2 раз 
+evo  — не менее 2 раз 
+нога  — не менее 3 раз 
+купить  — не менее 3 раз 
+мочевина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крем для ног evo с мочевиной купить  
+крем evo для ног купить  
+evo крем для ног мочевина 10 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840859</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/teethers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+nuby  — не менее 3 раз 
+хоровод  — не менее 3 раз 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+именной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+прорезыватель для зубов nuby хоровод купить  
+прорезыватель для зубов купить в аптеке  
+прорезыватель для зубов именной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840857</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1959731/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гигиеническая помада пантенол купить  
+гигиеническая помада пантенол купить в москве  
+гигиеническая помада пантенол evo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840816</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4065771/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+бальзам  — не менее 3 раз 
+губа  — не менее 3 раз 
+нивея  — не менее 3 раз 
+гигиенический  — не менее 2 раз 
+помада  — не менее 2 раз 
+nivea  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бальзам для губ нивея  
+гигиеническая помада nivea купить  
+гигиеническая помада nivea купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840809</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shower_gel/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+фигурный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гель для душа фигурный купить детский  
+купить детский гель для душа  
+купить детские гели для душа </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840784</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3192963/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+туалетный  — не менее 2 раз 
+бумага  — не менее 2 раз 
+zewa  — не менее 2 раз 
+купить  — не менее 3 раз 
+just  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+туалетная бумага just 1 купить  
+туалетная бумага zewa купить в москве  
+купить туалетную бумагу zewa just </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840755</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/board_changing/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+столик  — не менее 1 раз 
+трансформер  — не менее 3 раз 
+купить  — не менее 3 раз 
+складной  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пеленальный столик бу  
+пеленальный столик трансформер купить  
+складной пеленальный столик купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840723</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/powder/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+аптека  — не менее 3 раз 
+дешево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+присыпка детская купить в москве  
+купить детскую присыпку в аптеке дешево  
+купить детскую присыпку в аптеке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840721</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3678960/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колонка  — не менее 2 раз 
+яндекс  — не менее 2 раз 
+макс  — не менее 2 раз 
+купить  — не менее 3 раз 
+станция  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колонка яндекс макс купить  
+колонка яндекс станция макс купить  
+яндекс колонка макс купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840709</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3839499/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+умный  — не менее 2 раз 
+колонка  — не менее 2 раз 
+яндекс  — не менее 2 раз 
+станция  — не менее 2 раз 
+купить  — не менее 3 раз 
+алиса  — не менее 3 раз 
+лайт  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+умная колонка яндекс станция купить  
+яндекс лайт колонка купить  
+купить колонку алису яндекс станция </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840707</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/game_walkie-talkies/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+двое  — не менее 3 раз 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские рации на двоих купить в москве  
+детские рации на двоих купить  
+купить детскую рацию в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840694</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/18371/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+alias  — не менее 3 раз 
+party  — не менее 3 раз 
+купить  — не менее 3 раз 
+игра  — не менее 2 раз 
+элиас  — не менее 3 раз 
+вечеринка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+alias party купить  
+купить игру alias party  
+элиас вечеринка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840613</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvivayushchie_kovriki/brand/13/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tiny  — не менее 3 раз 
+love  — не менее 3 раз 
+купить  — не менее 2 раз 
+зоосад  — не менее 3 раз 
+расти  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+развивающий коврик tiny love купить москва  
+развивающий коврик tiny love зоосад купить  
+развивающий коврик tiny love я расту купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840585</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/igrushechnye_pistolety_s_pulkami/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 2 раз 
+стрелять  — не менее 3 раз 
+шарик  — не менее 3 раз 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный пистолет с пульками  
+купить пистолет игрушечный стреляющий шариками пульками  
+купить игрушечный пистолет с пластиковыми пульками </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840514</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3186567/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+nerf  — не менее 2 раз 
+титан  — не менее 2 раз 
+купить  — не менее 3 раз 
+нерф  — не менее 3 раз 
+элита  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+нерф титан купить  
+купить нерф элит титан  
+nerf титан купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840509</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/play_store/tip_professii-produkty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+овощ  — не менее 3 раз 
+еда  — не менее 3 раз 
+детский  — не менее 1 раз 
+кухня  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечные овощи  
+игрушечные овощи купить  
+игрушечная еда для детской кухни купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840497</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/vid_plyushevye-dinozavr/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+купить  — не менее 2 раз 
+пушин  — не менее 3 раз 
+резиновый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большой мягкий динозавр игрушка купить  
+мягкая игрушка пушин динозавр купить в москве  
+резиновые динозавры игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840490</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3195365/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+spin  — не менее 3 раз 
+master  — не менее 3 раз 
+bakugan  — не менее 2 раз 
+dragonoid  — не менее 3 раз 
+maximus  — не менее 3 раз 
+купить  — не менее 3 раз 
+бакуган  — не менее 3 раз 
+максимус  — не менее 3 раз 
+драгоноид  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бакуган драгоноид максимус  
+spin master bakugan dragonoid maximus купить москва  
+бакуган максимус купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840484</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3146919/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+луна  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+лунный  — не менее 3 раз 
+принцесса  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони луна игрушка купить  
+лунная пони игрушка купить  
+принцесса луна пони игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840459</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashini/tip_transport-vnedorozhnik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+радиоуправляемый  — не менее 1 раз 
+машинка  — не менее 2 раз 
+бездорожье  — не менее 3 раз 
+джип  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемую машинку для бездорожья  
+радиоуправляемые машинки 4wd купить  
+купить радиоуправляемую машинку джип в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840434</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/625/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровоз  — не менее 3 раз 
+томас  — не менее 2 раз 
+купить  — не менее 3 раз 
+паровозик  — не менее 2 раз 
+железный  — не менее 3 раз 
+дорога  — не менее 3 раз 
+друг  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровоз томас купить  
+паровозик томас железная дорога купить  
+паровозики томас и его друзья игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840421</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3145292/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+самолетик  — не менее 2 раз 
+пенопласт  — не менее 3 раз 
+пенопластовый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+самолетик из пенопласта купить  
+пенопластовый самолетик купить  
+самолетик из пенопласта купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840408</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/730/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+утка  — не менее 3 раз 
+плюшевый  — не менее 3 раз 
+игрушка  — не менее 1 раз 
+одежда  — не менее 2 раз 
+купить  — не менее 3 раз 
+очки  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+утка плюшевая игрушка в одежде купить  
+уточка купить плюшевая игрушка с одеждой  
+купить игрушку уточку плюшевую с очками </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840378</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/razmer_igrushki-bolshie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+купить  — не менее 2 раз 
+плюшевый  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большие мягкие игрушки купить в москве  
+большая плюшевая игрушка купить  
+большие плюшевые игрушки купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840376</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3525075/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+винни  — не менее 2 раз 
+пух  — не менее 2 раз 
+мягкий  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+дисней  — не менее 3 раз 
+мед  — не менее 3 раз 
+желтый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить винни пуха мягкую игрушку дисней  
+винни пух с медом игрушка купить  
+винни пух желтый игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840370</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pups/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+немецкий  — не менее 3 раз 
+купить  — не менее 2 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+немецкие пупсы купить  
+купить немецкую куклу пупса  
+кукла пупс купить в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840353</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/brand/20711/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+картон  — не менее 3 раз 
+купить  — не менее 3 раз 
+бумажный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный дом из картона купить  
+дом для куклы из картона купить  
+дом для бумажных кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840324</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/super_heroes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 3 раз 
+купить  — не менее 1 раз 
+мини  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего марвел фигурки купить  
+лего мини фигурки марвел купить  
+фигурки lego marvel купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840302</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/meshki_dlya_obuvi/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 adidas  — не менее 3 раз 
 мальчик  — не менее 2 раз 
 спортивный  — не менее 2 раз 
 адидас  — не менее 3 раз 
 че  — не менее 3 раз 
 плечо  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-купить мешок для сменной обуви  
+форма  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
 мешок для обуви купить в москве  
 мешок для сменной обуви купить в москве  
-где купить мешок для обуви  
 мешок для обуви adidas для мальчиков купить  
-где можно купить мешок для обуви  
 купить спортивный мешок для обуви  
 купить мешок для сменной обуви адидас  
-купить мешок для обуви че через плечо </t>
-[...12 lines deleted...]
-подросток  — не менее 3 раз 
+купить мешок для обуви че через плечо  
+купить мешок для спортивной формы и обуви </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841156</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matress_80/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 недорого  — не менее 3 раз 
-бу  — не менее 3 раз 
+ортопедический  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский матрас 160х80 купить  
+купить детский матрас 80х160  
+матрас 160 на 80 детский купить  
+детский матрас 160х80 купить в москве  
+детские матрасы 80х160 купить в москве  
+купить детский матрас 80х160 москва недорого  
+детский ортопедический матрас 160х80 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840990</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pledy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
 интернет  — не менее 2 раз 
-матрас  — не менее 3 раз 
-[...13 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102062</t>
+новорожденный  — не менее 2 раз 
+шерстяной  — не менее 3 раз 
+теплый  — не менее 3 раз 
+плюш  — не менее 2 раз 
+меховой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+плед детский шерстяной купить  
+плед детский купить интернет магазин  
+купить детский плед для новорожденного  
+плед детский теплый купить  
+купить детский плед 150х200  
+детские пледы из плюша купить  
+плед детский меховой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840985</t>
   </si>
   <si>
     <t>https://www.detmir.ru/product/index/id/3972920/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 кислородный  — не менее 2 раз 
 подушка  — не менее 2 раз 
 купить  — не менее 3 раз 
 маска  — не менее 2 раз 
 цена  — не менее 3 раз 
 домашний  — не менее 3 раз 
 пользование  — не менее 3 раз 
 доставка  — не менее 2 раз 
 саратов  — не менее 2 раз 
 тула  — не менее 2 раз 
 самара  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 кислородная подушка купить в москве  
 кислородная подушка с маской купить  
 кислородная подушка купить цена для домашнего пользования  
 кислородная подушка купить с доставкой  
 кислородная подушка купить в саратове  
 кислородная подушка купить в туле  
 кислородная подушка купить в самаре </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102039</t>
-[...9 lines deleted...]
-модный  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840915</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/keychain/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+ключ  — не менее 3 раз 
+живой  — не менее 3 раз 
+животное  — не менее 3 раз 
+новогодний  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить брелки для ключей  
+брелки купить в москве  
+брелки для ключей купить в москве  
+где купить брелки в москве  
+брелки с живыми животными купить  
+купить новогодние брелки  
+брелки для ключей купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840696</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/camera/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+полароид  — не менее 3 раз 
+купить  — не менее 2 раз 
+хороший  — не менее 3 раз 
+память  — не менее 3 раз 
+вспышка  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский полароид фотоаппарат купить  
+лучший детский фотоаппарат купить  
+детский фотоаппарат полароид купить в москве  
+детские фотоаппараты купить в москве самые лучшие  
+детский фотоаппарат с картой памяти купить  
+купить детский фотоаппарат со вспышкой  
+детский фотоаппарат купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840668</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-alias/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+alias  — не менее 1 раз 
+family  — не менее 3 раз 
+купить  — не менее 2 раз 
+элиас  — не менее 2 раз 
+сумасшедший  — не менее 3 раз 
+версия  — не менее 3 раз 
+джуниор  — не менее 3 раз 
+ребенок  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+элиас игра купить  
+alias family купить  
+игра family alias купить  
+элиас настольная игра купить  
+элиас сумасшедшая версия купить  
+элиас джуниор купить  
+элиас для детей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840612</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4851136/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гибкий  — не менее 3 раз 
+пианино  — не менее 3 раз 
+demiand  — не менее 2 раз 
+купить  — не менее 3 раз 
+радужный  — не менее 3 раз 
+детский  — не менее 3 раз 
+ребенок  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гибкое пианино demiand купить  
+купить гибкое радужное пианино  
+детское гибкое радужное пианино купить  
+детское гибкое радужное пианино demiand купить  
+гибкое пианино купить в москве детское  
+гибкое пианино для детей купить  
+гибкое пианино demiand купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840575</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3518695/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+металлофон  — не менее 3 раз 
+музыкальный  — не менее 2 раз 
+инструмент  — не менее 3 раз 
+детский  — не менее 3 раз 
+сад  — не менее 3 раз 
+школа  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+металлофон купить в москве  
+купить металлофон  
+металлофон купить  
+металлофон музыкальный инструмент купить  
+металлофон музыкальный купить  
+купить металлофоны для детского сада  
+купить металлофон для музыкальной школы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840572</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/hodunki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+каталка  — не менее 3 раз 
+купить  — не менее 1 раз 
+минск  — не менее 3 раз 
+бу  — не менее 3 раз 
+колесико  — не менее 3 раз 
+недорого  — не менее 3 раз 
+отдельно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ходунки каталка для малышей купить минск  
+купить ходунки каталку для ребенка в минске  
+купить ходунки детские бу  
+ходунки детские купить в минске  
+купить колесики для ходунков детских  
+купить ходунки детские в минске недорого  
+колесики для детских ходунков купить отдельно </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840548</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2405461/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 1 раз 
+дорогой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский ковер с дорогой  
+ковер детский с дорогами для машинок купить  
+детский коврик дорога для машинок купить  
+детский ковер с дорогой для машинок купить  
+детский ковер с дорогами купить  
+детский ковер с дорогами купить в москве  
+детский ковер с дорогой купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840539</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/doctor_kits/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 3 раз 
+чемодан  — не менее 3 раз 
+uraltoys  — не менее 3 раз 
+учиться  — не менее 3 раз 
+лечить  — не менее 3 раз 
+халат  — не менее 3 раз 
+совтехстром  — не менее 3 раз 
+купить  — не менее 2 раз 
+инструмент  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор доктор в чемодане  
+набор доктора 8102 игровой набор uraltoys  
+игровой набор доктора учимся лечить в чемодане  
+игровой набор доктора с халатом и чемоданом  
+игровой набор доктор совтехстром  
+чемодан доктора детский купить  
+детские инструменты в чемодане купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840503</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+машина  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+ретро  — не менее 3 раз 
+коллекционный  — не менее 3 раз 
+длина  — не менее 3 раз 
+см  — не менее 3 раз 
+моделька  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить модельки машин в москве  
+модели машин игрушки купить  
+игрушечные модели машин купить  
+ретро машины игрушечные купить  
+купить коллекционные игрушечные машины  
+ретро машины игрушечные купить длина 30 см  
+где купить модельки машин в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840404</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/724/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+zapf  — не менее 2 раз 
+creation  — не менее 2 раз 
+купить  — не менее 3 раз 
+surprise  — не менее 3 раз 
+мальчик  — не менее 2 раз 
+pets  — не менее 3 раз 
+cuddle  — не менее 3 раз 
+pet  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+baby born zapf creation купить  
+baby born surprise купить  
+baby born zapf creation купить в москве  
+baby born мальчик купить  
+baby born surprise купить в москве  
+baby born surprise pets купить  
+baby born surprise cuddle baby pet купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840338</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/strana_proizvodstva-kitaj/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аналог  — не менее 3 раз 
+лего  — не менее 3 раз 
+купить  — не менее 2 раз 
 интернет  — не менее 2 раз 
-нормальный  — не менее 3 раз 
-[...16 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/cotton_swab/</t>
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+конструкторы аналоги лего купить в москве  
+конструкторы аналог лего купить интернет  
+конструкторы аналоги лего купить недорого  
+купить конструктор аналог лего в магазине  
+купить конструктор аналог лего в интернет магазине  
+конструкторы аналоги лего купить интернет магазин недорого  
+конструкторы lego аналог купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840300</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/komody_pelenalnye_doski/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (8 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+игрушка  — не менее 1 раз 
+белый  — не менее 2 раз 
+минск  — не менее 3 раз 
+бу  — не менее 3 раз 
+пеленальный  — не менее 1 раз 
+столик  — не менее 1 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский комод для игрушек в москве  
+детский комод купить белый  
+купить детский комод в минске  
+купить детский комод бу  
+детские комоды без пеленального столика купить  
+купить комод в детскую комнату недорого  
+белый комод в детскую комнату купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840961</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-dzhenga/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+купить  — не менее 1 раз 
+башня  — не менее 2 раз 
+деревянный  — не менее 3 раз 
+мега  — не менее 3 раз 
+брусочек  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дженга большая купить  
+башня дженга купить  
+дженга деревянная купить  
+дженга большая игра купить  
+мега дженга купить  
+дженга большая купить москва  
+мега дженга купить москва  
+игра из деревянных брусочков дженга купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840636</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/211/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сахарный  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+купить  — не менее 3 раз 
+сладкий  — не менее 3 раз 
+коллекционный  — не менее 3 раз 
+подвижный  — не менее 3 раз 
+паутина  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+вселенная  — не менее 3 раз 
+spider  — не менее 2 раз 
+man  — не менее 2 раз 
+см  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паутина человека паука купить игрушка  
+сахарная фигурка человек паук купить  
+купить сладкую фигурку человека паука москва  
+купить коллекционную фигурку человека паука  
+подвижная фигурка человека паука купить  
+купить игрушки человек паук 1994  
+игрушки человек паук через вселенные купить  
+фигурка spider man 30 см купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840465</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odegda_dlya_kukol/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-стерильный  — не менее 3 раз 
+минск  — не менее 3 раз 
+барби  — не менее 3 раз 
+недорого  — не менее 3 раз 
+вязаный  — не менее 3 раз 
+весна  — не менее 3 раз 
+см  — не менее 3 раз 
+дешево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аксессуары для кукол купить минск  
+аксессуары для кукол барби купить недорого  
+вязаная одежда для кукол купить  
+одежда для кукол весна купить  
+купить одежду для кукол барби недорого  
+одежда для кукол 50 см купить  
+купить одежду куклам подешевле  
+одежда для куклы 45 см купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840335</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_boys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить одежду для мальчика в интернет магазине  
+купить одежду мальчику 6 лет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841230</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_newborns/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для малышей купить в москве  
+купить одежду для малышей в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841221</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/writing_materials/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить письменные принадлежности  
+письменные принадлежности купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841201</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1834131/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+линейка  — не менее 2 раз 
+закройщик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+линейка закройщика купить  
+линейка закройщика купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841198</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6080825/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+белый  — не менее 3 раз 
+глина  — не менее 2 раз 
+лепка  — не менее 3 раз 
+купить  — не менее 3 раз 
+das  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+белая глина для лепки купить  
+глина для лепки das купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841187</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/73493/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ранец  — не менее 3 раз 
+дердидас  — не менее 3 раз 
+купить  — не менее 3 раз 
+derdiedas  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ранцы дердидас купить  
+купить ранец derdiedas </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841184</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/meshki_dlya_obuvi/brand/12981/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+берлинго  — не менее 3 раз 
+купить  — не менее 3 раз 
+berlingo  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мешок для обуви берлинго купить  
+мешок для обуви berlingo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841157</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/knap_first/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+mcneill  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ранец для первоклассника  
+ранец mcneill купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841154</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/risovanie_cherchenie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+черный  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+черная бумага для рисования купить  
+бумага для рисования а4 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841151</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3106593/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+чемодан  — не менее 2 раз 
+trunki  — не менее 2 раз 
+купить  — не менее 3 раз 
+транка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский чемодан trunki купить  
+чемодан транки детский купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841135</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slings/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+май  — не менее 1 раз 
+купить  — не менее 2 раз 
+didymos  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+май слинг купить  
+слинг didymos купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841119</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6104547/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+соленый  — не менее 2 раз 
+карамель  — не менее 2 раз 
+купить  — не менее 3 раз 
+мягкий  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+соленая карамель купить в москве  
+мягкая карамель купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841114</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6138142/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 2 раз 
+пластовой  — не менее 3 раз 
+купить  — не менее 3 раз 
+кислый  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кислый мармелад купить  
+мармелад пластовой купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841112</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3194225/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+шоколад  — не менее 3 раз 
+рафаэлло  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить шоколад рафаэлло  
+шоколад рафаэлло купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841104</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3439702/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+адвент  — не менее 2 раз 
+календарь  — не менее 2 раз 
+сладость  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+адвент календарь сладости купить  
+адвент календарь со сладостями купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841101</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/newyear_sweetset/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+новый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сладости новогодние купить  
+сладости на новый год купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841099</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3208331/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+смесь  — не менее 2 раз 
+фрисо  — не менее 3 раз 
+купить  — не менее 3 раз 
+friso  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская смесь фрисо купить  
+купить детскую смесь friso </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841090</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pure/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кудашок  — не менее 3 раз 
+купить  — не менее 2 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кудашка для детского питания купить  
+детское пюре купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841088</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/party_stoly/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дом  — не менее 2 раз 
+красноярск  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую парту со стульчиком в москве  
+детские парты для дома купить в красноярске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841085</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5004011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+бассейн  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доска для плавания детская купить  
+доска для плавания в бассейне детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841080</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4657500/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+светильник  — не менее 3 раз 
+детский  — не менее 3 раз 
+силиконовый  — не менее 3 раз 
+usb  — не менее 3 раз 
+порт  — не менее 3 раз 
+облако  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить светильник детский силиконовый с usb портом  
+светильник облако в детскую купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841072</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chasy_naruchnie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+часы  — не менее 3 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские часы  
+детские часы купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841067</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chasy_nastol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+будильник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский настольный будильник купить в москве  
+часы будильник настольные детские купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841065</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/organayzer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+расческа  — не менее 3 раз 
+детский  — не менее 2 раз 
+сад  — не менее 2 раз 
+купить  — не менее 3 раз 
+кроватка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+органайзер для расчесок в детский сад купить  
+органайзер на детскую кроватку купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841059</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3668808/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+весы  — не менее 3 раз 
+эксперимент  — не менее 3 раз 
+купить  — не менее 3 раз 
+экспериментирование  — не менее 3 раз 
+сад  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские весы для экспериментов где купить  
+весы для экспериментирования в детском саду купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841035</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3740130/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+весы  — не менее 2 раз 
+гиря  — не менее 2 раз 
+детский  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить весы с гирями детские  
+весы игрушечные детские с гирями купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841034</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/25161/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+весы  — не менее 2 раз 
+laica  — не менее 2 раз 
+купить  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские весы laica купить  
+детские весы для новорожденных купить laica </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841033</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2999374/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 2 раз 
+samsung  — не менее 2 раз 
+купить  — не менее 3 раз 
+самсунг  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня samsung купить  
+видеоняня самсунг купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841023</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/high_chair_accessories/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ремень  — не менее 2 раз 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+стул  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ремни для стульчика для кормления купить  
+купить ремни для детского стула для кормления </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841014</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/brand/3647/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+курносики поильник купить  
+купить поильник курносики 6 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841009</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/replaceable_accessories_drinking_bowls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+насадка  — не менее 3 раз 
+мама  — не менее 2 раз 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+носик  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+насадка для поильников мам купить в аптеке  
+купить носик для поильника </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841008</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/brand/171/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+авента  — не менее 3 раз 
+непроливайка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+поильник avent купить  
+поильник авент непроливайка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841004</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slunyavchiki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+карман  — не менее 2 раз 
+мужчина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить слюнявчик с карманом  
+купить слюнявчик для мужчины </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840998</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plaid_knitted/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+вязаный  — не менее 2 раз 
+хлопок  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский вязаный плед  
+пледы детские хлопок купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840986</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4768256/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+постельный  — не менее 2 раз 
+белье  — не менее 2 раз 
+резинка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское постельное белье 80х160  
+детское постельное белье 160х80 на резинке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840978</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/material_postelnoe-satin/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+спальный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить постельное белье детское сатин  
+купить детское постельное белье 1 5 спальное сатин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840974</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podushki_ortoped/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+год  — не менее 3 раз 
+ортопедический  — не менее 3 раз 
+сон  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские подушки от лет ортопедические  
+ортопедическая подушка для сна купить детская </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840967</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3679267/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колыбель  — не менее 3 раз 
+ньютон  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колыбель ньютона купить  
+колыбель ньютона купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840957</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matrees_60_120/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+наматрасник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский матрас 120 на 60  
+детские наматрасники 120х60 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840953</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/classic_manege/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 деревянный  — не менее 3 раз 
-многоразовый  — не менее 3 раз 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж деревянный купить  
+манеж детский деревянный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840946</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/manezhi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+билет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить манеж для ребенка в москве  
+манеж купить билет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840945</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pokryvalo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+подростковый  — не менее 3 раз 
+кровать  — не менее 2 раз 
+детский  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить покрывало на подростковую кровать  
+плед на детскую кровать купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840944</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/warmer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+солевой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+грелка детская купить  
+детская солевая грелка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840933</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3143826/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спейсер  — не менее 2 раз 
+филипс  — не менее 3 раз 
+купить  — не менее 3 раз 
+philips  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+спейсер philips купить  
+спейсер филипс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840928</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4542234/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластырь для глаз детский купить  
+пластырь для глаз детский купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840925</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/fenshetka/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+расческа  — не менее 3 раз 
+купить  — не менее 3 раз 
+волос  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить фен щетку для волос  
+фен расческа купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840905</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/blender_steamer/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+philips  — не менее 3 раз 
+avent  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пароварка блендер philips avent купить  
+пароварка блендер для детского питания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840896</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/verhnyaya-odezhda-dlya-beremennyh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+зимний  — не менее 3 раз 
+зима  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить зимнюю одежду для беременных  
+верхняя одежда для беременных зима купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840868</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pillows_expectant_mothers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+наволочка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+наволочка для подушки для беременных купить  
+где можно купить подушку для беременных </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840862</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5039161/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сосок  — не менее 3 раз 
+ромашка  — не менее 3 раз 
+купить  — не менее 3 раз 
+пустышка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+соска ромашка купить  
+пустышка ромашка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840849</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/dummy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+советский  — не менее 3 раз 
+купить  — не менее 1 раз 
+серебряный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+советские соски купить  
+серебряная соска пустышка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840848</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3901639/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ватный  — не менее 2 раз 
+палочка  — не менее 2 раз 
+бумажный  — не менее 3 раз 
+купить  — не менее 3 раз 
+основа  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные палочки бумажные купить  
+ватные палочки на бумажной основе купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840842</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/391001/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ватный  — не менее 2 раз 
+палочка  — не менее 2 раз 
+ультратонкий  — не менее 3 раз 
+babyline  — не менее 2 раз 
+купить  — не менее 3 раз 
+ограничитель  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные палочки ультратонкие babyline купить  
+ватные палочки с ограничителем babyline купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840839</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4971185/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+косметика  — не менее 3 раз 
+markwins  — не менее 3 раз 
+купить  — не менее 3 раз 
+декоративный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская косметика markwins купить  
+детская декоративная косметика markwins купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840823</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sunscreen_milk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить солнцезащитное молочко  
+солнцезащитное молочко купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840820</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lip_balm/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+увлажнять  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где купить бальзам для губ  
+бальзам для губ увлажняющий купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840810</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/electric_toothbrushes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+xiaomi  — не менее 3 раз 
+зарядка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская электрическая зубная щетка купить xiaomi  
+купить электрическую детскую зубную щетку с зарядкой </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840805</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1688791/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+крепление  — не менее 1 раз 
+купить  — не менее 1 раз 
+крючок  — не менее 3 раз 
+стена  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крепление для детской ванночки на ванну купить  
+крючок для детской ванночки на стену купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840799</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermometers_bath/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить термометр для воды  
+купить термометр для ванной </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840798</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/baths/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+бу  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую ванночку бу  
+купить детскую ванночку для купания в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840781</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chairs_coasters/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ванночка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+подставка под детскую ванночку в ванну купить  
+подставка для детской ванночки в ванну купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840779</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3430032/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шампунь  — не менее 2 раз 
+шаум  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+schauma  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шампунь шаума детский купить  
+детские шампуни schauma купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840766</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1852191/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+шампунь  — не менее 2 раз 
+weleda  — не менее 2 раз 
+купить  — не менее 3 раз 
+велед  — не менее 3 раз 
+календула  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские шампуни weleda купить  
+веледа шампунь детский с календулой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840761</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/krovatki/s_pelenalnym_stolikom_krovatki-da/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кроватка с пеленальным столиком купить  
+купить кроватку для новорожденного с пеленальным столиком </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840727</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/diapers_pants/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+yoshioki  — не менее 3 раз 
+komo  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подгузники трусики yoshioki  
+трусики подгузники komo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840719</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/wipes_container/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+влажный  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+контейнер для влажных салфеток купить  
+контейнер для влажных салфеток купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840714</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3415024/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+яндекс  — не менее 2 раз 
+колонка  — не менее 2 раз 
+мини  — не менее 2 раз 
+купить  — не менее 3 раз 
+алиса  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+яндекс колонка мини купить в москве  
+купить мини колонку алиса яндекс в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840710</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3195530/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шар  — не менее 2 раз 
+купить  — не менее 1 раз 
+original  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шар лабиринт perplexus купить  
+шар лабиринт perplexus original купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840702</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kids_tablet/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+турбокидс  — не менее 3 раз 
+обучать  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский планшет турбокидс  
+купить детский обучающий планшет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840700</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermosi_thermocaps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+батарейка  — не менее 3 раз 
+купить  — не менее 3 раз 
+поильник  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термокружка на батарейках купить  
+термокружка с поильником купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840692</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3128822/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фотоаппарат  — не менее 2 раз 
+детский  — не менее 3 раз 
+микки  — не менее 3 раз 
+маус  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фотоаппарат детский микки маус купить  
+детский фотоаппарат микки маус купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840672</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4913698/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+моментальный  — не менее 2 раз 
+фотокамера  — не менее 3 раз 
+снимок  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат с моментальным фото купить  
+детская фотокамера с мгновенной печатью снимков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840669</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2693931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+настольный  — не менее 2 раз 
+футбол  — не менее 3 раз 
+пружинка  — не менее 3 раз 
+купить  — не менее 3 раз 
+пружина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольный футбол на пружинках купить  
+настольный футбол на пружинах купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840654</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-uno/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карты уно купить  
+уно игра купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840652</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski_3v1/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 3 раз 
+uno  — не менее 3 раз 
+купить  — не менее 2 раз 
+тутис  — не менее 3 раз 
+уно  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno 3 купить в москве  
+тутис уно 3 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840643</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3207207/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 2 раз 
+uno  — не менее 3 раз 
+купить  — не менее 3 раз 
+коляска  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno 3 в 1 купить  
+коляска tutis uno 3 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840641</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/vozrastnaya_gruppa-adults/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+взрослый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольные игры для компании взрослых купить  
+настольные игры для взрослых купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840630</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-svintus/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+делюкс  — не менее 3 раз 
+купить  — не менее 1 раз 
+куба  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+свинтус делюкс купить  
+свинтус в кубе купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840623</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/426451/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+scrabble  — не менее 2 раз 
+junior  — не менее 3 раз 
+купить  — не менее 3 раз 
+игра  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+scrabble junior купить  
+игра scrabble junior купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840621</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3543868/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гибкий  — не менее 3 раз 
+пианино  — не менее 2 раз 
+купить  — не менее 3 раз 
+салазар  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гибкое пианино купить в москве  
+гибкое пианино салазар купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840574</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4455285/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+гибкий  — не менее 3 раз 
+пианино  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить гибкое пианино  
+гибкое пианино купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840573</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2556951/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+танец  — не менее 3 раз 
+телевизор  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коврик для танцев детский купить  
+купить детский танцевальный коврик  
+коврик для танцев детский к телевизору купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840569</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3146969/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ходунок  — не менее 2 раз 
+каталка  — не менее 3 раз 
+vtech  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ходунки каталка vtech купить  
+ходунки каталка vtech 2 в 1 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840549</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/158022/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+мини  — не менее 3 раз 
+пианино  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мини пианино  
+мини пианино купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840546</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2998700/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ксилофон  — не менее 3 раз 
+музыкальный  — не менее 2 раз 
+школа  — не менее 3 раз 
+тон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ксилофон для музыкальной школы  
+ксилофон 12 тонов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840544</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4774316/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ксилофон  — не менее 2 раз 
+инструмент  — не менее 3 раз 
+купить  — не менее 3 раз 
+музыкальный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ксилофон инструмент купить  
+ксилофон музыкальный инструмент купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840543</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3472346/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+автомат  — не менее 2 раз 
+ппш  — не менее 3 раз 
+железный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный автомат ппш в москве  
+купить игрушечный автомат ппш железный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840530</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3511821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 1 раз 
+хватайка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный автомат с игрушками купить  
+игрушечный автомат хватайка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840529</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4970864/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+пистолет  — не менее 2 раз 
+глок  — не менее 3 раз 
+glock  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный пистолет глок  
+купить игрушечный пистолет glock </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840516</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskie_kuhni/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+вода  — не менее 2 раз 
+звук  — не менее 2 раз 
+купить  — не менее 3 раз 
+икеа  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кухня с водой и звуком купить  
+купить детскую кухню икеа б у </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840500</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/684/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+поезд  — не менее 1 раз 
+динозавр  — не менее 1 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+поезд динозавров игрушки купить в москве  
+поезд динозавров фигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840492</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3819443/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+bakugan  — не менее 3 раз 
+dragonoid  — не менее 3 раз 
+купить  — не менее 3 раз 
+бакуган  — не менее 3 раз 
+драгоноид  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+bakugan dragonoid купить  
+купить бакуган драгоноид </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840483</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2993653/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+little  — не менее 2 раз 
+pony  — не менее 2 раз 
+русалка  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+пинок  — не менее 3 раз 
+пай  — не менее 3 раз 
+интерактивный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+my little pony русалка игрушка купить  
+пинки пай интерактивная игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840475</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3192681/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+каденс  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+принцесса  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони каденс игрушка купить  
+принцесса каденс пони игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840462</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3886043/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка сова гарри поттера купить  
+букля из гарри поттера купить игрушку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840455</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/91/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+набор  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+hasbro  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+котобук  — не менее 3 раз 
+пони  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить набор игрушки my little pony hasbro  
+фигурки котобука пони купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840452</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/294/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+робот  — не менее 3 раз 
+прикрытие  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+роботы под прикрытием игрушки купить  
+трансформеры роботы под прикрытием игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840450</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2836681/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+игрушечный  — не менее 1 раз 
+мерседес  — не менее 2 раз 
+гелендваген  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечную машину гелик  
+игрушечная машина мерседес гелендваген купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840416</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/razmer_igrushki-bolshie/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
 большой  — не менее 3 раз 
-аптека  — не менее 3 раз 
-[...11 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101961</t>
+машина  — не менее 1 раз 
+мальчик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить большую игрушечную машину  
+большая игрушечная машина для мальчика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840411</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_43/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+металлический  — не менее 3 раз 
+модель  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модели машин 1 43 купить в москве  
+металлические модели машин купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840407</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_24/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+моделька  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модели машин 1 24 купить  
+купить модельки машин 1 24 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840406</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/tematika_transport-passazhirskij/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+санкт  — не менее 3 раз 
+петербург  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модели машин купить в москве  
+модели машин купить санкт петербург </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840401</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4106650/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+светящийся  — не менее 3 раз 
+вертолетик  — не менее 3 раз 
+купить  — не менее 3 раз 
+рогатка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+светящийся вертолетик купить  
+светящийся вертолетик с рогаткой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840397</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+германия  — не менее 3 раз 
+купить  — не менее 2 раз 
+piko  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная железная дорога германия купить  
+игрушечная железная дорога piko купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840390</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/614/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+доктор  — не менее 1 раз 
+плюшевый  — не менее 1 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доктор плюшева игрушки купить  
+доктор плюшева игрушки купить москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840389</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/brand/1582/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дисней  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкие игрушки disney купить  
+мягкие игрушки дисней купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840372</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3757509/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ширма  — не менее 2 раз 
+кукольный  — не менее 3 раз 
+театр  — не менее 3 раз 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ширма для кукольного театра купить  
+купить ширму для детского кукольного театра </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840367</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3525076/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+майк  — не менее 3 раз 
+вазовский  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+мягкий  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+майк вазовский игрушка купить  
+майк вазовски купить игрушка мягкая </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840366</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/331/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+говорить  — не менее 3 раз 
+мягкий  — не менее 3 раз 
+кузя  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушку лунтик говорящую в москве  
+мягкая игрушка кузя из лунтика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840365</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/9661/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+испанский  — не менее 3 раз 
+купить  — не менее 1 раз 
+испания  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+испанские пупсы купить  
+купить пупса испания </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840354</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пупси  — не менее 3 раз 
+слайм  — не менее 3 раз 
+купить  — не менее 2 раз 
+единорог  — не менее 3 раз 
+сюрприз  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пупси слайм купить  
+пупси единорог с сюрпризом купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840352</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/transport_dolls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+машина  — не менее 2 раз 
+barbie  — не менее 3 раз 
+купить  — не менее 3 раз 
+барби  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+машина barbie купить  
+транспорт для кукол барби купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840350</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6225499/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дом  — не менее 3 раз 
+мечта  — не менее 3 раз 
+барби  — не менее 3 раз 
+купить  — не менее 3 раз 
+barbie  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дом мечты барби купить  
+barbie дом мечты купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840347</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_girls/brand/6021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+барби  — не менее 3 раз 
+купить  — не менее 1 раз 
+кукла  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для барби купить  
+одежда для кукол барби купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840346</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/723/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аксессуар  — не менее 1 раз 
+кукла  — не менее 3 раз 
+лола  — не менее 3 раз 
+купить  — не менее 3 раз 
+dmtoys  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аксессуары для кукол лол купить  
+купить куклу лол в москве dmtoys </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840332</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3638489/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+коляска  — не менее 2 раз 
+кукла  — не менее 2 раз 
+maclaren  — не менее 2 раз 
+купить  — не менее 3 раз 
+макларен  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коляска для кукол maclaren купить  
+коляска для куклы макларен купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840328</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski_dlya_kukol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+николь  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить коляску для кукол николь  
+купить коляску для кукол бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840327</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/164642/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+lego  — не менее 2 раз 
+mindstorms  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lego ev3 купить  
+lego mindstorms купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840317</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_kinetik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динамический  — не менее 1 раз 
+лабиринт  — не менее 3 раз 
+купить  — не менее 3 раз 
+шарик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+динамический конструктор лабиринт купить  
+динамический конструктор с шариками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840314</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/11631/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лесовичок  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный конструктор лесовичок купить  
+купить деревянный конструктор лесовичок в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840309</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_boost/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+конструктор  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lego boost купить  
+конструктор lego boost купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840303</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6187488/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+электронный  — не менее 1 раз 
+конструктор  — не менее 2 раз 
+умный  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+знаток  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электронный конструктор умная машина купить  
+электронный конструктор знаток умная машина купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840296</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/glina_skulpt/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (9 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+полимерный  — не менее 3 раз 
+глина  — не менее 3 раз 
+лепка  — не менее 3 раз 
+купить  — не менее 3 раз 
+набор  — не менее 3 раз 
+самозатвердевающий  — не менее 3 раз 
+цветок  — не менее 3 раз 
+натуральный  — не менее 3 раз 
+кукла  — не менее 3 раз 
+скульптурный  — не менее 3 раз 
+станок  — не менее 3 раз 
+готовый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить полимерную глину для лепки цветов  
+полимерная глина для лепки купить в москве  
+набор для лепки из глины купить  
+самозатвердевающая глина для лепки купить в москве  
+купить натуральную глину для лепки  
+купить полимерную глину для лепки кукол  
+глина для скульптурной лепки купить  
+станок для лепки из глины купить  
+готовая глина для лепки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841188</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/accessories_school/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дешево  — не менее 3 раз 
+интернет  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьные принадлежности купить  
+где купить школьные принадлежности  
+купить школьные принадлежности дешево  
+школьные принадлежности купить в интернет магазине  
+купить школьные принадлежности дешево в интернет  
+купить школьные принадлежности дешево в интернет магазине  
+школьные принадлежности купить недорого  
+где можно купить школьные принадлежности  
+школьные принадлежности купить в интернет магазине недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841136</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/baby_monitors/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+недорого  — не менее 3 раз 
+baby  — не менее 2 раз 
+monitor  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня купить  
+baby monitor видеоняня купить  
+видео радионяня купить  
+видеоняня купить в москве  
+видеоняня купить недорого  
+видеоняня купить недорого в москве  
+видеоняня купить в интернет  
+купить видеоняню в интернет магазине  
+радионяня с камерой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841022</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20068/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 колонка  — не менее 3 раз 
 купить  — не менее 3 раз 
 мини  — не менее 3 раз 
 алиса  — не менее 3 раз 
 умный  — не менее 3 раз 
 цена  — не менее 1 раз 
 станция  — не менее 3 раз 
 недорого  — не менее 3 раз 
 скидка  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 яндекс колонка с алисой купить в москве  
 яндекс колонка купить в москве  
 умная колонка яндекс купить в москве  
 яндекс колонка мини с алисой купить  
 яндекс колонка купить цена  
 умная колонка яндекс станция купить в москве  
 умная колонка яндекс алиса купить в москве  
 яндекс колонка купить недорого  
 яндекс колонка купить со скидкой </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101870</t>
-[...2 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/keychain/</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840708</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/planshety/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+планшет  — не менее 1 раз 
+ребенок  — не менее 3 раз 
+недорого  — не менее 3 раз 
+цена  — не менее 1 раз 
+год  — не менее 3 раз 
+игровой  — не менее 3 раз 
+противоударный  — не менее 3 раз 
+турбокидс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский планшет недорого  
+купить детский планшет для ребенка  
+детский игровой планшет купить  
+детский планшет купить в москве недорого  
+детский планшет купить цена  
+планшет детский от 3 лет купить  
+детский планшет с сим картой купить  
+детский планшет противоударный купить  
+детский планшет турбокидс купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840680</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19125/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+scrabble  — не менее 3 раз 
+игра  — не менее 3 раз 
+настольный  — не менее 3 раз 
+русский  — не менее 3 раз 
+скрэббл  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+скрэббл игра купить  
+scrabble настольная игра купить  
+купить scrabble  
+scrabble купить  
+scrabble игра купить  
+купить скрэббл  
+скрэббл купить  
+scrabble игра купить на русском  
+скрэббл настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840619</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/puppet_theatre/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-ключ  — не менее 3 раз 
-[...137 lines deleted...]
-ширма  — не менее 2 раз 
+ширма  — не менее 3 раз 
 кукла  — не менее 1 раз 
+детский  — не менее 1 раз 
+сад  — не менее 3 раз 
 рязань  — не менее 2 раз 
 билет  — не менее 3 раз 
 перчатка  — не менее 3 раз 
 жирафика  — не менее 3 раз 
 интернет  — не менее 2 раз 
 недорого  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 куклы для кукольного театра купить  
+купить кукольный театр для детского сада  
+кукольный театр купить игрушки и ширмы  
 кукольный театр рязань купить билеты  
 куклы перчатки для кукольного театра купить  
+кукольный театр купить билеты москва 2021  
 кукольный театр жирафики купить  
-кукольный театр купить игрушки и ширмы  
-кукольный театр купить билеты москва 2021  
 куклы для кукольного театра купить в интернет  
 купить кукол для кукольного театра недорого </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101546</t>
-[...44 lines deleted...]
-ребенок  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840321</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+домик  — не менее 3 раз 
+интернет  — не менее 2 раз 
 недорого  — не менее 3 раз 
-год  — не менее 3 раз 
-[...2173 lines deleted...]
-купить  — не менее 2 раз 
+кубик  — не менее 3 раз 
 минск  — не менее 3 раз 
 дом  — не менее 2 раз 
 бревно  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный конструктор купить  
+деревянный конструктор купить в москве  
+купить деревянный конструктор домик  
+купить деревянные конструкторы в интернет  
+деревянный конструктор купить в москве недорого  
+купить деревянные кубики конструктор  
+конструктор деревянный домик купить в москве  
 деревянный конструктор купить минск  
 деревянный конструктор дом из бревен купить </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101515</t>
-[...54 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102283</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840290</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3707533/</t>
+  </si>
+  <si>
+    <t>Санкции и фильтры</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (1 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить тест на беременность — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844009</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/military/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (12 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+оловянный  — не менее 3 раз 
+неокрашенный  — не менее 3 раз 
+интернет  — не менее 2 раз 
+недорого  — не менее 3 раз 
+коллекционный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+оловянные солдатики купить  
+солдатики купить  
+оловянные солдатики купить в москве  
+солдатики 1 72 купить  
+коллекционные солдатики купить  
+оловянные солдатики купить в интернет  
+набор оловянных солдатиков купить  
+оловянные солдатики неокрашенные купить в москве  
+купить солдатиков в интернет магазине  
+солдатики купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840496</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/smartchasy_braslety/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (11 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+умный  — не менее 3 раз 
+телефон  — не менее 3 раз 
+gps  — не менее 2 раз 
+прослушка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские часы с сим картой  
+смарт часы детские купить  
+купить детские умные часы  
+детские смарт часы купить в москве  
+детские умные часы купить в москве  
+детские часы с gps и телефоном купить  
+купить детские часы телефон  
+купить детские часы телефон в москве  
+детские смарт часы с gps купить  
+детские часы с прослушкой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841068</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/suitcases/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+колесико  — не менее 3 раз 
+колесо  — не менее 2 раз 
+недорого  — не менее 3 раз 
+samsonite  — не менее 3 раз 
+девочка  — не менее 3 раз 
+хороший  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский чемодан на колесиках  
+купить детский чемодан на колесах  
+детский чемодан samsonite купить  
+детские чемоданы на колесиках купить в москве  
+купить детский чемодан на колесиках недорого  
+купить детский чемодан на колесах в москве  
+купить чемодан детский на колесах недорого  
+купить детский чемодан для девочки  
+детские чемоданы на колесиках купить хороший  
+где купить детский чемодан на колесиках </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841133</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/easels/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+двухсторонний  — не менее 2 раз 
+икеа  — не менее 3 раз 
+магнитный  — не менее 1 раз 
+маркерный  — не менее 3 раз 
+двусторонний  — не менее 3 раз 
+деревянный  — не менее 3 раз 
+екатеринбург  — не менее 2 раз 
+ярославль  — не менее 2 раз 
+век  — не менее 3 раз 
+казань  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мольберт детский двухсторонний магнитно маркерный купить  
+мольберт деревянный детский купить  
+купить мольберт детский двухсторонний  
+мольберт икеа детский купить  
+мольберт детский двухсторонний купить в москве  
+детский двусторонний мольберт купить  
+мольберт детский купить в екатеринбурге  
+мольберт детский купить в ярославле  
+21 век мольберт детский купить  
+мольберт детский купить в казани </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841078</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/shtoriy/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 детский  — не менее 2 раз 
 купить  — не менее 3 раз 
 комната  — не менее 2 раз 
 интернет  — не менее 2 раз 
 девочка  — не менее 3 раз 
 недорого  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 звезда  — не менее 3 раз 
 сад  — не менее 2 раз 
 спальня  — не менее 1 раз 
 готовый  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
+шторы в детскую комнату купить  
+шторы в детскую комнату девочке купить  
 детские шторы купить  
-шторы в детскую комнату купить  
 шторы в детскую комнату купить в москве  
 шторы в детскую купить интернет магазин  
-шторы в детскую комнату девочке купить  
 купить детские шторы в интернет магазине недорого  
 шторы в детскую комнату мальчику купить  
 купить шторы со звездами в детскую  
 шторы в детский сад в спальню купить  
 купить готовые шторы в детскую комнату </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102168</t>
-[...7 lines deleted...]
-подушка  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841055</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/divan_miagkiy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+диванчик  — не менее 2 раз 
+маленький  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+игровой  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+комната  — не менее 3 раз 
+дешевый  — не менее 2 раз 
+мебель  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский диванчик  
+купить детский диванчик игрушечный  
+детский диванчик купить в москве  
+купить детский мягкий диванчик  
+купить маленький детский диванчик  
+детский игровой диванчик купить  
+купить мягкий детский диванчик игрушка  
+диванчик в детскую комнату купить  
+купить дешевый детский диванчик  
+купить мебель диван детскую </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841052</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/namatrassy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+непромокаемый  — не менее 3 раз 
+резинка  — не менее 2 раз 
+кроватка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские наматрасники  
+купить детский наматрасник  
+непромокаемые наматрасники детские купить  
+наматрасник детский купить в москве  
+детские наматрасники на резинке купить  
+наматрасник 80 160 детский непромокаемый купить  
+наматрасник на детскую кроватку купить в москве  
+наматрасник детский 160х80 купить  
+наматрасники детские 80х160 купить  
+наматрасник непромокаемый 80х160 детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840963</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-avtomaty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-ватный  — не менее 3 раз 
-[...21 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102097</t>
+пулька  — не менее 3 раз 
+железный  — не менее 3 раз 
+прицел  — не менее 3 раз 
+механический  — не менее 3 раз 
+недорого  — не менее 3 раз 
+металлический  — не менее 3 раз 
+калашников  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный автомат с пульками  
+купить игрушечный автомат с пульками ак 47  
+железный игрушечный автомат ак 47 купить  
+купить игрушечный железный автомат с пульками  
+игрушечный автомат с пульками купить прицелом  
+купить игрушечный автомат ак47  
+игрушечный автомат с пульками механический купить недорого  
+купить игрушечный автомат ак47 металлический  
+купить игрушечный автомат калашникова с пульками  
+купить игрушечный автомат в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840528</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/blastery/brand/2931/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 longstrike  — не менее 3 раз 
 cs  — не менее 3 раз 
 купить  — не менее 2 раз 
 zombie  — не менее 2 раз 
 strike  — не менее 2 раз 
 sledgefire  — не менее 3 раз 
 modulus  — не менее 3 раз 
 n  — не менее 3 раз 
 лук  — не менее 3 раз 
+mega  — не менее 3 раз 
+снайперка  — не менее 3 раз 
+мега  — не менее 3 раз 
 модулус  — не менее 3 раз 
-прицел  — не менее 2 раз 
-[...1 lines deleted...]
-Добавить фразы или наиболее близкие к точному вхождению написания:
+Добавить фразы или наиболее близкие к точному вхождению написания:
+nerf mega купить  
 nerf longstrike cs 6 купить  
 nerf zombie strike купить  
 nerf sledgefire купить  
 nerf modulus купить  
 nerf n strike longstrike купить  
 nerf лук купить  
-нерф модулус купить  
-[...30 lines deleted...]
-дом  — не менее 3 раз 
+нерф снайперка купить  
+купить нерф мега  
+нерф модулус купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840507</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/military_equipment/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+heng  — не менее 3 раз 
+long  — не менее 3 раз 
+модель  — не менее 3 раз 
+металл  — не менее 3 раз 
+стрелять  — не менее 3 раз 
+металлический  — не менее 3 раз 
+танковый  — не менее 3 раз 
+бой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемый танк  
+радиоуправляемые танки 1 16 из металла купить  
+радиоуправляемый танк т 34 85 купить  
+радиоуправляемые танки купить в москве  
+радиоуправляемый танк heng long купить  
+купить радиоуправляемые танки 1 16  
+радиоуправляемые модели танков купить в москве  
+купить танк радиоуправляемый стреляющий  
+металлический радиоуправляемый танк т 34 85 купить  
+радиоуправляемые танки для танкового боя купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840444</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plastic_masses/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+посуда  — не менее 3 раз 
+гончарный  — не менее 3 раз 
+кукла  — не менее 3 раз 
+леонардо  — не менее 3 раз 
+полимерный  — не менее 2 раз 
+сонет  — не менее 3 раз 
 недорого  — не менее 3 раз 
-ножка  — не менее 3 раз 
-[...65 lines deleted...]
-    <t xml:space="preserve">У 173 запросов, ведущих на данный URL, отличаются релевантные страницы. 
+стекло  — не менее 3 раз 
+серый  — не менее 3 раз 
+белый  — не менее 3 раз 
+обжиг  — не менее 3 раз 
+керамический  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+глина для лепки купить в москве  
+купить глину для лепки посуды  
+купить глину для лепки в леонардо  
+где купить глину для лепки в москве  
+купить гончарную глину для лепки  
+глина для лепки кукол купить  
+полимерная глина сонет для лепки купить недорого  
+стекло для лепки из полимерной глины купить  
+купить серую глину для лепки  
+купить белую глину для лепки и обжига </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841186</t>
+  </si>
+  <si>
+    <t>Перегруппировка запросов (175 фраз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">У 175 запросов, ведущих на данный URL, отличаются релевантные страницы. 
 Проверьте следующие запросы:  
 конструктор лего купить в москве  
 купить дом конструктор  
 конструктор meccano металлический купить  
 кукла паола рейна купить  
 кукольный театр купить игрушки на руку москва  
 елочная игрушка винни пух купить  
 мягкая игрушка сова купить  
 купить вязаную плюшевую игрушку  
 купить швейную машинку в москве  
 купить елочную игрушку мальчик с самолетиком  
 новогодний паровоз купить  
 елочная игрушка паровоз купить  
 автопоезд паровоз купить  
 новогодний паровозик купить  
 купить модельку машины ваз  
 игрушечная подводная лодка с камерой купить  
 купить радиоуправляемый вертолет  
 радиоуправляемая подводная лодка с камерой купить  
 лего бэтмен глиноликий фигурка купить  
 фигурка человека паука от хот тойс купить  
 хот тойс купить фигурки марвел  
 keenway игровой набор доктора  
-игрушечная стиральная машина miele купить  
-игрушечный автомат мп 40 купить  
 м416 автомат купить игрушечный  
 шмайсер автомат купить игрушечный  
 палочки для ксилофона купить  
 ксилофон купить бу  
 ксилофон 3 5 октавы купить  
 палочки для ксилофона купить москва  
 ксилофон хроматический купить  
 лампочки для ксилофона купить рядом со мной  
 палочки grig для ксилофона купить  
-подставка для ксилофона купить  
-купить металлофон хроматический  
+ксилофон профессиональный купить бу  
 металлофон диатонический купить  
 соколов погремушка серебряная купить  
+форма для леденцов погремушек купить в москве  
 каталка детская stellar ладошки купить  
 купить шахматы  
 шахматы купить  
 шахматы купить москва  
 где купить шахматы  
 набор шахмат купить  
 купить шахматы в магазине в москве  
 конфеты домино купить  
 конфеты домино где купить в москве  
 настольный футбол кикер купить  
 мяч для настольного футбола купить москва  
 манчкин купить котенка  
 манчкин кошка купить  
 котята манчкин купить в москве  
 манчкин кот купить  
 манчкин кошка купить в москве  
 манчкин делюкс купить  
 манчкин купить котенка цена  
+манчкин купить котенка в москве цена  
 купить котенка породы манчкин  
 манчкин кошка купить цена  
 купить котенка манчкин в москве недорого  
 вислоухий манчкин купить  
 замес манчкин купить  
 настольная игра манчкин делюкс купить  
 манчкин коротколапый купить  
 купить настольный хоккей stiga  
 настольный хоккей стига купить  
+карточная игра постельные дела купить  
 свечи на батарейках купить  
-брелки с живыми черепашками внутри купить  
 геншин брелки купить  
 cgpods наушники детские купить  
 яндекс колонка с часами купить  
 антисептические влажные салфетки tolli plus купить  
 детский шампунь страна сказок купить в москве  
 шампунь детский весна купить в москве  
 гигиеническая помада dermophil купить  
 гигиеническая помада dermophil термальная купить  
+гигиеническая помада labello купить в москве  
 детское мыло весна купить  
 ватные палочки с йодом купить  
 тинт ватные палочки для губ купить  
 ватные палочки с йодом купить в аптеке  
 пустышка серебряная купить  
 подушка для беременных купить  
 подушка для беременных купить москва  
 подушка для беременных купить москва недорого  
 подушки для беременных купить в интернет магазине  
 где купить подушку для беременных  
 купить подушку для беременных с пенополистиролом  
 подушка для беременных с шариками пенополистирола купить  
 подушка для беременных купить в москве цена  
 где купить подушку для беременных в москве  
 подушка для беременных купить фото  
 купить чехол на подушку для беременных  
 подушка для беременных купить в москве доставка  
 подушка обнимашка для беременных купить в москве  
 подушка для беременных i образная купить  
 подушка для беременных анатомическая купить  
 подушка для беременных новосибирск купить  
 шампунь мама комфорт купить  
 купить подгузники для взрослых xl  
 seni подгузники д взрослых купить  
 купить прокладки женские  
 купить мужские прокладки  
 мужские урологические прокладки купить  
 прокладки тена урологические купить  
 массажер для лица купить  
 купить увлажняющий крем для лица  
 косметическое касторовое масло купить  
 купить валик для спины и шеи  
 приборы для ухода за кожей лица купить  
+купить подогреватель молока для телят  
 купить детский стиральный порошок  
 стиральный порошок для детского белья купить  
 купить порошок стиральный автомат детский  
+термометр для мяса купить  
+купить ртутный термометр для измерения температуры  
 мама тест на беременность купить  
 экспресс тест на беременность купить  
 ингалятор купить  
 колыбель zibos ala купить  
 колыбель noony lula купить в москве  
+купить детский комод маша и медведь  
 купить детский комод в интернете  
 купить детский комод икеа  
 купить наполнитель для детских подушек  
 купить детскую подушку каюта уюта  
 купить стульчик для кормления peg perego  
 купить стул для кормления peg perego  
 видеоняня xiaomi купить  
 видеоняня xiaomi купить в москве  
 радионяня tommee tippee купить  
 ходунки для дцп детские купить  
 купить детские шторы  
 детские шторы купить в интернет  
 шторы в детскую в пиратском стиле купить  
 шторы детские комплект купить  
 детские шторы купить икеа  
 мебель для детской комнаты купить в москве  
 купить комплект детской мебели  
-купить детскую мебель бу  
 детская мебель из дерева купить  
 наборы детской мебели купить в москве  
 ковер икеа детский купить  
 купить светильники для детского сада  
 доска выбора в детском саду купить  
 детские парты и столы купить в минске  
 адвент календарь с шоколадом купить  
 пластовый мармелад купить  
 trolli мармелад купить  
 мармелад ударница купить  
 жидкая карамель купить  
 слинг шарф купить  
 слинг рюкзак купить  
 купить коляску  
 детское кресло икеа купить  
-детский чемодан american tourister купить  
 бумага для рисования карандашом купить  
 крафтовая бумага для рисования купить  
 купить бумагу 10 на 15 для рисования  
 бумага для рисования маслом купить  
 бумага для рисования пастелью сухой купить  
 крафт бумага для рисования купить  
 бумага для рисования в технике граттаж купить  
 многослойный стол для рисования из бумаги купить  
-vans мешок для обуви купить  
+мешок для обуви пул энд бир купить  
 шариковый пластилин купить  
 цветные карандаши акварельные купить  
 японская школьная сумка купить  
 купить картон цветная бумага  
 электронный блокнот купить  
 блокнот ежедневник купить  
 рандосеру ранец купить  
 линейка металлическая купить в москве  
 тетрадь в косую линейку купить в москве  
 цветная бумага для печати купить  
 купить цветную бумагу для творчества в листах  
 купить детскую одежду от производителя  
 одежда для малышей с винни пухом купить  
 одежда для брейка для мальчиков купить  
 купить одежду для танцев мальчику </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413100882</t>
-[...9 lines deleted...]
-гончарный  — не менее 3 раз 
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433839632</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rectal_tubes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+аптека  — не менее 3 раз 
+резиновый  — не менее 3 раз 
+многоразовый  — не менее 3 раз 
+взрослый  — не менее 3 раз 
+казань  — не менее 2 раз 
+аккумулятор  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+трубка газоотводная для аккумулятора купить  
+купить ректальный катетер  
+катетер ректальный купить  
+газоотводные трубочки для новорожденных купить в аптеке  
+трубочки газоотводные резиновые для новорожденных купить  
+многоразовые газоотводные трубочки купить  
+газоотводная трубка для новорожденных купить москва  
+газоотводная трубка для новорожденных купить в аптеке  
+газоотводная трубка для новорожденных купить москва многоразовая  
+газоотводная трубка взрослому купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840921</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_boys/sezon_oio-demisezon/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+верхняя одежда для мальчиков купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841231</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskaya_obuv/brand/22290/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паблоска  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+обувь паблоски для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841229</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/school_footwear_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьная обувь для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841228</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/botinki_girls/sezon_oio-demisezon/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+демисезонная обувь для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841227</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/new-year/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+новогодний  — не менее 2 раз 
+малыш  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить новогоднюю одежду для малышей </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841226</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/school_footwear_boys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+викинг  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить обувь викинг для мальчика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841225</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_girls/brand/19429/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+lenne  — не менее 3 раз 
+детский  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lenne детская одежда купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841222</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/ortopedicheskaya_obuv_dlya_detej/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+первый  — не менее 2 раз 
+малыш  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+первая ортопедическая обувь для малыша купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841219</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4912689/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+обувь  — не менее 3 раз 
+супинатор  — не менее 3 раз 
+малыш  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+обувь без супинатора для малышей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841218</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/ortopedicheskaya_obuv_dlya_detej/age-0~5/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+малыш  — не менее 2 раз 
+первый  — не менее 2 раз 
+шаг  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+обувь для малышей ортопедическая первые шаги купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841217</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shoes_for_newborns/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+обувь для малышей купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841216</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для девочек 4 лет купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841215</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/naryadnie_i_prazdnichie_platya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+одежда  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+нарядная одежда для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841214</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskaya_odezhda/brand/19020/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гарри  — не менее 3 раз 
+поттер  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда с гарри поттером для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841213</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_for_girls/sizes-152/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подросток  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить одежду для девочки подростка </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841212</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/verhnyaa_odegda_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить верхнюю одежду для девочки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841211</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4675598/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зеленый  — не менее 3 раз 
+цветной  — не менее 3 раз 
+бумага  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+зеленая цветная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841210</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4483663/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бумага  — не менее 3 раз 
+цветной  — не менее 3 раз 
+голографический  — не менее 3 раз 
+самоклеяться  — не менее 3 раз 
+купить  — не менее 3 раз 
+розница  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумага цветная голографическая самоклеющаяся купить в розницу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841209</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/ofisnaya_bumaga/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+цветной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бумагу цветную 500 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841208</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3786330/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цветной  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+цветная копировальная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841207</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/coloured_paper_cardboard/osobennosti_karton-dvustoronnyaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+двусторонняя цветная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841206</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5063029/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бумага  — не менее 2 раз 
+пастель  — не менее 3 раз 
+цветной  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумага для пастели а3 цветная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841205</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4481508/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+самоклеяться  — не менее 3 раз 
+цветной  — не менее 3 раз 
+бумага  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+самоклеющаяся цветная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841204</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/set_student/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+письменный  — не менее 3 раз 
+принадлежность  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+набор письменных принадлежностей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841202</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1927181/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+линейка купить 30 см </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841200</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1834141/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+офицерский  — не менее 3 раз 
+линейка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+офицерская линейка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841199</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6026869/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гознак  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумага для черчения гознак а4 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841197</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4304944/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+меховой  — не менее 3 раз 
+сумочка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую меховую сумочку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841195</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/paints_oil/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+масляные краски купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841194</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/handbags_purses/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+силиконовый  — не менее 3 раз 
+сумочка  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить силиконовую сумочку детскую </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841192</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3308740/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+круг  — не менее 3 раз 
+лепка  — не менее 3 раз 
+глина  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+круг для лепки из глины купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841191</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3672308/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+голубой  — не менее 3 раз 
+глина  — не менее 2 раз 
+лепка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+голубая глина для лепки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841190</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/2881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+глина  — не менее 3 раз 
+лепка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+jovi глина для лепки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841189</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3760340/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ранец  — не менее 2 раз 
+hummingbird  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ранец hummingbird купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841185</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4500764/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+восковой  — не менее 2 раз 
+мелкий  — не менее 2 раз 
+цветок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+восковые мелки 6 цветов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841183</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1832161/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стакан непроливайка луч купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841181</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/tetrady_bloknot/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+блокнот  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить тетради и блокноты </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841180</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4458399/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+блокнот  — не менее 2 раз 
+черный  — не менее 3 раз 
+лист  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+блокнот с черными листами купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841179</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2787351/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+умный блокнот купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841178</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2402691/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+блокнот  — не менее 2 раз 
+желание  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+блокнот желаний купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841177</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6087010/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+матовый  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+картон цветной матовый купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841175</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3583355/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ментальный  — не менее 2 раз 
+математика  — не менее 3 раз 
+купить  — не менее 3 раз 
+учебный  — не менее 3 раз 
+пособие  — не менее 3 раз 
+тетрадь  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ментальная математика купить учебное пособие и тетради </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841173</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/teaching_aid/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+магнитный  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магнитные учебные пособия купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841172</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rabochie-tetradi/brand/22672/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+учебный  — не менее 1 раз 
+пособие  — не менее 1 раз 
+класс  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+учебные пособия 5 класс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841171</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/backpacks_911/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сумка  — не менее 3 раз 
+старшеклассник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьные сумки для старшеклассников купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841170</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9481/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цветной  — не менее 3 раз 
+карандаш  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+цветные карандаши stabilo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841169</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/colour_pencils/brand/4992/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+трехгранный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить трехгранные цветные карандаши </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841168</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6222396/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цветок  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+цветные карандаши 48 цветов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841167</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/colour_pencils/brand/2761/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+многоцветный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+цветные карандаши многоцветные купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841166</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/school_clothes_boys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьная одежда для мальчиков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841164</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/school_clothes_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьная одежда для девочек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841163</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/clothes_school/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+школьная одежда купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841162</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plasticine/brand/5462/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пластилин  — не менее 3 раз 
+гамма  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластилин гамма купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841161</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2044381/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+секрет  — не менее 2 раз 
+пластилин  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+секреты пластилина купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841160</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/plasticine/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пластилин купить в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841158</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/backpacks_girls/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+женский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить рюкзак женский школьный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841155</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4229291/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+блокнот  — не менее 3 раз 
+ключ  — не менее 3 раз 
+купить  — не менее 3 раз 
+девочка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+блокнот с ключом купить для девочек </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841149</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2553471/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дневник диппера купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841148</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/diary/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+личный  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+личный дневник купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841147</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3094947/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+читательский дневник купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841146</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/easels/tip_doskihudozh-markernaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фломастер  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доска для фломастеров купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841145</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5146627/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спиртовой  — не менее 3 раз 
+фломастер  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+спиртовые фломастеры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841144</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4625311/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фломастер  — не менее 3 раз 
+posca  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фломастеры posca купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841143</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4853869/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фломастер  — не менее 1 раз 
+цветок  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фломастеры 60 цветов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841142</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4595237/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+фломастер  — не менее 3 раз 
+граффити  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить фломастеры для граффити </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841141</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4841068/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фломастер  — не менее 3 раз 
+цветок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фломастеры 80 цветов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841140</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/markers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+цветок  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить фломастеры 100 цветов </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841137</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6024662/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+кресло  — не менее 3 раз 
+яндекс  — не менее 3 раз 
+такси  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло яндекс такси купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841132</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kreslomeshok/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское кресло мешок купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841131</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/18480/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+кресло  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское кресло бюрократ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841130</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3098821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+коляска  — не менее 2 раз 
+yoyo  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коляска yoyo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841126</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3489370/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+baby  — не менее 2 раз 
+ktan  — не менее 2 раз 
+слинг  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+baby ktan слинг купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841122</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4666761/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+куртка  — не менее 3 раз 
+слинг  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+куртка слинг купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841121</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slings_bags/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+женский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сумка слинг женская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841120</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1771561/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский творожок агуша </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841118</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/caramel/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+палочка  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карамель на палочке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841116</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4944787/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шоколад  — не менее 2 раз 
+карамель  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шоколад с карамелью купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841115</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2262121/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад мишки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841113</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3343004/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 2 раз 
+яблочный  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад яблочный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841111</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/marmalade/brand/19360/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сказка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад сказка купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841110</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/marmalad/brand/9881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+харибо  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад харибо купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841109</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мармелад  — не менее 3 раз 
+haribo  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мармелад haribo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841108</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19360/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+мармелад  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мармелад сказка </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841106</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3289435/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+умный  — не менее 3 раз 
+сладость  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+умные сладости купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841102</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sladosti_pp/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+полезные сладости купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841100</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/685221/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+пюре  — не менее 2 раз 
+ус  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское пюре сами с усами купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841096</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/511991/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ягненок  — не менее 2 раз 
+пюре  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ягненок пюре детское купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841095</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pure/frukty_i_yagody_pyure-yabloko/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+яблочный  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское яблочное пюре купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841094</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1957451/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+каша  — не менее 2 раз 
+умница  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская каша умница купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841093</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5141772/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пшеничный  — не менее 2 раз 
+каша  — не менее 2 раз 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пшеничная каша купить детская </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841092</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/27091/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+каша  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские каши lino купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841091</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/suhie_smesi_i_zameniteli_moloka/brand/8931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+нутрилон  — не менее 1 раз 
+воронеж  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую смесь нутрилон купить воронеж </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841089</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pure/brand/3091/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дешево  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское питание тема купить дешево </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841087</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/suhie_smesi_i_zameniteli_moloka/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+производитель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское питание от производителя </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841086</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/party/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую парту со стульчиком </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841084</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2269691/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+доска  — не менее 3 раз 
+сноуборд  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+доска для сноуборда детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841082</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5131520/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+доска  — не менее 3 раз 
+буква  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую доску с буквами </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841081</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3416831/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+мольберт  — не менее 3 раз 
+ника  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский мольберт ника купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841079</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3372436/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+фонарик  — не менее 2 раз 
+сирена  — не менее 3 раз 
+детский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить фонарик с сиреной детские </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841077</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2943991/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+брелок  — не менее 3 раз 
+фонарик  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+брелок фонарик детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841076</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6047322/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+фонарик  — не менее 1 раз 
+батарейка  — не менее 2 раз 
+новогодний  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские фонарики на батарейках новогодние купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841075</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2321381/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+фонарик  — не менее 3 раз 
+klein  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фонарик klein купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841074</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/globes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+светильник  — не менее 3 раз 
+настольный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+глобус светильник настольный детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841073</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/watch/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+электронный  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские электронные часы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841070</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3226576/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+elari  — не менее 2 раз 
+детский  — не менее 3 раз 
+часы  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+elari детские часы купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841069</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3215576/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 3 раз 
+детский  — не менее 1 раз 
+арт  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушку детский будильник арт 10360766 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841066</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3993163/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+ковер  — не менее 3 раз 
+классика  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский ковер классики купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841063</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3892459/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+штора  — не менее 2 раз 
+морской  — не менее 2 раз 
+стиль  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские шторы в морском стиле купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841058</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4919866/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+штора  — не менее 2 раз 
+тачка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские шторы тачки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841057</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/fotorulon/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+рулонные шторы детские купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841056</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/109481/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ящик  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+маша  — не менее 1 раз 
+медведь  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ящик для игрушек маша и медведь </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841054</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2820721/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+шезлонг  — не менее 2 раз 
+babybjorn  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский шезлонг babybjorn купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841051</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3189304/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чехол на детский шезлонг купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841050</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3374307/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+прыгунок  — не менее 3 раз 
+джампер  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский прыгунок джампер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841049</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3141799/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+радионяня  — не менее 2 раз 
+beurer  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радионяня beurer </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841048</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3553517/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радионяня  — не менее 2 раз 
+моторола  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радионяня моторола купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841047</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6020718/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 3 раз 
+ramili  — не менее 3 раз 
+baby  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня ramili baby rv500 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841031</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4037906/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 2 раз 
+angeleye  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня angeleye ae603 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841030</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3096349/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 2 раз 
+moonybaby  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня moonybaby купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841029</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/23504/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 3 раз 
+angeleye  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня angeleye купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841028</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3421563/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+видеоняня  — не менее 2 раз 
+моторола  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+видеоняня моторола купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841024</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3643953/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+babysense  — не менее 2 раз 
+монитор  — не менее 2 раз 
+дыхание  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+babysense монитор дыхания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841021</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/monitory_dyhania/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить монитор дыхания </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841020</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6206986/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+увлажнитель  — не менее 3 раз 
+воздух  — не менее 3 раз 
+ballu  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить увлажнитель воздуха ballu </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841019</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3543860/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+увлажнитель  — не менее 2 раз 
+воздух  — не менее 2 раз 
+polaris  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить увлажнитель воздуха polaris </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841018</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stulchiki_dlya_kormleniya/brand/73085/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+стул  — не менее 2 раз 
+vrost  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стул для кормления vrost купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841016</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/highchairs_transformers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+стул  — не менее 2 раз 
+матрешка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить стул трансформер для кормления матрешка </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841015</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/15261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+медел  — не менее 3 раз 
+поильник  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+медела поильник купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841011</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2622931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+поильник  — не менее 3 раз 
+трубочка  — не менее 3 раз 
+мир  — не менее 3 раз 
+детство  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+поильник с трубочкой мир детства купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841010</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/drinking_bowl/osobennosti_butylochki-s_trubochkoj/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+грузик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+поильник с грузиком купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841007</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/children_clubs/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+чашка  — не менее 1 раз 
+фарфор  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чашка детская фарфор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841003</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/urinals/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+пластиковый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский пластиковый писсуар </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841002</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3000472/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tommee  — не менее 2 раз 
+tippee  — не менее 2 раз 
+слюнявчик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tommee tippee слюнявчик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841001</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bibs_textile/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+женщина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить слюнявчик для женщин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841000</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/slunyavchiki/brand/23036/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+силиконовый  — не менее 3 раз 
+карман  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+слюнявчик силиконовый с карманом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840999</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3237755/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+горшок  — не менее 2 раз 
+babybjorn  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский горшок babybjorn купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840997</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shakers_bottles/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бутылочка  — не менее 2 раз 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бутылочка для воды детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840995</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mattres_70_140/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский матрас 140х70 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840993</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/raskladushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+раскладушка  — не менее 1 раз 
+матрас  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская раскладушка с матрасом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840992</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6121445/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+плед  — не менее 2 раз 
+символика  — не менее 3 раз 
+спартак  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский плед с символикой спартака </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840989</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3498538/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кашемировый  — не менее 3 раз 
+детский  — не менее 3 раз 
+плед  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кашемировый детский плед купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840988</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/592791/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+плед  — не менее 3 раз 
+шерсть  — не менее 3 раз 
+меринос  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские пледы из шерсти мериноса купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840987</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5105607/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+бамбуковый  — не менее 3 раз 
+одеяло  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское бамбуковое одеяло купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840984</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konverty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+одеяло  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское одеяло для новорожденных на выписку купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840983</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4966271/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+одеяло  — не менее 2 раз 
+клетка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую одеяло в клетку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840982</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odeyala/brand/71231/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аскон  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аскона одеяло детское купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840981</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/pol-malchik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское постельное белье для мальчика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840977</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/stretch_sheets/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+постельный  — не менее 2 раз 
+белье  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское постельное белье на резинке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840976</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3334790/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+светиться  — не менее 3 раз 
+постельный  — не менее 2 раз 
+белье  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+светящееся постельное белье детское купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840975</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/dlia_sna/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+эффект  — не менее 3 раз 
+память  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка с эффектом памяти купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840973</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4915138/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+латексный  — не менее 3 раз 
+подушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская латексная подушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840971</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/podushky/brand/25777/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+ортопедический  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская ортопедическая подушка trelax купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840970</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pillows/brand/71231/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+аскон  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка аскона купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840969</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cushion_newborns/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ортопедический  — не менее 3 раз 
+рождение  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка ортопедическая с рождения купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840966</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6074090/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+кроватка  — не менее 3 раз 
+бортик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кроватка 140х70 с бортиками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840964</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chest_plastic/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+комод пластиковый с ящиками детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840962</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolybeli/osobennosti_kolybeli-ehlektronnaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить электронную колыбель </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840959</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3139703/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колыбель  — не менее 2 раз 
+козь  — не менее 3 раз 
+тутти  — не менее 3 раз 
+бамбини  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колыбель кози тутти бамбини купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840958</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/holders_canopies/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+взрослый  — не менее 3 раз 
+кровать  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+держатель для балдахина на взрослую кровать купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840955</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bed_house/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кроватка домик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840952</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/canopies_holders/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить балдахин на детскую кроватку недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840949</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3255410/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+манеж  — не менее 3 раз 
+щенок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж для щенков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840947</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4039888/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+манеж  — не менее 2 раз 
+кровать  — не менее 2 раз 
+happy  — не менее 2 раз 
+baby  — не менее 2 раз 
+martin  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж кровать happy baby martin купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840940</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2982881/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+манеж  — не менее 2 раз 
+кровать  — не менее 2 раз 
+graco  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манеж кровать graco купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840939</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3786485/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+алиса  — не менее 3 раз 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+соляной  — не менее 3 раз 
+грелка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+алиса где купить детскую соляную грелку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840934</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/inhalers/brand/24642/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+омрон  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ингалятор омрон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840932</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3093253/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+газоотводный  — не менее 2 раз 
+трубка  — не менее 2 раз 
+малышок  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+газоотводная трубка малышок купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840930</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4542212/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+глазной  — не менее 2 раз 
+пластырь  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+глазной пластырь детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840926</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4756203/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+магикопласт  — не менее 2 раз 
+детский  — не менее 3 раз 
+пластырь  — не менее 2 раз 
+кашель  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магикопласт детские пластыри от кашля купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840924</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bandages/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+рисунок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские пластыри с рисунками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840923</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/209972/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+взрослый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+газоотводная трубка взрослому купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840922</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3665743/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+безртутный  — не менее 3 раз 
+термометр  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+безртутный термометр купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840914</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/gidrometr/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+термометр  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+термометр гигрометр купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840913</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/421091/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ленора  — не менее 3 раз 
+детский  — не менее 3 раз 
+кондиционер  — не менее 2 раз 
+белье  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ленор детский кондиционер для белья купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840910</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3664388/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+стиральный  — не менее 2 раз 
+порошок  — не менее 2 раз 
+фосфат  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские стиральные порошки без фосфатов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840909</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4115644/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+чистаун  — не менее 2 раз 
+стиральный  — не менее 2 раз 
+порошок  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+чистаун стиральный порошок детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840908</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/washing_powders/brand/1292/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+стиральный  — не менее 1 раз 
+babyline  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стиральный порошок babyline детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840907</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6130441/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские стиральные порошки эко купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840906</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/uhod_lico/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить прибор для ухода за лицом </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840903</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3819596/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пароварка  — не менее 3 раз 
+блендер  — не менее 3 раз 
+gfsb  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пароварка блендер gfsb 6 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840902</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3498571/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+блендер  — не менее 3 раз 
+пароварка  — не менее 3 раз 
+twistshake  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+блендеры пароварки twistshake купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840901</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6008380/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+блендер  — не менее 2 раз 
+пароварка  — не менее 2 раз 
+kitfort  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+блендеры пароварки kitfort купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840900</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5045663/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пароварка  — не менее 2 раз 
+блендер  — не менее 2 раз 
+happy  — не менее 2 раз 
+baby  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пароварка блендер happy baby купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840899</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/blender_steamer/brand/16261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+beaba  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+beaba блендер пароварка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840898</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2976671/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+пароварка  — не менее 2 раз 
+блендер  — не менее 2 раз 
+филипс  — не менее 3 раз 
+авента  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пароварку блендер филипс авент </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840897</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sterilizers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровой  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+стерилизатор паровой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840895</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3639109/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шея  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+валики для спины и шеи купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840894</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4604429/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+био  — не менее 3 раз 
+ойл  — не менее 3 раз 
+косметический  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+био ойл масло косметическое купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840891</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/oil_cosmetik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где можно купить косметическое масло </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840890</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4113950/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+масло  — не менее 2 раз 
+авокадо  — не менее 3 раз 
+купить  — не менее 3 раз 
+косметический  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+масло авокадо купить в москве косметическое </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840889</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3441634/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+масло  — не менее 2 раз 
+виноградный  — не менее 3 раз 
+косточка  — не менее 3 раз 
+косметический  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+масло виноградной косточки косметическое купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840888</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3639252/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+масло  — не менее 2 раз 
+шиповник  — не менее 3 раз 
+косметический  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+масло шиповника косметическое купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840887</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6072866/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пенка  — не менее 3 раз 
+mama  — не менее 2 раз 
+comfort  — не менее 3 раз 
+интимный  — не менее 3 раз 
+гигиена  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пенка mama comfort для интимной гигиены купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840886</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4080679/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+крем  — не менее 3 раз 
+лицо  — не менее 3 раз 
+невский  — не менее 3 раз 
+косметика  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить крем для лица невская косметика </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840885</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5042261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+крем  — не менее 3 раз 
+лифтинг  — не менее 3 раз 
+лицо  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить крем лифтинг для лица </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840884</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sunscream/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лицо  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+солнцезащитный крем для лица купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840882</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/massagery/brand/20676/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+gezatone  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить массажер gezatone </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840880</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4497341/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+массажер  — не менее 2 раз 
+голова  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+массажер для головы купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840879</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pizhamy_dlya_beremennyh/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пижаму для беременных в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840878</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/elektrobritvy_men/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+новосибирск  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электробритвы мужские купить в новосибирске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840877</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6213574/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+электробритва  — не менее 3 раз 
+мужской  — не менее 3 раз 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+магазин  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электробритвы мужские купить в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840876</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6302807/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+электробритва  — не менее 2 раз 
+мужской  — не менее 3 раз 
+хороший  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+электробритвы мужские лучшие купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840875</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6190762/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+многоразовый  — не менее 2 раз 
+прокладка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+многоразовые прокладки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840874</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3286004/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить урологические прокладки seni </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840873</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/12031/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+прокладка  — не менее 1 раз 
+олвейс  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить прокладки олвейс </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840872</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/absorbent_underwear/brand/20011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+сени  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подгузники сени для взрослых в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840870</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4029616/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мама  — не менее 3 раз 
+комфорт  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бандаж мама комфорт купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840865</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4385867/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+theraline  — не менее 2 раз 
+подушка  — не менее 2 раз 
+беременный  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+theraline подушка для беременных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840863</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/5911/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+впитывать  — не менее 3 раз 
+нижний  — не менее 2 раз 
+белье  — не менее 3 раз 
+женщина  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+впитывающее нижнее белье depend для женщин купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840861</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/foot_cream/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+крем для ног купить интернет магазин </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840860</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1784491/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+держатель  — не менее 3 раз 
+пустышка  — не менее 2 раз 
+philips  — не менее 2 раз 
+avent  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+держатель для пустышки philips avent купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840856</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3226813/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+воронеж  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пустышка авент 6 18 купить воронеж </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840855</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pacifiers_teethers/brand/15171/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+hevea  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+hevea пустышка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840854</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/389941/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пустышка  — не менее 2 раз 
+bibi  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пустышка bibi купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840853</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shroud_shaper/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+корректор  — не менее 3 раз 
+сосок  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+корректор сосков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840852</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6170979/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сосок  — не менее 2 раз 
+молочный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+соска молочная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840851</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cosmetics_for_nipples/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+mustela  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+mustela крем для сосков купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840850</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/holders_pacifiers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+именной  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+именные держатели для пустышек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840847</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/scissors_manicure/brand/3804/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+нук  — не менее 3 раз 
+аптека  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить нук ножницы детские 10256257 в аптеках </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840846</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1927421/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ножницы для левшей детские купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840845</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/scissors/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+творчество  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские ножницы для творчества </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840844</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/scissors_manicure/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+путилково  — не менее 3 раз 
+химки  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+куплю детские ножницы в путилково химки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840843</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6131571/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ватный  — не менее 2 раз 
+палочка  — не менее 2 раз 
+деревянный  — не менее 3 раз 
+основа  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ватные палочки на деревянной основе </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840841</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3788730/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ватный  — не менее 2 раз 
+палочка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+я самая ватные палочки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840840</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/326091/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+джонсонс  — не менее 3 раз 
+беби  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные палочки джонсонс беби купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840838</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/217222/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+длинный  — не менее 3 раз 
+горло  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+длинные ватные палочки для горла купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840837</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4846979/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+горло  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные палочки для горла купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840836</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6099720/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+аспиратор  — не менее 2 раз 
+насадка  — не менее 3 раз 
+пылесос  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аспиратор насадка на пылесос купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840834</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3727036/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+мыло  — не менее 3 раз 
+алиса  — не менее 3 раз 
+купить  — не менее 3 раз 
+дешево  — не менее 3 раз 
+москва  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское мыло алиса купить дешево москва </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840833</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/7851/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 2 раз 
+стиральный  — не менее 3 раз 
+порошок  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский стиральный порошок ушастый нянь </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840832</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soap_lump/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гр  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мыло детское 200 гр купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840831</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soaps/brand/6241/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+little  — не менее 3 раз 
+siberica  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+little siberica детское мыло купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840830</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3746636/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мыло  — не менее 2 раз 
+детский  — не менее 3 раз 
+тик  — не менее 3 раз 
+свобода  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мыло детское тик так 150г свобода купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840829</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soaps/brand/8831/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+фабрика  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское мыло фабрики свобода </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840828</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soaps/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+крем  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское мыло  
+детский крем мыло купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840827</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3760519/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский крем невская косметика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840826</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3439699/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+адвент  — не менее 2 раз 
+календарь  — не менее 2 раз 
+детский  — не менее 3 раз 
+косметика  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+адвент календарь с детской косметикой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840825</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/soaps/brand/9261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мыло детское невская косметика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840824</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nabor_cosmetiki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+большой  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская косметика большой набор купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840822</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4880799/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гигиенический  — не менее 3 раз 
+помада  — не менее 3 раз 
+гиалурон  — не менее 2 раз 
+evo  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гигиеническая помада гиалурон evo купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840819</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/hygienic_ipstick/brand/17191/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+помада  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+помада гигиеническая лакомка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840818</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lip_balm/brand/21194/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гигиенический  — не менее 3 раз 
+помада  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гигиеническая помада фруктовый поцелуй купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840817</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/winter_cosmetics/brand/3637/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+гигиенический  — не менее 2 раз 
+помада  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гигиеническая помада морозко купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840815</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3546640/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аспиратор назальный детский b well купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840814</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/aspirators/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аспиратор назальный детский купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840813</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4214895/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+набор  — не менее 2 раз 
+бальзам  — не менее 2 раз 
+губа  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить набор бальзамов для губ </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840811</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3935389/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+revyline  — не менее 2 раз 
+зубной  — не менее 2 раз 
+щетка  — не менее 2 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+revyline зубная щетка детская купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840807</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3163552/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные диски 120 шт купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840804</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4817412/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ватный  — не менее 2 раз 
+диск  — не менее 2 раз 
+органический  — не менее 3 раз 
+хлопок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ватные диски из органического хлопка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840802</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sun_cream/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+молочко  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское солнцезащитное молочко </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840800</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/poloten_kuhny/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+махровый  — не менее 2 раз 
+детский  — не менее 2 раз 
+сад  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить махровое полотенце 40х70 для детского сада </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840797</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4340261/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+полотенце  — не менее 2 раз 
+свинка  — не менее 3 раз 
+пепе  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское полотенце со свинкой пепе </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840795</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4968206/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+полотенце детское 70х140 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840792</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/poloten_vannoy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+мультгерой  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские полотенца с мультгероями купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840790</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/2451/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+шампунь  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский шампунь карапуз купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840776</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/schampoo/tip_volos_kosmetika-vyushchiesya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+детский  — не менее 2 раз 
+кудрявый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский шампунь для кудрявых волос </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840773</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3749065/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шампунь  — не менее 2 раз 
+тик  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шампунь тик так детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840771</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/20853/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+шампунь  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+levrana детский шампунь купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840768</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3275814/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+шампунь  — не менее 2 раз 
+мустеть  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский шампунь мустела </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840763</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shampoos/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+весна  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шампунь детский весна купить в магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840759</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3819565/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+растворимый  — не менее 3 раз 
+туалетный  — не менее 2 раз 
+бумага  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+растворимая туалетная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840757</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/toilet_paper_wet_dry/brand/18251/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+maneki  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+maneki туалетная бумага купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840756</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4217856/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+туалетный  — не менее 2 раз 
+бумага  — не менее 2 раз 
+рулон  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+туалетная бумага 12 рулонов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840753</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/1440391/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+туалетный  — не менее 2 раз 
+бумага  — не менее 2 раз 
+zewa  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+туалетная бумага zewa купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840750</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/disposable_diapers/brand/4802/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 1 раз 
+впитывать  — не менее 3 раз 
+пилигрим  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пеленки детские впитывающие пилигрим </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840747</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/disposable_diapers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+день  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские пеленки каждый день купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840746</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4604283/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лицо  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки для лица купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840743</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4860549/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+клапан  — не менее 3 раз 
+влажный  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+клапан для влажных салфеток купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840742</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3778077/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+влажный  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки я самая купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840741</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3739902/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки aura купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840740</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4024131/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+влажный  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+интимный  — не менее 2 раз 
+гигиена  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки для интимной гигиены купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840739</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/wet_wipes/brand/821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+merries  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить влажные салфетки merries </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840738</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/antibacterial_antiseptic_wipes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+салфетки влажные антисептические купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840736</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3731444/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+влажный  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+лежачий  — не менее 3 раз 
+больной  — не менее 3 раз 
+большой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить влажные салфетки для лежачих больных большие </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840735</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4108003/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+влажный  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+уборка  — не менее 3 раз 
+дом  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить влажные салфетки для уборки дома </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840734</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/box/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+влажный  — не менее 1 раз 
+индивидуальный  — не менее 3 раз 
+упаковка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+влажные салфетки в индивидуальной упаковке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840733</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6188003/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить влажные салфетки для лежачих больных </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840732</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3959987/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пеленальный  — не менее 3 раз 
+столик  — не менее 3 раз 
+кукла  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пеленальный столик для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840729</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pelenalnye_stoliki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ванночка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пеленальный столик с ванночкой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840728</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2037351/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+присыпка  — не менее 2 раз 
+цинк  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская присыпка с цинком купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840722</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2228541/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+сени  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить подгузники сени </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840720</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3188620/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+асепта  — не менее 2 раз 
+салфетка  — не менее 2 раз 
+детский  — не менее 3 раз 
+зуб  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+асепта салфетки детские для зубов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840716</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3335851/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+салфетка  — не менее 2 раз 
+влажный  — не менее 2 раз 
+детский  — не менее 3 раз 
+джонсон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить салфетки влажные детские джонсон </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840715</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3190321/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+шар  — не менее 3 раз 
+головоломка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская игрушка шар головоломка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840713</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3839498/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колонка  — не менее 2 раз 
+яндекс  — не менее 2 раз 
+плюс  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колонка яндекс плюс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840712</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4290142/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+наушники  — не менее 3 раз 
+ушко  — не менее 3 раз 
+кошка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские наушники с ушками кошки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840705</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/naushniki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+jbl  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+наушники jbl детские купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840703</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6002589/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шар  — не менее 3 раз 
+лабиринт  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шар лабиринт купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840701</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3369032/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+брелка  — не менее 3 раз 
+тигренок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+брелки тигрята купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840699</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3337685/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+брелка  — не менее 3 раз 
+черепаха  — не менее 3 раз 
+живой  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+брелки с черепахами живыми купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840697</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3398300/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+рация  — не менее 2 раз 
+моторола  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская рация моторола купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840695</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/batteries1/brand/3864/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+дюрасесть  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить батарейки дюрасел </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840693</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/electric_garlands/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+батарейка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+гирлянда на батарейках купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840689</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/akkumuliator_batareika/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+аккумуляторный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить аккумуляторные батарейки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840683</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3409267/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+планшет для рисования со стилусом детский купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840681</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2998098/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+фотоаппарат  — не менее 2 раз 
+щенячий  — не менее 2 раз 
+патруль  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат щенячий патруль купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840679</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3836772/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фотоаппарат  — не менее 2 раз 
+детский  — не менее 3 раз 
+gsmin  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фотоаппарат детский gsmin купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840677</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/foto_video_tehnika/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 2 раз 
+фотоаппарат  — не менее 1 раз 
+купить  — не менее 3 раз 
+видео  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат купить м видео </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840676</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3798456/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+фотоаппарат  — не менее 2 раз 
+котик  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат котик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840675</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3804590/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+hello  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат hello kitty купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840674</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6015647/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+фотоаппарат  — не менее 2 раз 
+зайчик  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат зайчик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840673</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/camera/funkcii_foto-mgnovennaya_pechat/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
+моментальный  — не менее 3 раз 
+цветной  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский фотоаппарат с моментальной печатью цветной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840670</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3319456/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+карточный  — не менее 3 раз 
+игра  — не менее 2 раз 
+майнкрафт  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карточная игра майнкрафт купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840667</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4657062/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+карточный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карточная игра покер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840666</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/forma_nastolki-kartochnaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+интернет  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карточные игры купить в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840664</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3102374/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+соображария  — не менее 3 раз 
+каникулы  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+соображарий каникулы купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840663</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2970531/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольная игра соображарий junior купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840662</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2190821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игра соображарий купить в москве  
+игра соображарий купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840661</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2202311/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тащить  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+манчкин тащи сокровища купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840660</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6196112/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+русский манчкин купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840659</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3483815/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+футбол  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игроки для настольного футбола купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840655</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6161793/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дженг  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дженга бум купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840650</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3956863/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+настольный  — не менее 2 раз 
+игра  — не менее 2 раз 
+морской  — не менее 2 раз 
+бой  — не менее 2 раз 
+шарик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольная игра морской бой с шариками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840649</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3144935/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+монополия  — не менее 3 раз 
+игра  — не менее 2 раз 
+престол  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монополия игра престолов купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840648</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/210342/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+монополия  — не менее 3 раз 
+империя  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монополия империя купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840647</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2251271/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+монополия  — не менее 3 раз 
+банк  — не менее 3 раз 
+граница  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+монополия банк без границ купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840646</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6101090/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шахматы  — не менее 2 раз 
+нарды  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+шахматы нарды купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840645</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski/brand/1551/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 3 раз 
+uno  — не менее 3 раз 
+plus  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno plus купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840642</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski_3v1/brand/18404/reviews/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+tutis  — не менее 3 раз 
+uno  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+tutis uno 3 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840639</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/brand/19124/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+карточный  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+карточная игра uno купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840638</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3538403/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подземелье  — не менее 2 раз 
+настольный  — не менее 2 раз 
+игра  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+подземелье настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840635</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3208708/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+каркассон настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840634</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+недорого  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольные игры купить недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840632</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3311865/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игра  — не менее 2 раз 
+джуманджа  — не менее 3 раз 
+настольный  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игра джуманджи настольная купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840629</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-mafia/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+маклер  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+маклеры и мафия настольная игра купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840626</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3184340/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+свинтус  — не менее 2 раз 
+большой  — не менее 3 раз 
+приключение  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+свинтус большое приключение купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840624</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/17291/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дорожный  — не менее 3 раз 
+scrabble  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дорожный scrabble купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840622</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/brand/19125/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+scrabble  — не менее 3 раз 
+английский  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+scrabble на английском купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840620</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2993629/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+классик  — не менее 2 раз 
+monopoly  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игра настольная монополия классика monopoly c1009 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840617</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3121696/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+картина  — не менее 3 раз 
+alec  — не менее 3 раз 
+monopoly  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+картины alec monopoly купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840616</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/biznes_igry/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+бизнес  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить настольную экономическую игру бизнес </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840614</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3233293/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мимишко  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купание  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мимишки игрушки для купания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840610</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3233295/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 2 раз 
+мимимишко  — не менее 3 раз 
+купание  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушки мимимишки для купания купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840609</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3244442/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+проектор  — не менее 3 раз 
+сон  — не менее 3 раз 
+fisher  — не менее 2 раз 
+price  — не менее 2 раз 
+облако  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+проектор для сна fisher price облако купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840608</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/svetilnik_nastolniy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+ночник  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить ночник настольный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840607</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3745988/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ночник  — не менее 2 раз 
+датчик  — не менее 3 раз 
+движение  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ночник с датчиком движения купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840606</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/swimming_baths/brand/3647/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+ванная  — не менее 3 раз 
+курносик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушки для ванной курносики </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840605</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4932833/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+волшебный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка для ванны волшебный кран купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840604</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4907361/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+кит  — не менее 3 раз 
+ванная  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушку кит для ванной </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840602</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/158032/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+титаник  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+ванная  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+титаник игрушка для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840601</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3590787/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+щенячий  — не менее 1 раз 
+патруль  — не менее 1 раз 
+резиновый  — не менее 2 раз 
+ванная  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+щенячий патруль резиновые игрушки для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840600</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6008309/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 2 раз 
+ванная  — не менее 3 раз 
+смешарик  — не менее 3 раз 
+лосяш  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка для ванной смешарики лосяш купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840599</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4934341/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подводный  — не менее 1 раз 
+лодка  — не менее 1 раз 
+ванная  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+подводная лодка игрушка для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840598</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3773808/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кот  — не менее 3 раз 
+сапог  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+ванная  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кот в сапогах игрушка для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840597</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3856430/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+смешарик  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+ванная  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+смешарики игрушки для ванной купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840594</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/tip_aks_kukly-krovat/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+деревянный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить деревянную игрушку кроватку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840593</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bath_toys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ванна  — не менее 2 раз 
+присосок  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские игрушки для ванны на присосках </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840592</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3397440/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+каталка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+самокат каталка детский 5 в 1 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840591</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/5078066/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+веревочка  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детские каталки веревочке купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840590</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/41931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+развивать  — не менее 3 раз 
+коврик  — не менее 2 раз 
+сафари  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить развивающий коврик сафари </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840589</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3892522/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+развивать  — не менее 3 раз 
+коврик  — не менее 3 раз 
+tiny  — не менее 3 раз 
+love  — не менее 3 раз 
+бохо  — не менее 3 раз 
+шик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+развивающий коврик tiny love бохо шик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840588</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/hanging_educational_toys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спираль  — не менее 3 раз 
+кроватка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка спираль на кроватку купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840586</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2267901/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ферби  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+интерактивный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ферби игрушка интерактивная купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840584</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19331/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+детский  — не менее 3 раз 
+ночник  — не менее 2 раз 
+kids  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский ночник zazu kids </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840583</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/teether_toy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+погремушка  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+погремушки прорезыватели купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840579</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3642629/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+носочек  — не менее 3 раз 
+погремушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+носочки погремушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840578</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4674839/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+умный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить умную погремушку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840577</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mats_blinds/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+ванная  — не менее 1 раз 
+икея  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский коврик в ванную в икеи </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840571</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/19759/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+массажный  — не менее 3 раз 
+коврик  — не менее 3 раз 
+нога  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детский массажный коврик для ног купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840570</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvivayushchie_kovriki/brand/19538/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ортопедический  — не менее 3 раз 
+детский  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коврики ортопедические детские купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840566</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kovriki-igrushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+игровой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский игровой коврик в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840559</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvivayushchie_kovriki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+пол  — не менее 1 раз 
+ползание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детский коврик на пол для ползания </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840554</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3795098/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+каталка  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+умка  — не менее 2 раз 
+музыкальный  — не менее 3 раз 
+улитка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+каталка игрушка умка музыкальная улитка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840553</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3763508/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+держатель  — не менее 3 раз 
+детский  — не менее 3 раз 
+мобиль  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+держатель для детского мобиля купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840552</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mobili/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кроватка  — не менее 3 раз 
+новорожденный  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушки на кроватку для новорожденных купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840551</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/tip_transport-gruzovik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+грузовик детский большой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840547</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3083801/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ксилофон купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840542</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/percussion_instruments/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ксилофон  — не менее 3 раз 
+музыкальный  — не менее 3 раз 
+инструмент  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ксилофон музыкальный инструмент купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840540</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bed_cars/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детскую кровать машинку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840538</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3676378/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+игрушечный  — не менее 1 раз 
+меч  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный самурайский меч </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840537</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4389340/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лазерный  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный лазерный меч купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840536</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3472350/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+меч  — не менее 1 раз 
+самурай  — не менее 2 раз 
+игрушечный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить меч самурая игрушечный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840535</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6100022/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+меч  — не менее 1 раз 
+джедай  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный меч джедая </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840534</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/firearms/tip_oruzhie-ruzhya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+яндекс  — не менее 3 раз 
+маркет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечное ружье в яндекс маркете </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840533</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4538751/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+автомат м4а4 игрушечный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840532</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3129069/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+шуруповерт  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный шуруповерт </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840527</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3141992/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 3 раз 
+набор  — не менее 3 раз 
+шеф  — не менее 3 раз 
+повар  — не менее 3 раз 
+abc  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор шеф повар abc </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840526</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4551508/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+шеф  — не менее 2 раз 
+повар  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор шеф повар </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840525</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4076639/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+жилет  — не менее 3 раз 
+нерф  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+жилет нерф купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840524</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskie_kuhni/brand/2001/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+smoby  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кухня smoby купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840523</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3110230/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 3 раз 
+кухня  — не менее 2 раз 
+elc  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская кухня elc купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840522</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/tableware_toy/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+набор  — не менее 3 раз 
+пчелка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный набор посуды пчелка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840521</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/posuda_toys/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+набор  — не менее 3 раз 
+детский  — не менее 1 раз 
+керамический  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить набор игрушечный детской керамической посуды </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840520</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-revolvery/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+люгер  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный пистолет люгер купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840519</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6157603/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+пистолет  — не менее 3 раз 
+макаров  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+страйкбольный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пистолет макарова игрушечный страйкбольный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840518</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/igrushechnye_metallicheskie_pistolety/brand/93/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+стрелять  — не менее 3 раз 
+одиночный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пистолет игрушечный стреляющий не одиночными металлический </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840517</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4917118/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+пистолет  — не менее 2 раз 
+макаров  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пистолет макарова игрушечный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840515</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/material_igr-metall/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+пулька  — не менее 3 раз 
+железный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить пистолет игрушечный на пульках железный </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840513</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/shchity_i_mechi_igrushechnye/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+складной  — не менее 3 раз 
+световой  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный складной световой меч </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840511</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3294750/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+nerf  — не менее 3 раз 
+феникс  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+nerf феникс e9961eu4 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840510</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/brand/2931/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фортнайт  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+nerf фортнайт купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840508</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4870953/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 3 раз 
+набор  — не менее 3 раз 
+маленький  — не менее 3 раз 
+доктор  — не менее 2 раз 
+чемодан  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор маленький доктор в чемодане </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840506</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/578351/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 3 раз 
+набор  — не менее 3 раз 
+доктор  — не менее 2 раз 
+плюшевый  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор доктор плюшева купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840505</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6113125/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игровой  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игровой набор доктор в сумке </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840504</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pylesos/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+хороший  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+где можно купить хороший игрушечный пылесос </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840502</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/play_store/tip_professii-kassa/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+детский  — не менее 1 раз 
+весы  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детские весы и кассу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840499</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4860905/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 3 раз 
+фрукт  — не менее 3 раз 
+овощ  — не менее 3 раз 
+липучка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечные фрукты и овощи на липучках купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840498</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4853711/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+marvel  — не менее 3 раз 
+legends  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+marvel legends фигурки купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840495</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3345444/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+динозавр индоминус рекс игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840494</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4030546/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+елочный  — не менее 1 раз 
+динозавр  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+елочные игрушки динозавры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840493</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/playsets_figures/brand/9211/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динозавр  — не менее 1 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+набор динозавров игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840491</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/622/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+динозавр  — не менее 3 раз 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить фигурки динозавров в интернет магазине </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840489</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9211/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динозавр  — не менее 3 раз 
+рекс  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+динозавр рекс игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840488</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3310724/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+драгоноид  — не менее 3 раз 
+инфинити  — не менее 3 раз 
+бакуган  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+драгоноид инфинити бакуган купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840487</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3819441/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+арена  — не менее 3 раз 
+бакуган  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+арена бакуган купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840486</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3483742/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+bakugan  — не менее 3 раз 
+trox  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+bakugan trox купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840485</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3310708/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+bakugan  — не менее 2 раз 
+salamander  — не менее 3 раз 
+gold  — не менее 3 раз 
+усиление  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+bakugan salamander gold с усилением купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840482</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/624/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 2 раз 
+марвести  — не менее 3 раз 
+купить  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушки марвел купить в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840480</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6315773/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+календарь  — не менее 2 раз 
+марвести  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+календарь марвел купить с игрушками </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840479</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/collectible_figurines/brand/5132/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+коллекционный  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+марвести  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коллекционные фигурки марвел купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840478</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/596/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 3 раз 
+марвести  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+черная пантера игрушка марвел купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840477</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/transformery/brand/7011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+робот  — не менее 1 раз 
+купить  — не менее 3 раз 
+оптимус  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+роботы игрушки купить оптимус </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840474</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/18334/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+робот  — не менее 3 раз 
+поезд  — не менее 3 раз 
+трансформер  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушки роботы поезда трансформеры </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840473</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/629/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+робот  — не менее 3 раз 
+вспыш  — не менее 1 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+робот вспыш игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840472</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3002521/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дюк  — не менее 2 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+робот  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дюк игрушка купить роботы </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840471</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/roboty/brand/22165/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пес  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+робот пес игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840470</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3903754/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+робот  — не менее 3 раз 
+валль  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+робот валли купить игрушку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840469</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4227120/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+танцующий  — не менее 2 раз 
+робот  — не менее 2 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+танцующий робот игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840468</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/roboty/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динозавр  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+робот динозавр игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840467</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/211/brand/7/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+будущее  — не менее 3 раз 
+фигурка  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+человек паук из будущего лего фигурки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840466</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4050175/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+радуга  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони радуга игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840464</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3126876/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+буря  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони буря игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840463</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4050173/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+пинок  — не менее 3 раз 
+пай  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони пинки пай игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840461</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6007245/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+интерактивный  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони интерактивная игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840460</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3146718/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+пони  — не менее 3 раз 
+искорка  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+пони искорка игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840458</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3217040/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+pop  — не менее 3 раз 
+гарри  — не менее 2 раз 
+поттер  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+pop up игрушки гарри поттер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840457</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4773923/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушка  — не менее 2 раз 
+сова  — не менее 3 раз 
+гарри  — не менее 3 раз 
+поттер  — не менее 3 раз 
+купить  — не менее 3 раз 
+мягкий  — не менее 2 раз 
+букля  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушка сова гарри поттера купить мягкая букля </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840456</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3308752/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+май  — не менее 3 раз 
+литла  — не менее 3 раз 
+пони  — не менее 3 раз 
+рембул  — не менее 3 раз 
+деш  — не менее 3 раз 
+купить  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+май литл пони рембул деш купить игрушку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840454</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3194806/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+спайк  — не менее 2 раз 
+май  — не менее 3 раз 
+литла  — не менее 3 раз 
+пони  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+спайк май литл пони игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840453</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/637/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 3 раз 
+dc  — не менее 2 раз 
+бэтмена  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фигурки dc фигурки бэтмена купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840449</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/669/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 3 раз 
+лента  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фигурки гарри поттер лента купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840448</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3206060/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 3 раз 
+танк  — не менее 2 раз 
+армата  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемый танк армата купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840447</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/military_equipment/tip_transport-tank/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемая модель танка т 34 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840445</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3439071/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+селфи  — не менее 3 раз 
+коптер  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+селфи коптер купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840443</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6025987/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемую модель подводной лодки </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840442</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/620211/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+радиоуправляемый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемую модель вертолета черная акула </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840441</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4431/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+радиоуправляемый  — не менее 3 раз 
+модель  — не менее 2 раз 
+вертолет  — не менее 2 раз 
+ми  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемую модель вертолета ми 24 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840440</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3863939/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 3 раз 
+вертолет  — не менее 2 раз 
+ми  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемый вертолет ми 24 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840439</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6201539/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+радиоуправляемый  — не менее 3 раз 
+самолет  — не менее 2 раз 
+миг  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+радиоуправляемый самолет миг 29 купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840438</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/motorcycles_RC/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+радиоуправляемый  — не менее 3 раз 
+мотоцикл  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить радиоуправляемый мотоцикл </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840436</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3011339/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+бугатти  — не менее 3 раз 
+радиоуправляемый  — не менее 3 раз 
+машинка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бугатти радиоуправляемая машинка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840435</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4033928/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+кораблик  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить лак кораблик </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840433</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3656334/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+настольный  — не менее 2 раз 
+игра  — не менее 2 раз 
+кораблик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольная игра кораблики купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840432</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/29/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+моделька  — не менее 3 раз 
+машина  — не менее 3 раз 
+марк  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить модельку машины марк 2 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840431</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/634/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровозик  — не менее 3 раз 
+трансформер  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровозики трансформеры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840430</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3202290/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+небулайзер  — не менее 3 раз 
+паровозик  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+небулайзер паровозик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840429</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4023592/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ингалятор  — не менее 2 раз 
+паровозик  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+ингалятор паровозик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840428</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/441/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровозик  — не менее 1 раз 
+чаггингтон  — не менее 1 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровозики чаггингтон игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840427</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/chuggington/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+интернет  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровозики чаггингтон купить  
+паровозики чаггингтон купить в москве  
+паровозики чаггингтон купить в интернет </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840426</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/material_igr-derevo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+паровозик  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный паровозик купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840425</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4717157/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровоз  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сборная модель паровоза купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840424</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3531566/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровоз  — не менее 1 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+аркадий паровозов игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840423</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/locomotives/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модели паровозов купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840422</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/tip_zheldor-poezd/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+елка  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровозик на елку купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840420</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/rolling_rocking/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+колесо  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+колеса для игрушечных машин купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840419</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/pitanie_igr-batarejki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+машина  — не менее 1 раз 
+лампочка  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+машины игрушечные с лампочками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840418</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/brand/3645/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+машина  — не менее 3 раз 
+велли  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечные машины велли 1 к 18 </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840417</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3269277/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+снегоуборочный  — не менее 3 раз 
+машина  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная снегоуборочная машина купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840414</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/model_transport-kamaz/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+игрушечный  — не менее 1 раз 
+машина  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечную машину камаз </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840413</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/bitovaja_tehnika/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+машина  — не менее 2 раз 
+стиральный  — не менее 3 раз 
+бош  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечная машина стиральная бош купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840412</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2992239/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+фигурка  — не менее 3 раз 
+самолетик  — не менее 3 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+фигурка самолетика ил купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840410</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4723121/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+елочный  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+самолетик  — не менее 3 раз 
+металлич  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+елочная игрушка самолетик металлич купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840409</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mashiny/tip_transport-pozharnaya_mashina/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модель пожарной машины купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840403</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/model_collectible/masshtab_transport-1_18/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+модель  — не менее 3 раз 
+машина  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+модели машин 1 18 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840402</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/parkovki_garagi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 1 раз 
+машинка  — не менее 2 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный гараж для машинок в минске </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840400</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/space_technology/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+игрушечный  — не менее 1 раз 
+ракета  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечную ракету </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840396</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3141986/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+игрушечный  — не менее 3 раз 
+аэропорт  — не менее 3 раз 
+самолет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить игрушечный аэропорт с самолетами </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840394</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/aircraft_helicopters_precast/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+игрушечный  — не менее 3 раз 
+купить  — не менее 3 раз 
+компания  — не менее 1 раз 
+azur  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+игрушечный самолет купить москва модель компания azur </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840393</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/zheleznye_dorogi/mehanizm_zheldor-s_pultom_upravleniya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+паровоз  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+паровоз на пульте управления купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840391</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/181/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+клуб  — не менее 3 раз 
+мауса  — не менее 3 раз 
+игрушка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+клуб микки мауса игрушки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840388</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/diamond_mosaic/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+малыш  — не менее 3 раз 
+йод  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+алмазная мозаика малыш йода купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840386</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3396151/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лего  — не менее 3 раз 
+звездный  — не менее 3 раз 
+война  — не менее 3 раз 
+малыш  — не менее 2 раз 
+йод  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего звездные войны малыш йода купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840385</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3405644/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лего  — не менее 3 раз 
+мандалорец  — не менее 2 раз 
+малыш  — не менее 2 раз 
+йод  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего мандалорец и малыш йода купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840384</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3366464/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+интерактивный  — не менее 2 раз 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+малыш йода интерактивная игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840383</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3785930/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+hasbro  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+hasbro малыш йода купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840382</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3780222/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+малыш  — не менее 2 раз 
+йод  — не менее 2 раз 
+пульт  — не менее 3 раз 
+управление  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+малыш йода на пульте управления купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840381</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3125643/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+музыкальный  — не менее 3 раз 
+чебурашка  — не менее 2 раз 
+мягкий  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+музыкальный чебурашка мягкая игрушка купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840380</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/brand/4752/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+dmtoys  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкие игрушки купить dmtoys </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840377</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/myagkie_igrushki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкие игрушки купить в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840375</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/714/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+мягкий  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+дисней  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мягкая игрушка бэмби дисней купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840374</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/2999721/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тигр  — не менее 3 раз 
+мягкий  — не менее 2 раз 
+игрушка  — не менее 2 раз 
+дисней  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+тигра мягкая игрушка дисней купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840373</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3137222/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+тигр  — не менее 3 раз 
+винни  — не менее 3 раз 
+пух  — не менее 3 раз 
+игрушка  — не менее 2 раз 
+мягкий  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+тигра из винни пуха игрушка мягкая купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840371</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3821695/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный театр буратино купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840369</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6153998/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+кукольный  — не менее 2 раз 
+театр  — не менее 2 раз 
+перчаточный  — не менее 3 раз 
 кукла  — не менее 3 раз 
-леонардо  — не менее 3 раз 
-[...1 lines deleted...]
-сонет  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить кукольный театр с перчаточными куклами </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840368</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/brand/20711/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+бумажный  — не менее 3 раз 
+одежда  — не менее 3 раз 
+вырезание  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бумажную куклу с одеждой для вырезания </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840364</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4081198/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукла  — не менее 2 раз 
+зимний  — не менее 3 раз 
+одежда  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла в зимней одежде купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840363</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6000443/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+одежда  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+бумажные куклы с одеждой купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840362</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3869149/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+адвент  — не менее 3 раз 
+календарь  — не менее 3 раз 
+barbie  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+адвент календарь barbie купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840361</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6245335/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+barbie  — не менее 2 раз 
+косметика  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+barbie косметика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840360</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3869183/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+barbie  — не менее 2 раз 
+look  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+barbie look 2021 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840359</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/material_igr-derevo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+сборная  — не менее 3 раз 
+фанера  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+сборная мебель для кукол из фанеры купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840358</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/furniture_dolls/brand/70676/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+огонек  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+мебель огонек для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840357</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6000723/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукла  — не менее 2 раз 
+лола  — не менее 3 раз 
+чемодан  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла лол чемодан купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840356</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/interactive/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+интерактивный пупс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840355</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/igrovye_nabory_dlya_devochek/brand/6021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+дешевый  — не менее 2 раз 
+набор  — не менее 3 раз 
+барби  — не менее 3 раз 
+фото  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить дешевый набор барби фото </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840351</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kollekcionnye_kukly/brand/6021/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+барби  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+коллекционные барби купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840349</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3948089/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+дом  — не менее 3 раз 
+колесо  — не менее 3 раз 
+кукла  — не менее 3 раз 
+лола  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дом на колесах для кукол лол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840345</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/brand/20826/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+большой  — не менее 1 раз 
+слон  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+большой слон дом для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840344</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3211734/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+зимний  — не менее 3 раз 
+дом  — не менее 3 раз 
+кукла  — не менее 2 раз 
+лола  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+зимний дом кукол лол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840343</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3940104/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дом для куклы с лифтом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840342</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/brand/6401/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+огонек  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+дом для кукол огонек купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840341</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odegda_dlya_kukol/brand/71/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+беби  — не менее 3 раз 
+бон  — не менее 3 раз 
+девочка  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для беби бона девочки купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840340</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6230705/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+zapf  — не менее 3 раз 
+creation  — не менее 3 раз 
+baby  — не менее 3 раз 
+born  — не менее 3 раз 
+см  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+zapf creation baby born 43 см купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840339</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3199383/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукла  — не менее 2 раз 
+barbie  — не менее 2 раз 
+мода  — не менее 3 раз 
+аксессуар  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла barbie мода с аксессуарами gdj40 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840337</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/9161/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+штеффи  — не менее 3 раз 
+ребенок  — не менее 3 раз 
+аксессуар  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла штеффи с детьми и аксессуарами купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840336</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/aksessuary_dlya_kukol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
 недорого  — не менее 3 раз 
-стекло  — не менее 3 раз 
-серый  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить аксессуары для кукол недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840334</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/coldheart/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукла  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла эльза купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840333</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kukly_i_aksessuary/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+одежда  — не менее 2 раз 
+переодевание  — не менее 3 раз 
+купить  — не менее 3 раз 
+набор  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла с одеждой для переодевания купить набор </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840330</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolyaski_dlya_kukol/brand/71970/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+buggy  — не менее 3 раз 
+boom  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+buggy boom коляска для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840329</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sortforcollection/collection_id/72830/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+кукла  — не менее 3 раз 
+карапуз  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить куклу царевны карапуз </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840326</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3856438/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукла  — не менее 2 раз 
+карапуз  — не менее 2 раз 
+hello  — не менее 3 раз 
+kitty  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукла карапуз hello kitty купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840325</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3222990/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукольный  — не менее 2 раз 
+театр  — не менее 2 раз 
+дом  — не менее 3 раз 
+купить  — не менее 3 раз 
+ширма  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный театр дома купить с ширмой </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840323</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3496821/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукольный  — не менее 3 раз 
+дом  — не менее 3 раз 
+барби  — не менее 3 раз 
+лифт  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный дом барби с лифтом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840322</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/20163/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+магнитный  — не менее 1 раз 
+деталь  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+магнитный конструктор 200 деталей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840319</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nexoknights/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lego nexo knights купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840318</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/23525/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+education  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+lego education купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840316</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3889784/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+динамический  — не менее 3 раз 
+лабиринт  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+динамический конструктор лабиринт с шариками купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840315</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/vozrastnaya_gruppa-adults/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 2 раз 
+взрозрослый  — не менее 3 раз 
+механизм  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный конструктор для взрозрослых с механизмом купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840313</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3335065/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+часы  — не менее 3 раз 
+конструктор  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянные часы конструктор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840312</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kubiki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+кубик  — не менее 3 раз 
+конструктор  — не менее 3 раз 
+ребенок  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянные кубики конструктор для детей купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840311</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory_wooden/brand/19813/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+механический  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+деревянный механический конструктор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840310</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6082198/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+адвент  — не менее 3 раз 
+календарь  — не менее 3 раз 
+лего  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+адвент календарь лего купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840307</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6008111/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лего  — не менее 3 раз 
+календарь  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего календарь купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840305</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3018843/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+лего  — не менее 3 раз 
+программировать  — не менее 3 раз 
+конструктор  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего программируемый конструктор купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840301</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_duplo/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+кукольный  — не менее 3 раз 
+дом  — не менее 2 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный дом лего дупло купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840299</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_technic/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+машина  — не менее 3 раз 
+аналог  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить лего модель машины аналоги </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840298</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4888804/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+позитроник  — не менее 2 раз 
+конструктор  — не менее 2 раз 
+электронный  — не менее 2 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+позитроник конструктор электронный купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840297</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4081588/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+конструктор  — не менее 2 раз 
+малыш  — не менее 3 раз 
+купить  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+конструктор малыш 2 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840295</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego_harry_potter/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+лего хогвартс купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840293</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/konstruktory/brand/18551/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+ugears  — не менее 3 раз 
+купить  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+конструктор ugears купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840292</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/metallicheskie_konstruktory/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+вязники  — не менее 3 раз 
+купить  — не менее 3 раз 
+бу  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+конструктор 1 металлический вязники купить бу </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840291</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cardboard/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (13 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+набор  — не менее 3 раз 
+творчество  — не менее 1 раз 
+листовой  — не менее 3 раз 
+двухсторонний  — не менее 3 раз 
 белый  — не менее 3 раз 
-обжиг  — не менее 3 раз 
-[...46 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102086</t>
+один  — не менее 3 раз 
+цвет  — не менее 2 раз 
+паспарту  — не менее 3 раз 
+большой  — не менее 3 раз 
+формат  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить цветной картон а3  
+цветной картон для творчества купить  
+цветной картон а2 купить  
+купить цветной картон а4  
+купить цветной картон для паспарту  
+наборы цветного картона купить  
+цветной картон а2 купить в москве  
+картон цветной листовой купить  
+картон цветной двухсторонний а3 купить  
+наборы цветного и белого картона купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841174</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/sortforbrand/brand/6991/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 стартовый  — не менее 3 раз 
-игровой  — не менее 3 раз 
+игровой  — не менее 2 раз 
 набор  — не менее 2 раз 
-geogan  — не менее 3 раз 
 battle  — не менее 3 раз 
 planet  — не менее 3 раз 
 бакуган  — не менее 3 раз 
-недорого  — не менее 3 раз 
 старый  — не менее 3 раз 
 драго  — не менее 3 раз 
 дракон  — не менее 3 раз 
 ультра  — не менее 3 раз 
 игрушка  — не менее 2 раз 
 красный  — не менее 3 раз 
+паук  — не менее 3 раз 
 скорпион  — не менее 3 раз 
+фигурка  — не менее 2 раз 
 сезон  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить бакуган старые  
+купить бакуган драго  
+бакуган старые игрушки купить  
 bakugan купить стартовый игровой набор  
-bakugan geogan купить  
 bakugan battle planet купить  
-бакуганы купить недорого  
-купить бакуган драго  
 дракон бакуган купить  
 бакуган ультра купить  
-бакуган старые игрушки купить  
-[...19 lines deleted...]
-    <t>https://www.detmir.ru/catalog/index/name/clothes_for_boys/</t>
+бакуган красный купить  
+бакуган паук купить  
+бакуган скорпион купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840481</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/houses/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+деревянный  — не менее 3 раз 
+фанера  — не менее 3 раз 
+plan  — не менее 3 раз 
+toys  — не менее 3 раз 
+викторианский  — не менее 3 раз 
+эпоха  — не менее 3 раз 
+edufun  — не менее 3 раз 
+стеллаж  — не менее 3 раз 
+барби  — не менее 3 раз 
+недорого  — не менее 3 раз 
+мечта  — не менее 3 раз 
+замок  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+кукольный дом из фанеры купить  
+кукольный дом деревянный купить  
+кукольный дом деревянный с мебелью купить  
+кукольный дом plan toys купить  
+кукольные дома викторианской эпохи купить в москве  
+edufun кукольный дом с мебелью купить  
+кукольный дом без мебели купить  
+кукольный дом стеллаж купить  
+дом для кукол барби купить недорого  
+edufun дом для кукол купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840320</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pillows/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (14 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
+год  — не менее 3 раз 
+ортопедический  — не менее 2 раз 
+holty  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детская подушка 40х60 купить  
+купить детские подушки от лет  
+детские подушки купить москва  
+купить детскую подушку от 3  
+купить детскую подушку от 2 лет  
+купить детские подушки от лет для сна  
+купить детские подушки от лет ортопедические 2  
+подушка детская ортопедическая купить москва  
+купить детскую подушку от 1 года  
+где купить детскую подушку </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840965</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/pregnant_jeans/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+недорогой  — не менее 3 раз 
+женский  — не менее 3 раз 
 интернет  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...3411 lines deleted...]
-купить  — не менее 3 раз 
+распродажа  — не менее 3 раз 
+утеплять  — не менее 2 раз 
+большой  — не менее 3 раз 
+размер  — не менее 1 раз 
+лямка  — не менее 3 раз 
+узкий  — не менее 3 раз 
+резинка  — не менее 3 раз 
+минск  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить джинсы для беременных  
+джинсы для беременных купить  
+где купить джинсы для беременных  
+джинсы для беременных купить в москве  
+купить джинсы для беременных недорогие  
+джинсы женские для беременных купить  
+джинсы для беременных купить интернет магазин  
+джинсы для беременных купить распродажа  
+где купить утепленные джинсы для беременных  
+купить джинсы для беременных большого размера </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840893</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/battery_123/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+cr123a батарейка купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843999</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/vizibord/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (15 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+бизиборд  — не менее 3 раз 
 интернет  — не менее 2 раз 
 магазин  — не менее 1 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...37 lines deleted...]
-    <t>https://www.detmir.ru/product/index/id/3286004/</t>
+домик  — не менее 3 раз 
+мальчик  — не менее 3 раз 
+недорого  — не менее 3 раз 
+доска  — не менее 3 раз 
+дом  — не менее 3 раз 
+большой  — не менее 3 раз 
+доставка  — не менее 2 раз 
+развивать  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить бизиборд  
+бизиборд купить  
+купить бизиборд в москве  
+доска бизиборд купить  
+бизиборд купить интернет магазин  
+бизиборд домик купить  
+бизиборд для мальчика купить  
+бизиборд купить недорого  
+бизиборд купить москва интернет  
+купить бизиборд в москве недорого </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840550</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/marmalade/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (16 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+жевательный  — не менее 3 раз 
+развес  — не менее 3 раз 
+натуральный  — не менее 1 раз 
+желейный  — не менее 3 раз 
+кг  — не менее 3 раз 
+мармеладный  — не менее 3 раз 
+сказка  — не менее 3 раз 
+интернет  — не менее 2 раз 
+конфета  — не менее 1 раз 
+вологодский  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить мармелад  
+мармелад купить  
+мармелад натуральный купить  
+купить мармелад в москве  
+жевательный мармелад купить  
+мармелад мармеладная сказка купить  
+мармелад на развес купить  
+вологодский мармелад купить в москве  
+мармелад жевательный купить в москве  
+купить натуральный мармелад в москве </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433841105</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lingerie_bed/</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 1 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...85 lines deleted...]
-наволочка  — не менее 3 раз 
+недорого  — не менее 3 раз 
+интернет  — не менее 2 раз 
+новорожденный  — не менее 3 раз 
+иваново  — не менее 2 раз 
+тула  — не менее 2 раз 
+дешево  — не менее 3 раз 
+кроватка  — не менее 2 раз 
+спальный  — не менее 3 раз 
+екатеринбург  — не менее 2 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+детское постельное белье купить в москве  
+купить детский комплект постельного белья  
+купить детское постельное белье недорого  
+детское постельное белье купить в магазине  
+купить детское постельное белье в интернет магазине  
+купить детское постельное белье недорого в москве  
+купить детское постельное белье для новорожденных  
+детское постельное белье 160х80 купить  
+иваново детское постельное белье купить недорого  
+купить недорого детское постельное белье в туле </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840951</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/maternity_clothes/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 3 раз 
+интернет  — не менее 2 раз 
+недорого  — не менее 3 раз 
+кормить  — не менее 2 раз 
+модный  — не менее 3 раз 
+дешево  — не менее 3 раз 
+нормальный  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+одежда для беременных купить в москве  
+где купить одежду для беременных в москве  
+где можно купить одежду для беременных  
+где купить нормальную одежду для беременных  
+купить одежду для беременных  
+одежда для беременных где купить  
+одежда для беременных москва купить магазин  
+купить одежду для беременных в интернет магазине  
+купить недорого одежду для беременных  
+одежда для беременных и кормящих купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840867</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/notepad_notebook/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (2 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить блокнот — 60% (Яндекс Москва)  
+купить блокнот а4 — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844021</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/thermometers_baby/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить термометр — 60% (Яндекс Москва)  
+термометр электронный купить в москве — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844008</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cotton_pads/</t>
+  </si>
+  <si>
+    <t>Снятие пост-фильтров (3 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить ватные диски — 99% (Яндекс Москва)  
+ватные диски купить — 80% (Яндекс Москва)  
+ватные диски купить в москве — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844001</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/vertolety_i_samolety/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (27 фраз).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
 купить  — не менее 2 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...1727 lines deleted...]
-Добавить слова из продвигаемых запросов: 
+камера  — не менее 2 раз 
 недорого  — не менее 3 раз 
-Добавить фразы или наиболее близкие к точному вхождению написания:
-[...640 lines deleted...]
-купить  — не менее 3 раз 
+цена  — не менее 2 раз 
+пульт  — не менее 3 раз 
+управление  — не менее 2 раз 
+профессиональный  — не менее 3 раз 
 мини  — не менее 3 раз 
-пианино  — не менее 2 раз 
-[...813 lines deleted...]
-Добавить слова из продвигаемых запросов: 
 радиоуправляемый  — не менее 3 раз 
-танк  — не менее 2 раз 
-[...42 lines deleted...]
-селфи  — не менее 3 раз 
+вертолет  — не менее 3 раз 
 коптер  — не менее 3 раз 
-купить  — не менее 3 раз 
-[...349 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101628</t>
+видеосъемка  — не менее 3 раз 
+воздух  — не менее 3 раз 
+город  — не менее 1 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+квадрокоптер купить  
+квадрокоптер с камерой купить  
+купить коптер  
+коптер купить  
+купить квадрокоптер в москве  
+квадрокоптер с камерой купить в москве  
+квадрокоптер на пульте управления с камерой купить  
+коптер с камерой купить  
+мини квадрокоптер купить  
+купить коптер с камерой цена </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840437</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/coloured_paper/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+цветная бумага а2 купить — 60% (Яндекс Москва)  
+бумага а1 цветная купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844022</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4832011/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+скульптурный пластилин купить — 60% (Яндекс Москва)  
+пластилин белый купить — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844019</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/inhalers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить ингалятор в москве — 60% (Яндекс Москва)  
+ингалятор компрессорный купить в москве — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844011</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3707624/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+электронный тест на беременность купить — 99% (Яндекс Москва)  
+цифровой тест на беременность купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844010</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/mashini/pitanie_igr-akkumulyator/</t>
   </si>
   <si>
-    <t xml:space="preserve">Требуется провести доработку текста.
-[...1143 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101516</t>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить аккумулятор для игрушечной машины — 80% (Яндекс Москва)  
+купить аккумулятор для радиоуправляемой машинки — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843990</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/radio_controlled_airplanes/</t>
   </si>
   <si>
-    <t>Оптимизация текста (14 фраз).</t>
+    <t>Оптимизация текста (19 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 конструктор  — не менее 2 раз 
 большой  — не менее 3 раз 
 реактивный  — не менее 3 раз 
 недорого  — не менее 3 раз 
 дешево  — не менее 3 раз 
 двигатель  — не менее 3 раз 
 размер  — не менее 2 раз 
 истребитель  — не менее 3 раз 
 бензиновый  — не менее 3 раз 
 двс  — не менее 3 раз 
 бензин  — не менее 3 раз 
 готовый  — не менее 3 раз 
 комплект  — не менее 3 раз 
 интернет  — не менее 2 раз 
 бу  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
-купить радиоуправляемый самолет с двс готовый комплект  
-[...1 lines deleted...]
-радиоуправляемые модели самолетов купить  
+радиоуправляемый самолет купить в москве  
+купить большой радиоуправляемый самолет  
+радиоуправляемые модели самолетов купить в москве  
+купить конструктор самолета радиоуправляемый  
+радиоуправляемый самолет с бензиновым двигателем купить  
 купить бу радиоуправляемый самолет  
 радиоуправляемые самолеты купить в интернет магазине  
+купить радиоуправляемый самолет с двс готовый комплект  
 радиоуправляемые самолеты на бензине купить  
-купить радиоуправляемый самолет с двс  
-[...5 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101532</t>
+купить радиоуправляемый самолет с двс </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840304</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sportivnye/tip_sportnstol-futbol/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+купить  — не менее 2 раз 
+ребенок  — не менее 2 раз 
+недорого  — не менее 3 раз 
+детский  — не менее 2 раз 
+интернет  — не менее 1 раз 
+дом  — не менее 3 раз 
+ножка  — не менее 3 раз 
+мини  — не менее 3 раз 
+профессиональный  — не менее 3 раз 
+большой  — не менее 3 раз 
+взрослый  — не менее 2 раз 
+дешево  — не менее 3 раз 
+профессионал  — не менее 3 раз 
+коммерция  — не менее 3 раз 
+скидка  — не менее 2 раз 
+полесье  — не менее 3 раз 
+дочка  — не менее 3 раз 
+сыночек  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+настольный футбол купить  
+настольный футбол купить взрослый  
+настольный футбол большой купить  
+настольный футбол купить в москве взрослый  
+настольный футбол профессиональный купить  
+настольный футбол на ножках купить  
+настольный футбол купить в москве со скидкой  
+игра футбол настольная на ножках купить  
+мини футбол настольная игра купить  
+купить настольный футбол для коммерции </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840633</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/krovat_podrostkam/</t>
   </si>
   <si>
-    <t>Оптимизация текста (15 фраз).</t>
+    <t>Оптимизация текста (30 фраз).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 купить  — не менее 3 раз 
 подросток  — не менее 3 раз 
 мальчик  — не менее 3 раз 
 девочка  — не менее 3 раз 
 матрас  — не менее 3 раз 
 ящик  — не менее 3 раз 
 тахта  — не менее 3 раз 
 трансформер  — не менее 3 раз 
 самара  — не менее 2 раз 
 подростковый  — не менее 3 раз 
-бортик  — не менее 2 раз 
+бортик  — не менее 3 раз 
+недорого  — не менее 3 раз 
 детский  — не менее 3 раз 
-недорого  — не менее 3 раз 
 тула  — не менее 2 раз 
 подъемные  — не менее 3 раз 
 механизм  — не менее 3 раз 
 воронеж  — не менее 2 раз 
 екатеринбург  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
+купить кровать для подростка  
+купить кровать для девочки подростка  
 кровать подростковая купить  
-купить кровать для подростка  
+купить кровать для подростка в москве  
+купить кровать с матрасом для подростка  
 купить подростковую кровать  
-купить подростковую кровать для девочки  
-[...1 lines deleted...]
-кровать для подростка мальчика купить  
 купить кровать подростковую для мальчика  
-купить кровать для девочки подростка  
 кровать для подростка девочки купить москва  
-купить кровать с матрасом для подростка </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413102060</t>
+купить кровать подростковую для мальчика в москве  
+кровать для подростка мальчика купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840935</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/nightlights_projectors/</t>
   </si>
   <si>
-    <t xml:space="preserve">Требуется провести доработку текста.
-Добавить слова из продвигаемых запросов: 
+    <t>Оптимизация текста (24 фразы).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+детский  — не менее 1 раз 
 купить  — не менее 2 раз 
-детский  — не менее 2 раз 
 комната  — не менее 3 раз 
 светодиодный  — не менее 3 раз 
 розетка  — не менее 3 раз 
+новосибирск  — не менее 1 раз 
+воронеж  — не менее 1 раз 
 регулировка  — не менее 3 раз 
 свет  — не менее 3 раз 
 светильник  — не менее 3 раз 
 спальня  — не менее 3 раз 
 лампа  — не менее 3 раз 
 батарейка  — не менее 3 раз 
 новогодний  — не менее 3 раз 
 домик  — не менее 3 раз 
 силиконовый  — не менее 3 раз 
 тумбочка  — не менее 3 раз 
 недорого  — не менее 3 раз 
 интернет  — не менее 2 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить ночник в розетку  
+ночник на батарейках купить  
+купить ночник в спальню  
 светодиодный ночник купить  
-ночник новогодний купить  
-купить ночник в спальню  
+домик ночник купить  
+купить светильник ночник  
 3d ночник купить  
-лампа ночник купить  
-купить светильник ночник  
 ночник купить интернет магазин  
 ночник купить в москве недорого  
 купить ночник на тумбочку </t>
   </si>
   <si>
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101764</t>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840580</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/colour_pencils/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+цветные карандаши профессиональные купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844020</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3302122/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+фломастеры touch купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844018</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3170344/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+мини карамель купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844017</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/desks_chairs/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купи парту магазин детских парт — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844016</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/mebel_shkolnika/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+детская мебель для школьника купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844015</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/matrasi/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+матрас 90 180 детский купить москва — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844014</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/3696521/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+детская ортопедическая подушка бабочка купить — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844013</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/kolybeli/osobennosti_kolybeli-podvesnaya/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+колыбель подвесная купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844012</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/sr_va_ukladki/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+средства для укладки волос купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844007</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/face_cream/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+крем для лица купить в интернет магазине — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844006</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6171913/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+крем для ног с мочевиной 30 купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844005</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4462545/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+черные ватные палочки купить — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844004</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/cotton_swab/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+ватные палочки купить в москве — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844003</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6067301/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+ватные диски квадратные купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844002</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/absorbent_underwear/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+подгузники для взрослых купить в москве — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433844000</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/games_munchkin/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+манчкин купить в москве цена — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843998</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/populyarnye_igry_nastolki-domino/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+подарочное домино купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843997</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/nastolnye_igry/vozrastnaya_gruppa-preschoolers/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+настольная игра 4 года купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843996</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/razvlek_igri/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить настольные игры интернет магазин — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843995</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/6070670/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+бомбочки для ванны с игрушкой внутри купить — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843994</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/933/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить игрушечный автомат м16 — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843993</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/detskoe_oruzhie/tip_oruzhie-pistolety/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить игрушечный пистолет с глушителем — 60% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843992</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/product/index/id/4551496/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+купить радиоуправляемый танк тигр — 99% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843991</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/lego/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Для запросов URL были диагностированы наличие пост-фильтров Яндекса (Переспам, Переоптимизация), требуется снять их (переработка контента):  
+конструктор лего детали купить — 80% (Яндекс Москва) </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433843989</t>
+  </si>
+  <si>
+    <t>https://www.detmir.ru/catalog/index/name/odeyala/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (21 фраза).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Требуется провести доработку текста.
+Добавить слова из продвигаемых запросов: 
+подушка  — не менее 3 раз 
+купить  — не менее 2 раз 
+новорожденный  — не менее 2 раз 
+кроватка  — не менее 2 раз 
+ватный  — не менее 3 раз 
+пуховый  — не менее 3 раз 
+теплый  — не менее 3 раз 
+зимний  — не менее 2 раз 
+шелковый  — не менее 3 раз 
+икеа  — не менее 3 раз 
+шерстяной  — не менее 3 раз 
+лоскутный  — не менее 3 раз 
+холлофайбер  — не менее 2 раз 
+арт  — не менее 3 раз 
+постель  — не менее 3 раз 
+Добавить фразы или наиболее близкие к точному вхождению написания:
+купить детское одеяло  
+теплое детское одеяло купить  
+купить детское ватное одеяло  
+купить детское пуховое одеяло  
+купить детское одеяло для новорожденных  
+одеяло детское шерстяное 110х140 купить  
+купить лоскутное детское одеяло  
+одеяла и подушки купить в москве детские  
+купить детское одеяло для новорожденных в кроватку  
+купить одеяло из холлофайбера в москве детское </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840972</t>
   </si>
   <si>
     <t>https://www.detmir.ru/catalog/index/name/carpets/komnata-detskaya/</t>
+  </si>
+  <si>
+    <t>Оптимизация текста (22 фразы).</t>
   </si>
   <si>
     <t xml:space="preserve">Требуется провести доработку текста.
 Добавить слова из продвигаемых запросов: 
 комната  — не менее 1 раз 
 купить  — не менее 3 раз 
 стена  — не менее 3 раз 
 пол  — не менее 3 раз 
 сад  — не менее 3 раз 
 девочка  — не менее 3 раз 
 интернет  — не менее 2 раз 
 круглый  — не менее 2 раз 
 леруа  — не менее 3 раз 
 мерлен  — не менее 3 раз 
 большой  — не менее 3 раз 
 безворсовый  — не менее 3 раз 
 рисунок  — не менее 3 раз 
 недорого  — не менее 3 раз 
 палас  — не менее 3 раз 
 шерстяной  — не менее 3 раз 
 натуральный  — не менее 3 раз 
 Добавить фразы или наиболее близкие к точному вхождению написания:
 купить детский ковер  
+коврик в детскую комнату купить  
 купить ковер в детскую комнату  
-купить детский ковер на пол  
-коврик в детскую комнату купить  
 купить детский ковер большой  
 ковер в детскую шерстяной купить  
 детский ковер палас купить  
 купить детский ковер в интернет магазине недорого  
 купить ковер в детскую комнату в интернет  
-купить ковер с детским рисунком </t>
-[...2 lines deleted...]
-    <t>https://tools.pixelplus.ru/projects/16064/todo/1413101754</t>
+купить ковер с детским рисунком  
+ковер детский 3х4 купить </t>
+  </si>
+  <si>
+    <t>https://tools.pixelplus.ru/projects/16064/todo/1433840555</t>
   </si>
   <si>
     <t>Общие задачи</t>
   </si>
   <si>
     <t>Проверьте и скорректируйте распределение</t>
   </si>
   <si>
     <t xml:space="preserve">Распределение — это фундамент вашего проекта. Как мы видим, интегральный показатель вашего распределения ниже среднего по системе. Рекомендуем проверить распределение на наличие ошибок, если необходимо — скорректировать. </t>
   </si>
   <si>
     <t>https://tools.pixelplus.ru/projects/16064/todo/1049362395</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -15120,51 +15648,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K840"/>
+  <dimension ref="A1:K881"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>4</v>
       </c>
@@ -15182,21820 +15710,22874 @@
       </c>
       <c r="I3" t="s">
         <v>9</v>
       </c>
       <c r="J3" t="s">
         <v>10</v>
       </c>
       <c r="K3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4">
-        <v>33</v>
+        <v>833</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
+      </c>
+      <c r="I4">
+        <v>29.3</v>
       </c>
       <c r="K4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5">
-        <v>846</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>42.4</v>
       </c>
       <c r="K5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>13</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6">
-        <v>43</v>
+        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="K6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7">
+        <v>21</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
+        <v>13</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8">
+        <v>39</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
-[...5 lines deleted...]
-      <c r="D9" t="s">
+      <c r="E9">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="K10" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>13</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="K11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>13</v>
       </c>
       <c r="C12" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="K12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>13</v>
       </c>
       <c r="C13" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="K13" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>13</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="K14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>13</v>
       </c>
       <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15">
+        <v>13</v>
+      </c>
+      <c r="F15" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" t="s">
         <v>55</v>
-      </c>
-[...10 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
+        <v>13</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
-[...5 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16">
+        <v>16</v>
+      </c>
+      <c r="F16" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" t="s">
         <v>60</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>16</v>
+      </c>
+      <c r="G17" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" t="s">
+        <v>13</v>
+      </c>
+      <c r="C18" t="s">
+        <v>20</v>
+      </c>
+      <c r="D18" t="s">
         <v>63</v>
-      </c>
-[...7 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E18">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="K19" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>13</v>
       </c>
       <c r="C20" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D20" t="s">
         <v>70</v>
       </c>
       <c r="E20">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="K20" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>13</v>
       </c>
       <c r="C21" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
         <v>73</v>
       </c>
       <c r="E21">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="K21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" t="s">
         <v>75</v>
       </c>
       <c r="B22" t="s">
         <v>13</v>
       </c>
       <c r="C22" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="D22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="K22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B23" t="s">
         <v>13</v>
       </c>
       <c r="C23" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E23">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="K23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>13</v>
       </c>
       <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24">
         <v>14</v>
       </c>
-      <c r="D24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F24" t="s">
         <v>16</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>13</v>
       </c>
       <c r="C25" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25">
-        <v>52</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="K25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
         <v>88</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>89</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26">
+        <v>535</v>
+      </c>
+      <c r="F26" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" t="s">
+        <v>17</v>
+      </c>
+      <c r="I26">
+        <v>29.3</v>
+      </c>
+      <c r="K26" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" t="s">
+        <v>91</v>
+      </c>
+      <c r="B27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
         <v>92</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="E27">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" t="s">
         <v>93</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" t="s">
+        <v>94</v>
+      </c>
+      <c r="B28" t="s">
+        <v>13</v>
+      </c>
+      <c r="C28" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28">
+        <v>6</v>
+      </c>
+      <c r="F28" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" t="s">
         <v>96</v>
-      </c>
-[...19 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B29" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" t="s">
+        <v>98</v>
+      </c>
+      <c r="E29">
+        <v>11</v>
+      </c>
+      <c r="F29" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E30">
+        <v>7</v>
+      </c>
+      <c r="F30" t="s">
+        <v>16</v>
+      </c>
+      <c r="G30" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" t="s">
         <v>102</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
         <v>13</v>
       </c>
       <c r="C31" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" t="s">
+        <v>104</v>
+      </c>
+      <c r="E31">
+        <v>8</v>
+      </c>
+      <c r="F31" t="s">
+        <v>16</v>
+      </c>
+      <c r="G31" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B32" t="s">
         <v>13</v>
       </c>
       <c r="C32" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E32">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="K32" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B33" t="s">
         <v>13</v>
       </c>
       <c r="C33" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D33" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="E33">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>16</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="K33" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B34" t="s">
         <v>13</v>
       </c>
       <c r="C34" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D34" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E34">
         <v>8</v>
       </c>
       <c r="F34" t="s">
         <v>16</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="K34" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B35" t="s">
         <v>13</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D35" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E35">
         <v>8</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="K35" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B36" t="s">
         <v>13</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D36" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="E36">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>16</v>
       </c>
       <c r="G36" t="s">
         <v>17</v>
       </c>
       <c r="K36" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B37" t="s">
         <v>13</v>
       </c>
       <c r="C37" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D37" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="E37">
         <v>8</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="K37" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B38" t="s">
         <v>13</v>
       </c>
       <c r="C38" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D38" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="E38">
         <v>8</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="K38" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B39" t="s">
         <v>13</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D39" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="E39">
         <v>8</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="K39" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B40" t="s">
         <v>13</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D40" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E40">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="K40" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
         <v>13</v>
       </c>
       <c r="C41" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D41" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E41">
         <v>8</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="K41" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B42" t="s">
         <v>13</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D42" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="E42">
         <v>8</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
       <c r="G42" t="s">
         <v>17</v>
       </c>
       <c r="K42" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B43" t="s">
         <v>13</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D43" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E43">
         <v>8</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="K43" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
         <v>13</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D44" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="E44">
         <v>8</v>
       </c>
       <c r="F44" t="s">
         <v>16</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="K44" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B45" t="s">
         <v>13</v>
       </c>
       <c r="C45" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D45" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E45">
         <v>8</v>
       </c>
       <c r="F45" t="s">
         <v>16</v>
       </c>
       <c r="G45" t="s">
         <v>17</v>
       </c>
       <c r="K45" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B46" t="s">
         <v>13</v>
       </c>
       <c r="C46" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D46" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E46">
         <v>8</v>
       </c>
       <c r="F46" t="s">
         <v>16</v>
       </c>
       <c r="G46" t="s">
         <v>17</v>
       </c>
       <c r="K46" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D47" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E47">
         <v>8</v>
       </c>
       <c r="F47" t="s">
         <v>16</v>
       </c>
       <c r="G47" t="s">
         <v>17</v>
       </c>
       <c r="K47" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D48" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E48">
         <v>8</v>
       </c>
       <c r="F48" t="s">
         <v>16</v>
       </c>
       <c r="G48" t="s">
         <v>17</v>
       </c>
       <c r="K48" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D49" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E49">
         <v>8</v>
       </c>
       <c r="F49" t="s">
         <v>16</v>
       </c>
       <c r="G49" t="s">
         <v>17</v>
       </c>
       <c r="K49" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
-        <v>24</v>
+        <v>66</v>
       </c>
       <c r="D50" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="E50">
         <v>8</v>
       </c>
       <c r="F50" t="s">
         <v>16</v>
       </c>
       <c r="G50" t="s">
         <v>17</v>
       </c>
       <c r="K50" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" t="s">
+        <v>163</v>
+      </c>
+      <c r="B51" t="s">
+        <v>13</v>
+      </c>
+      <c r="C51" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51" t="s">
+        <v>164</v>
+      </c>
+      <c r="E51">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>16</v>
+      </c>
+      <c r="G51" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" t="s">
         <v>165</v>
-      </c>
-[...19 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" t="s">
+        <v>166</v>
+      </c>
+      <c r="B52" t="s">
+        <v>13</v>
+      </c>
+      <c r="C52" t="s">
+        <v>31</v>
+      </c>
+      <c r="D52" t="s">
+        <v>167</v>
+      </c>
+      <c r="E52">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" t="s">
         <v>168</v>
-      </c>
-[...19 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B53" t="s">
         <v>13</v>
       </c>
       <c r="C53" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="E53">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>16</v>
       </c>
       <c r="G53" t="s">
         <v>17</v>
       </c>
       <c r="K53" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="E54">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>16</v>
       </c>
       <c r="G54" t="s">
         <v>17</v>
       </c>
       <c r="K54" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D55" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E55">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="K55" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D56" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E56">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>16</v>
       </c>
       <c r="G56" t="s">
         <v>17</v>
       </c>
       <c r="K56" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B57" t="s">
         <v>13</v>
       </c>
       <c r="C57" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D57" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="E57">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>16</v>
       </c>
       <c r="G57" t="s">
         <v>17</v>
       </c>
       <c r="K57" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B58" t="s">
         <v>13</v>
       </c>
       <c r="C58" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D58" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="E58">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>16</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="K58" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="E59">
         <v>10</v>
       </c>
       <c r="F59" t="s">
         <v>16</v>
       </c>
       <c r="G59" t="s">
         <v>17</v>
       </c>
       <c r="K59" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D60" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="E60">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="K60" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D61" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="E61">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>16</v>
       </c>
       <c r="G61" t="s">
         <v>17</v>
       </c>
       <c r="K61" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D62" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="E62">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>16</v>
       </c>
       <c r="G62" t="s">
         <v>17</v>
       </c>
       <c r="K62" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D63" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="E63">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
         <v>17</v>
       </c>
       <c r="K63" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B64" t="s">
         <v>13</v>
       </c>
       <c r="C64" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D64" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="E64">
         <v>10</v>
       </c>
       <c r="F64" t="s">
         <v>16</v>
       </c>
       <c r="G64" t="s">
         <v>17</v>
       </c>
       <c r="K64" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" t="s">
+        <v>205</v>
+      </c>
+      <c r="B65" t="s">
+        <v>13</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65" t="s">
+        <v>206</v>
+      </c>
+      <c r="E65">
+        <v>10</v>
+      </c>
+      <c r="F65" t="s">
+        <v>16</v>
+      </c>
+      <c r="G65" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" t="s">
+        <v>208</v>
+      </c>
+      <c r="B66" t="s">
+        <v>13</v>
+      </c>
+      <c r="C66" t="s">
+        <v>31</v>
+      </c>
+      <c r="D66" t="s">
+        <v>209</v>
+      </c>
+      <c r="E66">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>16</v>
+      </c>
+      <c r="G66" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" t="s">
         <v>210</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" t="s">
+        <v>211</v>
+      </c>
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s">
+        <v>212</v>
+      </c>
+      <c r="E67">
+        <v>10</v>
+      </c>
+      <c r="F67" t="s">
+        <v>16</v>
+      </c>
+      <c r="G67" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" t="s">
         <v>213</v>
-      </c>
-[...19 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" t="s">
+        <v>214</v>
+      </c>
+      <c r="B68" t="s">
+        <v>13</v>
+      </c>
+      <c r="C68" t="s">
+        <v>31</v>
+      </c>
+      <c r="D68" t="s">
+        <v>215</v>
+      </c>
+      <c r="E68">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" t="s">
         <v>216</v>
-      </c>
-[...19 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" t="s">
+        <v>217</v>
+      </c>
+      <c r="B69" t="s">
+        <v>13</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" t="s">
+        <v>218</v>
+      </c>
+      <c r="E69">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>16</v>
+      </c>
+      <c r="G69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" t="s">
         <v>219</v>
-      </c>
-[...19 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
       <c r="C70" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D70" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E70">
         <v>4</v>
       </c>
       <c r="F70" t="s">
         <v>16</v>
       </c>
       <c r="G70" t="s">
         <v>17</v>
       </c>
       <c r="K70" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:11">
       <c r="A71" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D71" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="E71">
         <v>4</v>
       </c>
       <c r="F71" t="s">
         <v>16</v>
       </c>
       <c r="G71" t="s">
         <v>17</v>
       </c>
       <c r="K71" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D72" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="E72">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>16</v>
       </c>
       <c r="G72" t="s">
         <v>17</v>
       </c>
       <c r="K72" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D73" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E73">
         <v>15</v>
       </c>
       <c r="F73" t="s">
         <v>16</v>
       </c>
       <c r="G73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" t="s">
+        <v>232</v>
+      </c>
+      <c r="B74" t="s">
+        <v>13</v>
+      </c>
+      <c r="C74" t="s">
+        <v>76</v>
+      </c>
+      <c r="D74" t="s">
+        <v>233</v>
+      </c>
+      <c r="E74">
+        <v>15</v>
+      </c>
+      <c r="F74" t="s">
+        <v>16</v>
+      </c>
+      <c r="G74" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" t="s">
+        <v>235</v>
+      </c>
+      <c r="B75" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" t="s">
+        <v>236</v>
+      </c>
+      <c r="D75" t="s">
         <v>237</v>
-      </c>
-[...7 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E75">
         <v>12</v>
       </c>
       <c r="F75" t="s">
         <v>16</v>
       </c>
       <c r="G75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" t="s">
+        <v>239</v>
+      </c>
+      <c r="B76" t="s">
+        <v>13</v>
+      </c>
+      <c r="C76" t="s">
+        <v>236</v>
+      </c>
+      <c r="D76" t="s">
         <v>240</v>
-      </c>
-[...7 lines deleted...]
-        <v>241</v>
       </c>
       <c r="E76">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
       <c r="G76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" t="s">
+        <v>242</v>
+      </c>
+      <c r="B77" t="s">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>236</v>
+      </c>
+      <c r="D77" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E77">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>16</v>
       </c>
       <c r="G77" t="s">
         <v>17</v>
       </c>
       <c r="K77" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" t="s">
+        <v>245</v>
+      </c>
+      <c r="B78" t="s">
+        <v>13</v>
+      </c>
+      <c r="C78" t="s">
+        <v>236</v>
+      </c>
+      <c r="D78" t="s">
         <v>246</v>
-      </c>
-[...7 lines deleted...]
-        <v>247</v>
       </c>
       <c r="E78">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>16</v>
       </c>
       <c r="G78" t="s">
         <v>17</v>
       </c>
       <c r="K78" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" t="s">
+        <v>248</v>
+      </c>
+      <c r="B79" t="s">
+        <v>13</v>
+      </c>
+      <c r="C79" t="s">
+        <v>236</v>
+      </c>
+      <c r="D79" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>250</v>
       </c>
       <c r="E79">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>16</v>
       </c>
       <c r="G79" t="s">
         <v>17</v>
       </c>
       <c r="K79" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" t="s">
+        <v>251</v>
+      </c>
+      <c r="B80" t="s">
+        <v>13</v>
+      </c>
+      <c r="C80" t="s">
+        <v>236</v>
+      </c>
+      <c r="D80" t="s">
         <v>252</v>
-      </c>
-[...7 lines deleted...]
-        <v>253</v>
       </c>
       <c r="E80">
         <v>12</v>
       </c>
       <c r="F80" t="s">
         <v>16</v>
       </c>
       <c r="G80" t="s">
         <v>17</v>
       </c>
       <c r="K80" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" t="s">
+        <v>254</v>
+      </c>
+      <c r="B81" t="s">
+        <v>13</v>
+      </c>
+      <c r="C81" t="s">
+        <v>236</v>
+      </c>
+      <c r="D81" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E81">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>16</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" t="s">
+        <v>257</v>
+      </c>
+      <c r="B82" t="s">
+        <v>13</v>
+      </c>
+      <c r="C82" t="s">
+        <v>236</v>
+      </c>
+      <c r="D82" t="s">
         <v>258</v>
-      </c>
-[...7 lines deleted...]
-        <v>259</v>
       </c>
       <c r="E82">
         <v>12</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="K82" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" t="s">
+        <v>260</v>
+      </c>
+      <c r="B83" t="s">
+        <v>13</v>
+      </c>
+      <c r="C83" t="s">
+        <v>236</v>
+      </c>
+      <c r="D83" t="s">
         <v>261</v>
-      </c>
-[...7 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E83">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>16</v>
       </c>
       <c r="G83" t="s">
         <v>17</v>
       </c>
       <c r="K83" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" t="s">
+        <v>263</v>
+      </c>
+      <c r="B84" t="s">
+        <v>13</v>
+      </c>
+      <c r="C84" t="s">
+        <v>236</v>
+      </c>
+      <c r="D84" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E84">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>16</v>
       </c>
       <c r="G84" t="s">
         <v>17</v>
       </c>
       <c r="K84" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" t="s">
+        <v>266</v>
+      </c>
+      <c r="B85" t="s">
+        <v>13</v>
+      </c>
+      <c r="C85" t="s">
+        <v>236</v>
+      </c>
+      <c r="D85" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>268</v>
       </c>
       <c r="E85">
         <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" t="s">
+        <v>13</v>
+      </c>
+      <c r="C86" t="s">
+        <v>236</v>
+      </c>
+      <c r="D86" t="s">
         <v>270</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
       <c r="E86">
         <v>12</v>
       </c>
       <c r="F86" t="s">
         <v>16</v>
       </c>
       <c r="G86" t="s">
         <v>17</v>
       </c>
       <c r="K86" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" t="s">
+        <v>272</v>
+      </c>
+      <c r="B87" t="s">
+        <v>13</v>
+      </c>
+      <c r="C87" t="s">
+        <v>236</v>
+      </c>
+      <c r="D87" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E87">
         <v>12</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
       <c r="G87" t="s">
         <v>17</v>
       </c>
       <c r="K87" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" t="s">
+        <v>275</v>
+      </c>
+      <c r="B88" t="s">
+        <v>13</v>
+      </c>
+      <c r="C88" t="s">
         <v>276</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="D88" t="s">
         <v>277</v>
       </c>
       <c r="E88">
-        <v>6</v>
+        <v>29</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
         <v>17</v>
       </c>
       <c r="K88" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" t="s">
         <v>279</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D89" t="s">
         <v>280</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
       <c r="F89" t="s">
         <v>16</v>
       </c>
       <c r="G89" t="s">
         <v>17</v>
       </c>
       <c r="K89" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" t="s">
         <v>282</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D90" t="s">
         <v>283</v>
       </c>
       <c r="E90">
         <v>6</v>
       </c>
       <c r="F90" t="s">
         <v>16</v>
       </c>
       <c r="G90" t="s">
         <v>17</v>
       </c>
       <c r="K90" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" t="s">
         <v>285</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D91" t="s">
         <v>286</v>
       </c>
       <c r="E91">
         <v>6</v>
       </c>
       <c r="F91" t="s">
         <v>16</v>
       </c>
       <c r="G91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" t="s">
         <v>288</v>
       </c>
       <c r="B92" t="s">
         <v>13</v>
       </c>
       <c r="C92" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D92" t="s">
         <v>289</v>
       </c>
       <c r="E92">
         <v>6</v>
       </c>
       <c r="F92" t="s">
         <v>16</v>
       </c>
       <c r="G92" t="s">
         <v>17</v>
       </c>
       <c r="K92" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" t="s">
         <v>291</v>
       </c>
       <c r="B93" t="s">
         <v>13</v>
       </c>
       <c r="C93" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D93" t="s">
         <v>292</v>
       </c>
       <c r="E93">
         <v>6</v>
       </c>
       <c r="F93" t="s">
         <v>16</v>
       </c>
       <c r="G93" t="s">
         <v>17</v>
       </c>
       <c r="K93" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" t="s">
         <v>294</v>
       </c>
       <c r="B94" t="s">
         <v>13</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D94" t="s">
         <v>295</v>
       </c>
       <c r="E94">
         <v>6</v>
       </c>
       <c r="F94" t="s">
         <v>16</v>
       </c>
       <c r="G94" t="s">
         <v>17</v>
       </c>
       <c r="K94" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" t="s">
         <v>297</v>
       </c>
       <c r="B95" t="s">
         <v>13</v>
       </c>
       <c r="C95" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D95" t="s">
         <v>298</v>
       </c>
       <c r="E95">
         <v>6</v>
       </c>
       <c r="F95" t="s">
         <v>16</v>
       </c>
       <c r="G95" t="s">
         <v>17</v>
       </c>
       <c r="K95" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" t="s">
         <v>300</v>
       </c>
       <c r="B96" t="s">
         <v>13</v>
       </c>
       <c r="C96" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D96" t="s">
         <v>301</v>
       </c>
       <c r="E96">
         <v>6</v>
       </c>
       <c r="F96" t="s">
         <v>16</v>
       </c>
       <c r="G96" t="s">
         <v>17</v>
       </c>
       <c r="K96" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" t="s">
         <v>303</v>
       </c>
       <c r="B97" t="s">
         <v>13</v>
       </c>
       <c r="C97" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D97" t="s">
         <v>304</v>
       </c>
       <c r="E97">
         <v>6</v>
       </c>
       <c r="F97" t="s">
         <v>16</v>
       </c>
       <c r="G97" t="s">
         <v>17</v>
       </c>
       <c r="K97" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" t="s">
         <v>306</v>
       </c>
       <c r="B98" t="s">
         <v>13</v>
       </c>
       <c r="C98" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D98" t="s">
         <v>307</v>
       </c>
       <c r="E98">
         <v>6</v>
       </c>
       <c r="F98" t="s">
         <v>16</v>
       </c>
       <c r="G98" t="s">
         <v>17</v>
       </c>
       <c r="K98" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" t="s">
         <v>309</v>
       </c>
       <c r="B99" t="s">
         <v>13</v>
       </c>
       <c r="C99" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D99" t="s">
         <v>310</v>
       </c>
       <c r="E99">
         <v>6</v>
       </c>
       <c r="F99" t="s">
         <v>16</v>
       </c>
       <c r="G99" t="s">
         <v>17</v>
       </c>
       <c r="K99" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" t="s">
         <v>312</v>
       </c>
       <c r="B100" t="s">
         <v>13</v>
       </c>
       <c r="C100" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D100" t="s">
         <v>313</v>
       </c>
       <c r="E100">
         <v>6</v>
       </c>
       <c r="F100" t="s">
         <v>16</v>
       </c>
       <c r="G100" t="s">
         <v>17</v>
       </c>
       <c r="K100" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="101" spans="1:11">
       <c r="A101" t="s">
         <v>315</v>
       </c>
       <c r="B101" t="s">
         <v>13</v>
       </c>
       <c r="C101" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D101" t="s">
         <v>316</v>
       </c>
       <c r="E101">
         <v>6</v>
       </c>
       <c r="F101" t="s">
         <v>16</v>
       </c>
       <c r="G101" t="s">
         <v>17</v>
       </c>
       <c r="K101" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" t="s">
         <v>318</v>
       </c>
       <c r="B102" t="s">
         <v>13</v>
       </c>
       <c r="C102" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D102" t="s">
         <v>319</v>
       </c>
       <c r="E102">
         <v>6</v>
       </c>
       <c r="F102" t="s">
         <v>16</v>
       </c>
       <c r="G102" t="s">
         <v>17</v>
       </c>
       <c r="K102" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" t="s">
         <v>321</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D103" t="s">
         <v>322</v>
       </c>
       <c r="E103">
         <v>6</v>
       </c>
       <c r="F103" t="s">
         <v>16</v>
       </c>
       <c r="G103" t="s">
         <v>17</v>
       </c>
       <c r="K103" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="104" spans="1:11">
       <c r="A104" t="s">
         <v>324</v>
       </c>
       <c r="B104" t="s">
         <v>13</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D104" t="s">
         <v>325</v>
       </c>
       <c r="E104">
         <v>6</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104" t="s">
         <v>17</v>
       </c>
       <c r="K104" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="105" spans="1:11">
       <c r="A105" t="s">
         <v>327</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="C105" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D105" t="s">
         <v>328</v>
       </c>
       <c r="E105">
         <v>6</v>
       </c>
       <c r="F105" t="s">
         <v>16</v>
       </c>
       <c r="G105" t="s">
         <v>17</v>
       </c>
       <c r="K105" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="106" spans="1:11">
       <c r="A106" t="s">
         <v>330</v>
       </c>
       <c r="B106" t="s">
         <v>13</v>
       </c>
       <c r="C106" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D106" t="s">
         <v>331</v>
       </c>
       <c r="E106">
         <v>6</v>
       </c>
       <c r="F106" t="s">
         <v>16</v>
       </c>
       <c r="G106" t="s">
         <v>17</v>
       </c>
       <c r="K106" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="107" spans="1:11">
       <c r="A107" t="s">
         <v>333</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D107" t="s">
         <v>334</v>
       </c>
       <c r="E107">
         <v>6</v>
       </c>
       <c r="F107" t="s">
         <v>16</v>
       </c>
       <c r="G107" t="s">
         <v>17</v>
       </c>
       <c r="K107" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" t="s">
         <v>336</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="C108" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D108" t="s">
         <v>337</v>
       </c>
       <c r="E108">
         <v>6</v>
       </c>
       <c r="F108" t="s">
         <v>16</v>
       </c>
       <c r="G108" t="s">
         <v>17</v>
       </c>
       <c r="K108" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" t="s">
         <v>339</v>
       </c>
       <c r="B109" t="s">
         <v>13</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D109" t="s">
         <v>340</v>
       </c>
       <c r="E109">
         <v>6</v>
       </c>
       <c r="F109" t="s">
         <v>16</v>
       </c>
       <c r="G109" t="s">
         <v>17</v>
       </c>
       <c r="K109" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" t="s">
         <v>342</v>
       </c>
       <c r="B110" t="s">
         <v>13</v>
       </c>
       <c r="C110" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D110" t="s">
         <v>343</v>
       </c>
       <c r="E110">
         <v>6</v>
       </c>
       <c r="F110" t="s">
         <v>16</v>
       </c>
       <c r="G110" t="s">
         <v>17</v>
       </c>
       <c r="K110" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" t="s">
         <v>345</v>
       </c>
       <c r="B111" t="s">
         <v>13</v>
       </c>
       <c r="C111" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D111" t="s">
         <v>346</v>
       </c>
       <c r="E111">
         <v>6</v>
       </c>
       <c r="F111" t="s">
         <v>16</v>
       </c>
       <c r="G111" t="s">
         <v>17</v>
       </c>
       <c r="K111" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" t="s">
         <v>348</v>
       </c>
       <c r="B112" t="s">
         <v>13</v>
       </c>
       <c r="C112" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D112" t="s">
         <v>349</v>
       </c>
       <c r="E112">
         <v>6</v>
       </c>
       <c r="F112" t="s">
         <v>16</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="K112" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" t="s">
         <v>351</v>
       </c>
       <c r="B113" t="s">
         <v>13</v>
       </c>
       <c r="C113" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D113" t="s">
         <v>352</v>
       </c>
       <c r="E113">
         <v>6</v>
       </c>
       <c r="F113" t="s">
         <v>16</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="K113" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" t="s">
         <v>354</v>
       </c>
       <c r="B114" t="s">
         <v>13</v>
       </c>
       <c r="C114" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D114" t="s">
         <v>355</v>
       </c>
       <c r="E114">
         <v>6</v>
       </c>
       <c r="F114" t="s">
         <v>16</v>
       </c>
       <c r="G114" t="s">
         <v>17</v>
       </c>
       <c r="K114" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" t="s">
         <v>357</v>
       </c>
       <c r="B115" t="s">
         <v>13</v>
       </c>
       <c r="C115" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D115" t="s">
         <v>358</v>
       </c>
       <c r="E115">
         <v>6</v>
       </c>
       <c r="F115" t="s">
         <v>16</v>
       </c>
       <c r="G115" t="s">
         <v>17</v>
       </c>
       <c r="K115" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" t="s">
         <v>360</v>
       </c>
       <c r="B116" t="s">
         <v>13</v>
       </c>
       <c r="C116" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D116" t="s">
         <v>361</v>
       </c>
       <c r="E116">
         <v>6</v>
       </c>
       <c r="F116" t="s">
         <v>16</v>
       </c>
       <c r="G116" t="s">
         <v>17</v>
       </c>
       <c r="K116" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" t="s">
         <v>363</v>
       </c>
       <c r="B117" t="s">
         <v>13</v>
       </c>
       <c r="C117" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D117" t="s">
         <v>364</v>
       </c>
       <c r="E117">
         <v>6</v>
       </c>
       <c r="F117" t="s">
         <v>16</v>
       </c>
       <c r="G117" t="s">
         <v>17</v>
       </c>
       <c r="K117" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" t="s">
         <v>366</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D118" t="s">
         <v>367</v>
       </c>
       <c r="E118">
         <v>6</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118" t="s">
         <v>17</v>
       </c>
       <c r="K118" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" t="s">
         <v>369</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="C119" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D119" t="s">
         <v>370</v>
       </c>
       <c r="E119">
         <v>6</v>
       </c>
       <c r="F119" t="s">
         <v>16</v>
       </c>
       <c r="G119" t="s">
         <v>17</v>
       </c>
       <c r="K119" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" t="s">
         <v>372</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="C120" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D120" t="s">
         <v>373</v>
       </c>
       <c r="E120">
         <v>6</v>
       </c>
       <c r="F120" t="s">
         <v>16</v>
       </c>
       <c r="G120" t="s">
         <v>17</v>
       </c>
       <c r="K120" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" t="s">
         <v>375</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="C121" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D121" t="s">
         <v>376</v>
       </c>
       <c r="E121">
         <v>6</v>
       </c>
       <c r="F121" t="s">
         <v>16</v>
       </c>
       <c r="G121" t="s">
         <v>17</v>
       </c>
       <c r="K121" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" t="s">
         <v>378</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="C122" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D122" t="s">
         <v>379</v>
       </c>
       <c r="E122">
         <v>6</v>
       </c>
       <c r="F122" t="s">
         <v>16</v>
       </c>
       <c r="G122" t="s">
         <v>17</v>
       </c>
       <c r="K122" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" t="s">
         <v>381</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="C123" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D123" t="s">
         <v>382</v>
       </c>
       <c r="E123">
         <v>6</v>
       </c>
       <c r="F123" t="s">
         <v>16</v>
       </c>
       <c r="G123" t="s">
         <v>17</v>
       </c>
       <c r="K123" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" t="s">
         <v>384</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="C124" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D124" t="s">
         <v>385</v>
       </c>
       <c r="E124">
         <v>6</v>
       </c>
       <c r="F124" t="s">
         <v>16</v>
       </c>
       <c r="G124" t="s">
         <v>17</v>
       </c>
       <c r="K124" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" t="s">
         <v>387</v>
       </c>
       <c r="B125" t="s">
         <v>13</v>
       </c>
       <c r="C125" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D125" t="s">
         <v>388</v>
       </c>
       <c r="E125">
         <v>6</v>
       </c>
       <c r="F125" t="s">
         <v>16</v>
       </c>
       <c r="G125" t="s">
         <v>17</v>
       </c>
       <c r="K125" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" t="s">
         <v>390</v>
       </c>
       <c r="B126" t="s">
         <v>13</v>
       </c>
       <c r="C126" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D126" t="s">
         <v>391</v>
       </c>
       <c r="E126">
         <v>6</v>
       </c>
       <c r="F126" t="s">
         <v>16</v>
       </c>
       <c r="G126" t="s">
         <v>17</v>
       </c>
       <c r="K126" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" t="s">
         <v>393</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="C127" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D127" t="s">
         <v>394</v>
       </c>
       <c r="E127">
         <v>6</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127" t="s">
         <v>17</v>
       </c>
       <c r="K127" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" t="s">
         <v>396</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D128" t="s">
         <v>397</v>
       </c>
       <c r="E128">
         <v>6</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
       <c r="G128" t="s">
         <v>17</v>
       </c>
       <c r="K128" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" t="s">
         <v>399</v>
       </c>
       <c r="B129" t="s">
         <v>13</v>
       </c>
       <c r="C129" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D129" t="s">
         <v>400</v>
       </c>
       <c r="E129">
         <v>6</v>
       </c>
       <c r="F129" t="s">
         <v>16</v>
       </c>
       <c r="G129" t="s">
         <v>17</v>
       </c>
       <c r="K129" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" t="s">
         <v>402</v>
       </c>
       <c r="B130" t="s">
         <v>13</v>
       </c>
       <c r="C130" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D130" t="s">
         <v>403</v>
       </c>
       <c r="E130">
         <v>6</v>
       </c>
       <c r="F130" t="s">
         <v>16</v>
       </c>
       <c r="G130" t="s">
         <v>17</v>
       </c>
       <c r="K130" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" t="s">
         <v>405</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D131" t="s">
         <v>406</v>
       </c>
       <c r="E131">
         <v>6</v>
       </c>
       <c r="F131" t="s">
         <v>16</v>
       </c>
       <c r="G131" t="s">
         <v>17</v>
       </c>
       <c r="K131" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" t="s">
         <v>408</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D132" t="s">
         <v>409</v>
       </c>
       <c r="E132">
         <v>6</v>
       </c>
       <c r="F132" t="s">
         <v>16</v>
       </c>
       <c r="G132" t="s">
         <v>17</v>
       </c>
       <c r="K132" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" t="s">
         <v>411</v>
       </c>
       <c r="B133" t="s">
         <v>13</v>
       </c>
       <c r="C133" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D133" t="s">
         <v>412</v>
       </c>
       <c r="E133">
         <v>6</v>
       </c>
       <c r="F133" t="s">
         <v>16</v>
       </c>
       <c r="G133" t="s">
         <v>17</v>
       </c>
       <c r="K133" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" t="s">
         <v>414</v>
       </c>
       <c r="B134" t="s">
         <v>13</v>
       </c>
       <c r="C134" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D134" t="s">
         <v>415</v>
       </c>
       <c r="E134">
         <v>6</v>
       </c>
       <c r="F134" t="s">
         <v>16</v>
       </c>
       <c r="G134" t="s">
         <v>17</v>
       </c>
       <c r="K134" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" t="s">
         <v>417</v>
       </c>
       <c r="B135" t="s">
         <v>13</v>
       </c>
       <c r="C135" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D135" t="s">
         <v>418</v>
       </c>
       <c r="E135">
         <v>6</v>
       </c>
       <c r="F135" t="s">
         <v>16</v>
       </c>
       <c r="G135" t="s">
         <v>17</v>
       </c>
       <c r="K135" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" t="s">
         <v>420</v>
       </c>
       <c r="B136" t="s">
         <v>13</v>
       </c>
       <c r="C136" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D136" t="s">
         <v>421</v>
       </c>
       <c r="E136">
         <v>6</v>
       </c>
       <c r="F136" t="s">
         <v>16</v>
       </c>
       <c r="G136" t="s">
         <v>17</v>
       </c>
       <c r="K136" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" t="s">
         <v>423</v>
       </c>
       <c r="B137" t="s">
         <v>13</v>
       </c>
       <c r="C137" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D137" t="s">
         <v>424</v>
       </c>
       <c r="E137">
         <v>6</v>
       </c>
       <c r="F137" t="s">
         <v>16</v>
       </c>
       <c r="G137" t="s">
         <v>17</v>
       </c>
       <c r="K137" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138" t="s">
         <v>426</v>
       </c>
       <c r="B138" t="s">
         <v>13</v>
       </c>
       <c r="C138" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D138" t="s">
         <v>427</v>
       </c>
       <c r="E138">
         <v>14</v>
       </c>
       <c r="F138" t="s">
         <v>16</v>
       </c>
       <c r="G138" t="s">
         <v>17</v>
       </c>
       <c r="K138" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" t="s">
         <v>429</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D139" t="s">
         <v>430</v>
       </c>
       <c r="E139">
         <v>14</v>
       </c>
       <c r="F139" t="s">
         <v>16</v>
       </c>
       <c r="G139" t="s">
         <v>17</v>
       </c>
       <c r="K139" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140" t="s">
         <v>432</v>
       </c>
       <c r="B140" t="s">
         <v>13</v>
       </c>
       <c r="C140" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D140" t="s">
         <v>433</v>
       </c>
       <c r="E140">
         <v>14</v>
       </c>
       <c r="F140" t="s">
         <v>16</v>
       </c>
       <c r="G140" t="s">
         <v>17</v>
       </c>
       <c r="K140" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" t="s">
         <v>435</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D141" t="s">
         <v>436</v>
       </c>
       <c r="E141">
         <v>14</v>
       </c>
       <c r="F141" t="s">
         <v>16</v>
       </c>
       <c r="G141" t="s">
         <v>17</v>
       </c>
       <c r="K141" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" t="s">
         <v>438</v>
       </c>
       <c r="B142" t="s">
         <v>13</v>
       </c>
       <c r="C142" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D142" t="s">
         <v>439</v>
       </c>
       <c r="E142">
         <v>14</v>
       </c>
       <c r="F142" t="s">
         <v>16</v>
       </c>
       <c r="G142" t="s">
         <v>17</v>
       </c>
       <c r="K142" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143" t="s">
         <v>441</v>
       </c>
       <c r="B143" t="s">
         <v>13</v>
       </c>
       <c r="C143" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D143" t="s">
         <v>442</v>
       </c>
       <c r="E143">
         <v>14</v>
       </c>
       <c r="F143" t="s">
         <v>16</v>
       </c>
       <c r="G143" t="s">
         <v>17</v>
       </c>
       <c r="K143" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144" t="s">
         <v>444</v>
       </c>
       <c r="B144" t="s">
         <v>13</v>
       </c>
       <c r="C144" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D144" t="s">
         <v>445</v>
       </c>
       <c r="E144">
         <v>14</v>
       </c>
       <c r="F144" t="s">
         <v>16</v>
       </c>
       <c r="G144" t="s">
         <v>17</v>
       </c>
       <c r="K144" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>447</v>
       </c>
       <c r="B145" t="s">
         <v>13</v>
       </c>
       <c r="C145" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D145" t="s">
         <v>448</v>
       </c>
       <c r="E145">
         <v>14</v>
       </c>
       <c r="F145" t="s">
         <v>16</v>
       </c>
       <c r="G145" t="s">
         <v>17</v>
       </c>
       <c r="K145" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" t="s">
         <v>450</v>
       </c>
       <c r="B146" t="s">
         <v>13</v>
       </c>
       <c r="C146" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D146" t="s">
         <v>451</v>
       </c>
       <c r="E146">
         <v>14</v>
       </c>
       <c r="F146" t="s">
         <v>16</v>
       </c>
       <c r="G146" t="s">
         <v>17</v>
       </c>
       <c r="K146" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" t="s">
         <v>453</v>
       </c>
       <c r="B147" t="s">
         <v>13</v>
       </c>
       <c r="C147" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D147" t="s">
         <v>454</v>
       </c>
       <c r="E147">
         <v>14</v>
       </c>
       <c r="F147" t="s">
         <v>16</v>
       </c>
       <c r="G147" t="s">
         <v>17</v>
       </c>
       <c r="K147" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" t="s">
         <v>456</v>
       </c>
       <c r="B148" t="s">
         <v>13</v>
       </c>
       <c r="C148" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D148" t="s">
         <v>457</v>
       </c>
       <c r="E148">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>16</v>
       </c>
       <c r="G148" t="s">
         <v>17</v>
       </c>
       <c r="K148" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" t="s">
         <v>459</v>
       </c>
       <c r="B149" t="s">
         <v>13</v>
       </c>
       <c r="C149" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D149" t="s">
         <v>460</v>
       </c>
       <c r="E149">
         <v>14</v>
       </c>
       <c r="F149" t="s">
         <v>16</v>
       </c>
       <c r="G149" t="s">
         <v>17</v>
       </c>
       <c r="K149" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" t="s">
         <v>462</v>
       </c>
       <c r="B150" t="s">
         <v>13</v>
       </c>
       <c r="C150" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
       <c r="D150" t="s">
         <v>463</v>
       </c>
       <c r="E150">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
       <c r="G150" t="s">
         <v>17</v>
       </c>
       <c r="K150" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" t="s">
         <v>465</v>
       </c>
       <c r="B151" t="s">
         <v>13</v>
       </c>
       <c r="C151" t="s">
+        <v>76</v>
+      </c>
+      <c r="D151" t="s">
         <v>466</v>
       </c>
-      <c r="D151" t="s">
+      <c r="E151">
+        <v>14</v>
+      </c>
+      <c r="F151" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K151" t="s">
         <v>467</v>
-      </c>
-[...10 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" t="s">
+        <v>468</v>
+      </c>
+      <c r="B152" t="s">
+        <v>13</v>
+      </c>
+      <c r="C152" t="s">
+        <v>76</v>
+      </c>
+      <c r="D152" t="s">
         <v>469</v>
       </c>
-      <c r="B152" t="s">
-[...5 lines deleted...]
-      <c r="D152" t="s">
+      <c r="E152">
+        <v>14</v>
+      </c>
+      <c r="F152" t="s">
+        <v>16</v>
+      </c>
+      <c r="G152" t="s">
+        <v>17</v>
+      </c>
+      <c r="K152" t="s">
         <v>470</v>
-      </c>
-[...10 lines deleted...]
-        <v>471</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" t="s">
+        <v>471</v>
+      </c>
+      <c r="B153" t="s">
+        <v>13</v>
+      </c>
+      <c r="C153" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
       <c r="D153" t="s">
         <v>473</v>
       </c>
       <c r="E153">
         <v>16</v>
       </c>
       <c r="F153" t="s">
         <v>16</v>
       </c>
       <c r="G153" t="s">
         <v>17</v>
       </c>
       <c r="K153" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" t="s">
         <v>475</v>
       </c>
       <c r="B154" t="s">
         <v>13</v>
       </c>
       <c r="C154" t="s">
+        <v>472</v>
+      </c>
+      <c r="D154" t="s">
         <v>476</v>
       </c>
-      <c r="D154" t="s">
+      <c r="E154">
+        <v>16</v>
+      </c>
+      <c r="F154" t="s">
+        <v>16</v>
+      </c>
+      <c r="G154" t="s">
+        <v>17</v>
+      </c>
+      <c r="K154" t="s">
         <v>477</v>
-      </c>
-[...10 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" t="s">
+        <v>478</v>
+      </c>
+      <c r="B155" t="s">
+        <v>13</v>
+      </c>
+      <c r="C155" t="s">
+        <v>472</v>
+      </c>
+      <c r="D155" t="s">
         <v>479</v>
       </c>
-      <c r="B155" t="s">
-[...5 lines deleted...]
-      <c r="D155" t="s">
+      <c r="E155">
+        <v>16</v>
+      </c>
+      <c r="F155" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" t="s">
+        <v>17</v>
+      </c>
+      <c r="K155" t="s">
         <v>480</v>
-      </c>
-[...10 lines deleted...]
-        <v>481</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" t="s">
+        <v>481</v>
+      </c>
+      <c r="B156" t="s">
+        <v>13</v>
+      </c>
+      <c r="C156" t="s">
+        <v>472</v>
+      </c>
+      <c r="D156" t="s">
         <v>482</v>
       </c>
-      <c r="B156" t="s">
-[...5 lines deleted...]
-      <c r="D156" t="s">
+      <c r="E156">
+        <v>16</v>
+      </c>
+      <c r="F156" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" t="s">
+        <v>17</v>
+      </c>
+      <c r="K156" t="s">
         <v>483</v>
-      </c>
-[...10 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" t="s">
+        <v>484</v>
+      </c>
+      <c r="B157" t="s">
+        <v>13</v>
+      </c>
+      <c r="C157" t="s">
+        <v>24</v>
+      </c>
+      <c r="D157" t="s">
         <v>485</v>
-      </c>
-[...7 lines deleted...]
-        <v>486</v>
       </c>
       <c r="E157">
         <v>4</v>
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="K157" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" t="s">
+        <v>487</v>
+      </c>
+      <c r="B158" t="s">
+        <v>13</v>
+      </c>
+      <c r="C158" t="s">
+        <v>24</v>
+      </c>
+      <c r="D158" t="s">
         <v>488</v>
-      </c>
-[...7 lines deleted...]
-        <v>489</v>
       </c>
       <c r="E158">
         <v>4</v>
       </c>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
         <v>17</v>
       </c>
       <c r="K158" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" t="s">
+        <v>490</v>
+      </c>
+      <c r="B159" t="s">
+        <v>13</v>
+      </c>
+      <c r="C159" t="s">
+        <v>24</v>
+      </c>
+      <c r="D159" t="s">
         <v>491</v>
-      </c>
-[...7 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E159">
         <v>4</v>
       </c>
       <c r="F159" t="s">
         <v>16</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="K159" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" t="s">
+        <v>493</v>
+      </c>
+      <c r="B160" t="s">
+        <v>13</v>
+      </c>
+      <c r="C160" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" t="s">
         <v>494</v>
-      </c>
-[...7 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E160">
         <v>4</v>
       </c>
       <c r="F160" t="s">
         <v>16</v>
       </c>
       <c r="G160" t="s">
         <v>17</v>
       </c>
       <c r="K160" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" t="s">
+        <v>496</v>
+      </c>
+      <c r="B161" t="s">
+        <v>13</v>
+      </c>
+      <c r="C161" t="s">
+        <v>24</v>
+      </c>
+      <c r="D161" t="s">
         <v>497</v>
-      </c>
-[...7 lines deleted...]
-        <v>498</v>
       </c>
       <c r="E161">
         <v>4</v>
       </c>
       <c r="F161" t="s">
         <v>16</v>
       </c>
       <c r="G161" t="s">
         <v>17</v>
       </c>
       <c r="K161" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" t="s">
+        <v>499</v>
+      </c>
+      <c r="B162" t="s">
+        <v>13</v>
+      </c>
+      <c r="C162" t="s">
+        <v>24</v>
+      </c>
+      <c r="D162" t="s">
         <v>500</v>
-      </c>
-[...7 lines deleted...]
-        <v>501</v>
       </c>
       <c r="E162">
         <v>4</v>
       </c>
       <c r="F162" t="s">
         <v>16</v>
       </c>
       <c r="G162" t="s">
         <v>17</v>
       </c>
       <c r="K162" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" t="s">
+        <v>502</v>
+      </c>
+      <c r="B163" t="s">
+        <v>13</v>
+      </c>
+      <c r="C163" t="s">
+        <v>24</v>
+      </c>
+      <c r="D163" t="s">
         <v>503</v>
-      </c>
-[...7 lines deleted...]
-        <v>504</v>
       </c>
       <c r="E163">
         <v>4</v>
       </c>
       <c r="F163" t="s">
         <v>16</v>
       </c>
       <c r="G163" t="s">
         <v>17</v>
       </c>
       <c r="K163" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" t="s">
+        <v>505</v>
+      </c>
+      <c r="B164" t="s">
+        <v>13</v>
+      </c>
+      <c r="C164" t="s">
+        <v>24</v>
+      </c>
+      <c r="D164" t="s">
         <v>506</v>
-      </c>
-[...7 lines deleted...]
-        <v>507</v>
       </c>
       <c r="E164">
         <v>4</v>
       </c>
       <c r="F164" t="s">
         <v>16</v>
       </c>
       <c r="G164" t="s">
         <v>17</v>
       </c>
       <c r="K164" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" t="s">
+        <v>508</v>
+      </c>
+      <c r="B165" t="s">
+        <v>13</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
         <v>509</v>
-      </c>
-[...7 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E165">
         <v>4</v>
       </c>
       <c r="F165" t="s">
         <v>16</v>
       </c>
       <c r="G165" t="s">
         <v>17</v>
       </c>
       <c r="K165" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" t="s">
+        <v>511</v>
+      </c>
+      <c r="B166" t="s">
+        <v>13</v>
+      </c>
+      <c r="C166" t="s">
+        <v>24</v>
+      </c>
+      <c r="D166" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>513</v>
       </c>
       <c r="E166">
         <v>4</v>
       </c>
       <c r="F166" t="s">
         <v>16</v>
       </c>
       <c r="G166" t="s">
         <v>17</v>
       </c>
       <c r="K166" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" t="s">
+        <v>514</v>
+      </c>
+      <c r="B167" t="s">
+        <v>13</v>
+      </c>
+      <c r="C167" t="s">
+        <v>24</v>
+      </c>
+      <c r="D167" t="s">
         <v>515</v>
-      </c>
-[...7 lines deleted...]
-        <v>516</v>
       </c>
       <c r="E167">
         <v>4</v>
       </c>
       <c r="F167" t="s">
         <v>16</v>
       </c>
       <c r="G167" t="s">
         <v>17</v>
       </c>
       <c r="K167" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" t="s">
+        <v>517</v>
+      </c>
+      <c r="B168" t="s">
+        <v>13</v>
+      </c>
+      <c r="C168" t="s">
+        <v>24</v>
+      </c>
+      <c r="D168" t="s">
         <v>518</v>
-      </c>
-[...7 lines deleted...]
-        <v>519</v>
       </c>
       <c r="E168">
         <v>4</v>
       </c>
       <c r="F168" t="s">
         <v>16</v>
       </c>
       <c r="G168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" t="s">
+        <v>520</v>
+      </c>
+      <c r="B169" t="s">
+        <v>13</v>
+      </c>
+      <c r="C169" t="s">
+        <v>24</v>
+      </c>
+      <c r="D169" t="s">
         <v>521</v>
-      </c>
-[...7 lines deleted...]
-        <v>522</v>
       </c>
       <c r="E169">
         <v>4</v>
       </c>
       <c r="F169" t="s">
         <v>16</v>
       </c>
       <c r="G169" t="s">
         <v>17</v>
       </c>
       <c r="K169" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" t="s">
+        <v>523</v>
+      </c>
+      <c r="B170" t="s">
+        <v>13</v>
+      </c>
+      <c r="C170" t="s">
+        <v>24</v>
+      </c>
+      <c r="D170" t="s">
         <v>524</v>
-      </c>
-[...7 lines deleted...]
-        <v>525</v>
       </c>
       <c r="E170">
         <v>4</v>
       </c>
       <c r="F170" t="s">
         <v>16</v>
       </c>
       <c r="G170" t="s">
         <v>17</v>
       </c>
       <c r="K170" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" t="s">
+        <v>526</v>
+      </c>
+      <c r="B171" t="s">
+        <v>13</v>
+      </c>
+      <c r="C171" t="s">
+        <v>24</v>
+      </c>
+      <c r="D171" t="s">
         <v>527</v>
-      </c>
-[...7 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E171">
         <v>4</v>
       </c>
       <c r="F171" t="s">
         <v>16</v>
       </c>
       <c r="G171" t="s">
         <v>17</v>
       </c>
       <c r="K171" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" t="s">
+        <v>529</v>
+      </c>
+      <c r="B172" t="s">
+        <v>13</v>
+      </c>
+      <c r="C172" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" t="s">
         <v>530</v>
-      </c>
-[...7 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E172">
         <v>4</v>
       </c>
       <c r="F172" t="s">
         <v>16</v>
       </c>
       <c r="G172" t="s">
         <v>17</v>
       </c>
       <c r="K172" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" t="s">
+        <v>532</v>
+      </c>
+      <c r="B173" t="s">
+        <v>13</v>
+      </c>
+      <c r="C173" t="s">
+        <v>24</v>
+      </c>
+      <c r="D173" t="s">
         <v>533</v>
-      </c>
-[...7 lines deleted...]
-        <v>534</v>
       </c>
       <c r="E173">
         <v>4</v>
       </c>
       <c r="F173" t="s">
         <v>16</v>
       </c>
       <c r="G173" t="s">
         <v>17</v>
       </c>
       <c r="K173" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" t="s">
+        <v>535</v>
+      </c>
+      <c r="B174" t="s">
+        <v>13</v>
+      </c>
+      <c r="C174" t="s">
+        <v>24</v>
+      </c>
+      <c r="D174" t="s">
         <v>536</v>
-      </c>
-[...7 lines deleted...]
-        <v>537</v>
       </c>
       <c r="E174">
         <v>4</v>
       </c>
       <c r="F174" t="s">
         <v>16</v>
       </c>
       <c r="G174" t="s">
         <v>17</v>
       </c>
       <c r="K174" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" t="s">
+        <v>538</v>
+      </c>
+      <c r="B175" t="s">
+        <v>13</v>
+      </c>
+      <c r="C175" t="s">
+        <v>24</v>
+      </c>
+      <c r="D175" t="s">
         <v>539</v>
-      </c>
-[...7 lines deleted...]
-        <v>540</v>
       </c>
       <c r="E175">
         <v>4</v>
       </c>
       <c r="F175" t="s">
         <v>16</v>
       </c>
       <c r="G175" t="s">
         <v>17</v>
       </c>
       <c r="K175" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" t="s">
+        <v>541</v>
+      </c>
+      <c r="B176" t="s">
+        <v>13</v>
+      </c>
+      <c r="C176" t="s">
+        <v>24</v>
+      </c>
+      <c r="D176" t="s">
         <v>542</v>
-      </c>
-[...7 lines deleted...]
-        <v>543</v>
       </c>
       <c r="E176">
         <v>4</v>
       </c>
       <c r="F176" t="s">
         <v>16</v>
       </c>
       <c r="G176" t="s">
         <v>17</v>
       </c>
       <c r="K176" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" t="s">
+        <v>544</v>
+      </c>
+      <c r="B177" t="s">
+        <v>13</v>
+      </c>
+      <c r="C177" t="s">
+        <v>24</v>
+      </c>
+      <c r="D177" t="s">
         <v>545</v>
-      </c>
-[...7 lines deleted...]
-        <v>546</v>
       </c>
       <c r="E177">
         <v>4</v>
       </c>
       <c r="F177" t="s">
         <v>16</v>
       </c>
       <c r="G177" t="s">
         <v>17</v>
       </c>
       <c r="K177" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" t="s">
+        <v>547</v>
+      </c>
+      <c r="B178" t="s">
+        <v>13</v>
+      </c>
+      <c r="C178" t="s">
+        <v>24</v>
+      </c>
+      <c r="D178" t="s">
         <v>548</v>
-      </c>
-[...7 lines deleted...]
-        <v>549</v>
       </c>
       <c r="E178">
         <v>4</v>
       </c>
       <c r="F178" t="s">
         <v>16</v>
       </c>
       <c r="G178" t="s">
         <v>17</v>
       </c>
       <c r="K178" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" t="s">
+        <v>550</v>
+      </c>
+      <c r="B179" t="s">
+        <v>13</v>
+      </c>
+      <c r="C179" t="s">
+        <v>24</v>
+      </c>
+      <c r="D179" t="s">
         <v>551</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
       <c r="E179">
         <v>4</v>
       </c>
       <c r="F179" t="s">
         <v>16</v>
       </c>
       <c r="G179" t="s">
         <v>17</v>
       </c>
       <c r="K179" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" t="s">
+        <v>553</v>
+      </c>
+      <c r="B180" t="s">
+        <v>13</v>
+      </c>
+      <c r="C180" t="s">
+        <v>24</v>
+      </c>
+      <c r="D180" t="s">
         <v>554</v>
-      </c>
-[...7 lines deleted...]
-        <v>555</v>
       </c>
       <c r="E180">
         <v>4</v>
       </c>
       <c r="F180" t="s">
         <v>16</v>
       </c>
       <c r="G180" t="s">
         <v>17</v>
       </c>
       <c r="K180" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" t="s">
+        <v>556</v>
+      </c>
+      <c r="B181" t="s">
+        <v>13</v>
+      </c>
+      <c r="C181" t="s">
+        <v>24</v>
+      </c>
+      <c r="D181" t="s">
         <v>557</v>
-      </c>
-[...7 lines deleted...]
-        <v>558</v>
       </c>
       <c r="E181">
         <v>4</v>
       </c>
       <c r="F181" t="s">
         <v>16</v>
       </c>
       <c r="G181" t="s">
         <v>17</v>
       </c>
       <c r="K181" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" t="s">
+        <v>559</v>
+      </c>
+      <c r="B182" t="s">
+        <v>13</v>
+      </c>
+      <c r="C182" t="s">
+        <v>24</v>
+      </c>
+      <c r="D182" t="s">
         <v>560</v>
-      </c>
-[...7 lines deleted...]
-        <v>561</v>
       </c>
       <c r="E182">
         <v>4</v>
       </c>
       <c r="F182" t="s">
         <v>16</v>
       </c>
       <c r="G182" t="s">
         <v>17</v>
       </c>
       <c r="K182" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" t="s">
+        <v>562</v>
+      </c>
+      <c r="B183" t="s">
+        <v>13</v>
+      </c>
+      <c r="C183" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>564</v>
       </c>
       <c r="E183">
         <v>4</v>
       </c>
       <c r="F183" t="s">
         <v>16</v>
       </c>
       <c r="G183" t="s">
         <v>17</v>
       </c>
       <c r="K183" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" t="s">
+        <v>565</v>
+      </c>
+      <c r="B184" t="s">
+        <v>13</v>
+      </c>
+      <c r="C184" t="s">
+        <v>24</v>
+      </c>
+      <c r="D184" t="s">
         <v>566</v>
-      </c>
-[...7 lines deleted...]
-        <v>567</v>
       </c>
       <c r="E184">
         <v>4</v>
       </c>
       <c r="F184" t="s">
         <v>16</v>
       </c>
       <c r="G184" t="s">
         <v>17</v>
       </c>
       <c r="K184" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" t="s">
+        <v>568</v>
+      </c>
+      <c r="B185" t="s">
+        <v>13</v>
+      </c>
+      <c r="C185" t="s">
+        <v>24</v>
+      </c>
+      <c r="D185" t="s">
         <v>569</v>
-      </c>
-[...7 lines deleted...]
-        <v>570</v>
       </c>
       <c r="E185">
         <v>4</v>
       </c>
       <c r="F185" t="s">
         <v>16</v>
       </c>
       <c r="G185" t="s">
         <v>17</v>
       </c>
       <c r="K185" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" t="s">
+        <v>571</v>
+      </c>
+      <c r="B186" t="s">
+        <v>13</v>
+      </c>
+      <c r="C186" t="s">
+        <v>24</v>
+      </c>
+      <c r="D186" t="s">
         <v>572</v>
-      </c>
-[...7 lines deleted...]
-        <v>573</v>
       </c>
       <c r="E186">
         <v>4</v>
       </c>
       <c r="F186" t="s">
         <v>16</v>
       </c>
       <c r="G186" t="s">
         <v>17</v>
       </c>
       <c r="K186" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" t="s">
+        <v>574</v>
+      </c>
+      <c r="B187" t="s">
+        <v>13</v>
+      </c>
+      <c r="C187" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" t="s">
         <v>575</v>
-      </c>
-[...7 lines deleted...]
-        <v>576</v>
       </c>
       <c r="E187">
         <v>4</v>
       </c>
       <c r="F187" t="s">
         <v>16</v>
       </c>
       <c r="G187" t="s">
         <v>17</v>
       </c>
       <c r="K187" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" t="s">
+        <v>577</v>
+      </c>
+      <c r="B188" t="s">
+        <v>13</v>
+      </c>
+      <c r="C188" t="s">
+        <v>24</v>
+      </c>
+      <c r="D188" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>579</v>
       </c>
       <c r="E188">
         <v>4</v>
       </c>
       <c r="F188" t="s">
         <v>16</v>
       </c>
       <c r="G188" t="s">
         <v>17</v>
       </c>
       <c r="K188" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" t="s">
+        <v>580</v>
+      </c>
+      <c r="B189" t="s">
+        <v>13</v>
+      </c>
+      <c r="C189" t="s">
+        <v>24</v>
+      </c>
+      <c r="D189" t="s">
         <v>581</v>
-      </c>
-[...7 lines deleted...]
-        <v>582</v>
       </c>
       <c r="E189">
         <v>4</v>
       </c>
       <c r="F189" t="s">
         <v>16</v>
       </c>
       <c r="G189" t="s">
         <v>17</v>
       </c>
       <c r="K189" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" t="s">
+        <v>583</v>
+      </c>
+      <c r="B190" t="s">
+        <v>13</v>
+      </c>
+      <c r="C190" t="s">
+        <v>24</v>
+      </c>
+      <c r="D190" t="s">
         <v>584</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
       <c r="E190">
         <v>4</v>
       </c>
       <c r="F190" t="s">
         <v>16</v>
       </c>
       <c r="G190" t="s">
         <v>17</v>
       </c>
       <c r="K190" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" t="s">
+        <v>586</v>
+      </c>
+      <c r="B191" t="s">
+        <v>13</v>
+      </c>
+      <c r="C191" t="s">
+        <v>24</v>
+      </c>
+      <c r="D191" t="s">
         <v>587</v>
-      </c>
-[...7 lines deleted...]
-        <v>588</v>
       </c>
       <c r="E191">
         <v>4</v>
       </c>
       <c r="F191" t="s">
         <v>16</v>
       </c>
       <c r="G191" t="s">
         <v>17</v>
       </c>
       <c r="K191" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" t="s">
+        <v>589</v>
+      </c>
+      <c r="B192" t="s">
+        <v>13</v>
+      </c>
+      <c r="C192" t="s">
+        <v>24</v>
+      </c>
+      <c r="D192" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>591</v>
       </c>
       <c r="E192">
         <v>4</v>
       </c>
       <c r="F192" t="s">
         <v>16</v>
       </c>
       <c r="G192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" t="s">
+        <v>592</v>
+      </c>
+      <c r="B193" t="s">
+        <v>13</v>
+      </c>
+      <c r="C193" t="s">
+        <v>24</v>
+      </c>
+      <c r="D193" t="s">
         <v>593</v>
-      </c>
-[...7 lines deleted...]
-        <v>594</v>
       </c>
       <c r="E193">
         <v>4</v>
       </c>
       <c r="F193" t="s">
         <v>16</v>
       </c>
       <c r="G193" t="s">
         <v>17</v>
       </c>
       <c r="K193" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" t="s">
+        <v>595</v>
+      </c>
+      <c r="B194" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" t="s">
+        <v>24</v>
+      </c>
+      <c r="D194" t="s">
         <v>596</v>
-      </c>
-[...7 lines deleted...]
-        <v>597</v>
       </c>
       <c r="E194">
         <v>4</v>
       </c>
       <c r="F194" t="s">
         <v>16</v>
       </c>
       <c r="G194" t="s">
         <v>17</v>
       </c>
       <c r="K194" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" t="s">
+        <v>598</v>
+      </c>
+      <c r="B195" t="s">
+        <v>13</v>
+      </c>
+      <c r="C195" t="s">
+        <v>24</v>
+      </c>
+      <c r="D195" t="s">
         <v>599</v>
-      </c>
-[...7 lines deleted...]
-        <v>600</v>
       </c>
       <c r="E195">
         <v>4</v>
       </c>
       <c r="F195" t="s">
         <v>16</v>
       </c>
       <c r="G195" t="s">
         <v>17</v>
       </c>
       <c r="K195" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" t="s">
+        <v>601</v>
+      </c>
+      <c r="B196" t="s">
+        <v>13</v>
+      </c>
+      <c r="C196" t="s">
+        <v>24</v>
+      </c>
+      <c r="D196" t="s">
         <v>602</v>
-      </c>
-[...7 lines deleted...]
-        <v>603</v>
       </c>
       <c r="E196">
         <v>4</v>
       </c>
       <c r="F196" t="s">
         <v>16</v>
       </c>
       <c r="G196" t="s">
         <v>17</v>
       </c>
       <c r="K196" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" t="s">
+        <v>604</v>
+      </c>
+      <c r="B197" t="s">
+        <v>13</v>
+      </c>
+      <c r="C197" t="s">
+        <v>24</v>
+      </c>
+      <c r="D197" t="s">
         <v>605</v>
-      </c>
-[...7 lines deleted...]
-        <v>606</v>
       </c>
       <c r="E197">
         <v>4</v>
       </c>
       <c r="F197" t="s">
         <v>16</v>
       </c>
       <c r="G197" t="s">
         <v>17</v>
       </c>
       <c r="K197" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" t="s">
+        <v>607</v>
+      </c>
+      <c r="B198" t="s">
+        <v>13</v>
+      </c>
+      <c r="C198" t="s">
+        <v>24</v>
+      </c>
+      <c r="D198" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
       <c r="E198">
         <v>4</v>
       </c>
       <c r="F198" t="s">
         <v>16</v>
       </c>
       <c r="G198" t="s">
         <v>17</v>
       </c>
       <c r="K198" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" t="s">
+        <v>610</v>
+      </c>
+      <c r="B199" t="s">
+        <v>13</v>
+      </c>
+      <c r="C199" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" t="s">
         <v>611</v>
-      </c>
-[...7 lines deleted...]
-        <v>612</v>
       </c>
       <c r="E199">
         <v>4</v>
       </c>
       <c r="F199" t="s">
         <v>16</v>
       </c>
       <c r="G199" t="s">
         <v>17</v>
       </c>
       <c r="K199" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" t="s">
+        <v>613</v>
+      </c>
+      <c r="B200" t="s">
+        <v>13</v>
+      </c>
+      <c r="C200" t="s">
+        <v>24</v>
+      </c>
+      <c r="D200" t="s">
         <v>614</v>
-      </c>
-[...7 lines deleted...]
-        <v>615</v>
       </c>
       <c r="E200">
         <v>4</v>
       </c>
       <c r="F200" t="s">
         <v>16</v>
       </c>
       <c r="G200" t="s">
         <v>17</v>
       </c>
       <c r="K200" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" t="s">
+        <v>616</v>
+      </c>
+      <c r="B201" t="s">
+        <v>13</v>
+      </c>
+      <c r="C201" t="s">
+        <v>24</v>
+      </c>
+      <c r="D201" t="s">
         <v>617</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
       <c r="E201">
         <v>4</v>
       </c>
       <c r="F201" t="s">
         <v>16</v>
       </c>
       <c r="G201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" t="s">
+        <v>619</v>
+      </c>
+      <c r="B202" t="s">
+        <v>13</v>
+      </c>
+      <c r="C202" t="s">
+        <v>24</v>
+      </c>
+      <c r="D202" t="s">
         <v>620</v>
-      </c>
-[...7 lines deleted...]
-        <v>621</v>
       </c>
       <c r="E202">
         <v>4</v>
       </c>
       <c r="F202" t="s">
         <v>16</v>
       </c>
       <c r="G202" t="s">
         <v>17</v>
       </c>
       <c r="K202" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" t="s">
+        <v>622</v>
+      </c>
+      <c r="B203" t="s">
+        <v>13</v>
+      </c>
+      <c r="C203" t="s">
+        <v>24</v>
+      </c>
+      <c r="D203" t="s">
         <v>623</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
       <c r="E203">
         <v>4</v>
       </c>
       <c r="F203" t="s">
         <v>16</v>
       </c>
       <c r="G203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" t="s">
+        <v>625</v>
+      </c>
+      <c r="B204" t="s">
+        <v>13</v>
+      </c>
+      <c r="C204" t="s">
+        <v>24</v>
+      </c>
+      <c r="D204" t="s">
         <v>626</v>
-      </c>
-[...7 lines deleted...]
-        <v>627</v>
       </c>
       <c r="E204">
         <v>4</v>
       </c>
       <c r="F204" t="s">
         <v>16</v>
       </c>
       <c r="G204" t="s">
         <v>17</v>
       </c>
       <c r="K204" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" t="s">
+        <v>628</v>
+      </c>
+      <c r="B205" t="s">
+        <v>13</v>
+      </c>
+      <c r="C205" t="s">
+        <v>24</v>
+      </c>
+      <c r="D205" t="s">
         <v>629</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E205">
         <v>4</v>
       </c>
       <c r="F205" t="s">
         <v>16</v>
       </c>
       <c r="G205" t="s">
         <v>17</v>
       </c>
       <c r="K205" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" t="s">
+        <v>631</v>
+      </c>
+      <c r="B206" t="s">
+        <v>13</v>
+      </c>
+      <c r="C206" t="s">
+        <v>24</v>
+      </c>
+      <c r="D206" t="s">
         <v>632</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
       <c r="E206">
         <v>4</v>
       </c>
       <c r="F206" t="s">
         <v>16</v>
       </c>
       <c r="G206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" t="s">
+        <v>634</v>
+      </c>
+      <c r="B207" t="s">
+        <v>13</v>
+      </c>
+      <c r="C207" t="s">
+        <v>24</v>
+      </c>
+      <c r="D207" t="s">
         <v>635</v>
-      </c>
-[...7 lines deleted...]
-        <v>636</v>
       </c>
       <c r="E207">
         <v>4</v>
       </c>
       <c r="F207" t="s">
         <v>16</v>
       </c>
       <c r="G207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" t="s">
+        <v>637</v>
+      </c>
+      <c r="B208" t="s">
+        <v>13</v>
+      </c>
+      <c r="C208" t="s">
+        <v>24</v>
+      </c>
+      <c r="D208" t="s">
         <v>638</v>
-      </c>
-[...7 lines deleted...]
-        <v>639</v>
       </c>
       <c r="E208">
         <v>4</v>
       </c>
       <c r="F208" t="s">
         <v>16</v>
       </c>
       <c r="G208" t="s">
         <v>17</v>
       </c>
       <c r="K208" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" t="s">
+        <v>640</v>
+      </c>
+      <c r="B209" t="s">
+        <v>13</v>
+      </c>
+      <c r="C209" t="s">
+        <v>24</v>
+      </c>
+      <c r="D209" t="s">
         <v>641</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E209">
         <v>4</v>
       </c>
       <c r="F209" t="s">
         <v>16</v>
       </c>
       <c r="G209" t="s">
         <v>17</v>
       </c>
       <c r="K209" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" t="s">
+        <v>643</v>
+      </c>
+      <c r="B210" t="s">
+        <v>13</v>
+      </c>
+      <c r="C210" t="s">
+        <v>24</v>
+      </c>
+      <c r="D210" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>645</v>
       </c>
       <c r="E210">
         <v>4</v>
       </c>
       <c r="F210" t="s">
         <v>16</v>
       </c>
       <c r="G210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" t="s">
+        <v>646</v>
+      </c>
+      <c r="B211" t="s">
+        <v>13</v>
+      </c>
+      <c r="C211" t="s">
+        <v>24</v>
+      </c>
+      <c r="D211" t="s">
         <v>647</v>
-      </c>
-[...7 lines deleted...]
-        <v>648</v>
       </c>
       <c r="E211">
         <v>4</v>
       </c>
       <c r="F211" t="s">
         <v>16</v>
       </c>
       <c r="G211" t="s">
         <v>17</v>
       </c>
       <c r="K211" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" t="s">
+        <v>649</v>
+      </c>
+      <c r="B212" t="s">
+        <v>13</v>
+      </c>
+      <c r="C212" t="s">
+        <v>24</v>
+      </c>
+      <c r="D212" t="s">
         <v>650</v>
-      </c>
-[...7 lines deleted...]
-        <v>651</v>
       </c>
       <c r="E212">
         <v>4</v>
       </c>
       <c r="F212" t="s">
         <v>16</v>
       </c>
       <c r="G212" t="s">
         <v>17</v>
       </c>
       <c r="K212" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" t="s">
+        <v>652</v>
+      </c>
+      <c r="B213" t="s">
+        <v>13</v>
+      </c>
+      <c r="C213" t="s">
+        <v>24</v>
+      </c>
+      <c r="D213" t="s">
         <v>653</v>
-      </c>
-[...7 lines deleted...]
-        <v>654</v>
       </c>
       <c r="E213">
         <v>4</v>
       </c>
       <c r="F213" t="s">
         <v>16</v>
       </c>
       <c r="G213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" t="s">
+        <v>655</v>
+      </c>
+      <c r="B214" t="s">
+        <v>13</v>
+      </c>
+      <c r="C214" t="s">
+        <v>24</v>
+      </c>
+      <c r="D214" t="s">
         <v>656</v>
-      </c>
-[...7 lines deleted...]
-        <v>657</v>
       </c>
       <c r="E214">
         <v>4</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
       <c r="G214" t="s">
         <v>17</v>
       </c>
       <c r="K214" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" t="s">
+        <v>658</v>
+      </c>
+      <c r="B215" t="s">
+        <v>13</v>
+      </c>
+      <c r="C215" t="s">
+        <v>24</v>
+      </c>
+      <c r="D215" t="s">
         <v>659</v>
-      </c>
-[...7 lines deleted...]
-        <v>660</v>
       </c>
       <c r="E215">
         <v>4</v>
       </c>
       <c r="F215" t="s">
         <v>16</v>
       </c>
       <c r="G215" t="s">
         <v>17</v>
       </c>
       <c r="K215" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" t="s">
+        <v>661</v>
+      </c>
+      <c r="B216" t="s">
+        <v>13</v>
+      </c>
+      <c r="C216" t="s">
+        <v>24</v>
+      </c>
+      <c r="D216" t="s">
         <v>662</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="E216">
         <v>4</v>
       </c>
       <c r="F216" t="s">
         <v>16</v>
       </c>
       <c r="G216" t="s">
         <v>17</v>
       </c>
       <c r="K216" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" t="s">
+        <v>664</v>
+      </c>
+      <c r="B217" t="s">
+        <v>13</v>
+      </c>
+      <c r="C217" t="s">
+        <v>24</v>
+      </c>
+      <c r="D217" t="s">
         <v>665</v>
-      </c>
-[...7 lines deleted...]
-        <v>666</v>
       </c>
       <c r="E217">
         <v>4</v>
       </c>
       <c r="F217" t="s">
         <v>16</v>
       </c>
       <c r="G217" t="s">
         <v>17</v>
       </c>
       <c r="K217" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" t="s">
+        <v>667</v>
+      </c>
+      <c r="B218" t="s">
+        <v>13</v>
+      </c>
+      <c r="C218" t="s">
+        <v>24</v>
+      </c>
+      <c r="D218" t="s">
         <v>668</v>
-      </c>
-[...7 lines deleted...]
-        <v>669</v>
       </c>
       <c r="E218">
         <v>4</v>
       </c>
       <c r="F218" t="s">
         <v>16</v>
       </c>
       <c r="G218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" t="s">
+        <v>670</v>
+      </c>
+      <c r="B219" t="s">
+        <v>13</v>
+      </c>
+      <c r="C219" t="s">
+        <v>24</v>
+      </c>
+      <c r="D219" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>672</v>
       </c>
       <c r="E219">
         <v>4</v>
       </c>
       <c r="F219" t="s">
         <v>16</v>
       </c>
       <c r="G219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" t="s">
+        <v>673</v>
+      </c>
+      <c r="B220" t="s">
+        <v>13</v>
+      </c>
+      <c r="C220" t="s">
+        <v>24</v>
+      </c>
+      <c r="D220" t="s">
         <v>674</v>
-      </c>
-[...7 lines deleted...]
-        <v>675</v>
       </c>
       <c r="E220">
         <v>4</v>
       </c>
       <c r="F220" t="s">
         <v>16</v>
       </c>
       <c r="G220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" t="s">
+        <v>676</v>
+      </c>
+      <c r="B221" t="s">
+        <v>13</v>
+      </c>
+      <c r="C221" t="s">
+        <v>24</v>
+      </c>
+      <c r="D221" t="s">
         <v>677</v>
-      </c>
-[...7 lines deleted...]
-        <v>678</v>
       </c>
       <c r="E221">
         <v>4</v>
       </c>
       <c r="F221" t="s">
         <v>16</v>
       </c>
       <c r="G221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" t="s">
+        <v>679</v>
+      </c>
+      <c r="B222" t="s">
+        <v>13</v>
+      </c>
+      <c r="C222" t="s">
+        <v>24</v>
+      </c>
+      <c r="D222" t="s">
         <v>680</v>
-      </c>
-[...7 lines deleted...]
-        <v>681</v>
       </c>
       <c r="E222">
         <v>4</v>
       </c>
       <c r="F222" t="s">
         <v>16</v>
       </c>
       <c r="G222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" t="s">
+        <v>682</v>
+      </c>
+      <c r="B223" t="s">
+        <v>13</v>
+      </c>
+      <c r="C223" t="s">
+        <v>24</v>
+      </c>
+      <c r="D223" t="s">
         <v>683</v>
-      </c>
-[...7 lines deleted...]
-        <v>684</v>
       </c>
       <c r="E223">
         <v>4</v>
       </c>
       <c r="F223" t="s">
         <v>16</v>
       </c>
       <c r="G223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" t="s">
+        <v>685</v>
+      </c>
+      <c r="B224" t="s">
+        <v>13</v>
+      </c>
+      <c r="C224" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" t="s">
         <v>686</v>
-      </c>
-[...7 lines deleted...]
-        <v>687</v>
       </c>
       <c r="E224">
         <v>4</v>
       </c>
       <c r="F224" t="s">
         <v>16</v>
       </c>
       <c r="G224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" t="s">
+        <v>688</v>
+      </c>
+      <c r="B225" t="s">
+        <v>13</v>
+      </c>
+      <c r="C225" t="s">
+        <v>24</v>
+      </c>
+      <c r="D225" t="s">
         <v>689</v>
-      </c>
-[...7 lines deleted...]
-        <v>690</v>
       </c>
       <c r="E225">
         <v>4</v>
       </c>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" t="s">
+        <v>691</v>
+      </c>
+      <c r="B226" t="s">
+        <v>13</v>
+      </c>
+      <c r="C226" t="s">
+        <v>24</v>
+      </c>
+      <c r="D226" t="s">
         <v>692</v>
-      </c>
-[...7 lines deleted...]
-        <v>693</v>
       </c>
       <c r="E226">
         <v>4</v>
       </c>
       <c r="F226" t="s">
         <v>16</v>
       </c>
       <c r="G226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" t="s">
+        <v>694</v>
+      </c>
+      <c r="B227" t="s">
+        <v>13</v>
+      </c>
+      <c r="C227" t="s">
+        <v>24</v>
+      </c>
+      <c r="D227" t="s">
         <v>695</v>
-      </c>
-[...7 lines deleted...]
-        <v>696</v>
       </c>
       <c r="E227">
         <v>4</v>
       </c>
       <c r="F227" t="s">
         <v>16</v>
       </c>
       <c r="G227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" t="s">
+        <v>697</v>
+      </c>
+      <c r="B228" t="s">
+        <v>13</v>
+      </c>
+      <c r="C228" t="s">
+        <v>24</v>
+      </c>
+      <c r="D228" t="s">
         <v>698</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
       <c r="E228">
         <v>4</v>
       </c>
       <c r="F228" t="s">
         <v>16</v>
       </c>
       <c r="G228" t="s">
         <v>17</v>
       </c>
       <c r="K228" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" t="s">
+        <v>700</v>
+      </c>
+      <c r="B229" t="s">
+        <v>13</v>
+      </c>
+      <c r="C229" t="s">
+        <v>24</v>
+      </c>
+      <c r="D229" t="s">
         <v>701</v>
-      </c>
-[...7 lines deleted...]
-        <v>702</v>
       </c>
       <c r="E229">
         <v>4</v>
       </c>
       <c r="F229" t="s">
         <v>16</v>
       </c>
       <c r="G229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" t="s">
+        <v>703</v>
+      </c>
+      <c r="B230" t="s">
+        <v>13</v>
+      </c>
+      <c r="C230" t="s">
+        <v>24</v>
+      </c>
+      <c r="D230" t="s">
         <v>704</v>
-      </c>
-[...7 lines deleted...]
-        <v>705</v>
       </c>
       <c r="E230">
         <v>4</v>
       </c>
       <c r="F230" t="s">
         <v>16</v>
       </c>
       <c r="G230" t="s">
         <v>17</v>
       </c>
       <c r="K230" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" t="s">
+        <v>706</v>
+      </c>
+      <c r="B231" t="s">
+        <v>13</v>
+      </c>
+      <c r="C231" t="s">
+        <v>24</v>
+      </c>
+      <c r="D231" t="s">
         <v>707</v>
-      </c>
-[...7 lines deleted...]
-        <v>708</v>
       </c>
       <c r="E231">
         <v>4</v>
       </c>
       <c r="F231" t="s">
         <v>16</v>
       </c>
       <c r="G231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" t="s">
+        <v>709</v>
+      </c>
+      <c r="B232" t="s">
+        <v>13</v>
+      </c>
+      <c r="C232" t="s">
+        <v>24</v>
+      </c>
+      <c r="D232" t="s">
         <v>710</v>
-      </c>
-[...7 lines deleted...]
-        <v>711</v>
       </c>
       <c r="E232">
         <v>4</v>
       </c>
       <c r="F232" t="s">
         <v>16</v>
       </c>
       <c r="G232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" t="s">
+        <v>712</v>
+      </c>
+      <c r="B233" t="s">
+        <v>13</v>
+      </c>
+      <c r="C233" t="s">
+        <v>24</v>
+      </c>
+      <c r="D233" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>714</v>
       </c>
       <c r="E233">
         <v>4</v>
       </c>
       <c r="F233" t="s">
         <v>16</v>
       </c>
       <c r="G233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" t="s">
+        <v>715</v>
+      </c>
+      <c r="B234" t="s">
+        <v>13</v>
+      </c>
+      <c r="C234" t="s">
+        <v>24</v>
+      </c>
+      <c r="D234" t="s">
         <v>716</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
       <c r="E234">
         <v>4</v>
       </c>
       <c r="F234" t="s">
         <v>16</v>
       </c>
       <c r="G234" t="s">
         <v>17</v>
       </c>
       <c r="K234" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" t="s">
+        <v>718</v>
+      </c>
+      <c r="B235" t="s">
+        <v>13</v>
+      </c>
+      <c r="C235" t="s">
+        <v>24</v>
+      </c>
+      <c r="D235" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>720</v>
       </c>
       <c r="E235">
         <v>4</v>
       </c>
       <c r="F235" t="s">
         <v>16</v>
       </c>
       <c r="G235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" t="s">
+        <v>721</v>
+      </c>
+      <c r="B236" t="s">
+        <v>13</v>
+      </c>
+      <c r="C236" t="s">
+        <v>24</v>
+      </c>
+      <c r="D236" t="s">
         <v>722</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
       <c r="E236">
         <v>4</v>
       </c>
       <c r="F236" t="s">
         <v>16</v>
       </c>
       <c r="G236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" t="s">
+        <v>724</v>
+      </c>
+      <c r="B237" t="s">
+        <v>13</v>
+      </c>
+      <c r="C237" t="s">
+        <v>24</v>
+      </c>
+      <c r="D237" t="s">
         <v>725</v>
-      </c>
-[...7 lines deleted...]
-        <v>726</v>
       </c>
       <c r="E237">
         <v>4</v>
       </c>
       <c r="F237" t="s">
         <v>16</v>
       </c>
       <c r="G237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" t="s">
+        <v>727</v>
+      </c>
+      <c r="B238" t="s">
+        <v>13</v>
+      </c>
+      <c r="C238" t="s">
+        <v>24</v>
+      </c>
+      <c r="D238" t="s">
         <v>728</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
       <c r="E238">
         <v>4</v>
       </c>
       <c r="F238" t="s">
         <v>16</v>
       </c>
       <c r="G238" t="s">
         <v>17</v>
       </c>
       <c r="K238" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" t="s">
+        <v>730</v>
+      </c>
+      <c r="B239" t="s">
+        <v>13</v>
+      </c>
+      <c r="C239" t="s">
+        <v>24</v>
+      </c>
+      <c r="D239" t="s">
         <v>731</v>
-      </c>
-[...7 lines deleted...]
-        <v>732</v>
       </c>
       <c r="E239">
         <v>4</v>
       </c>
       <c r="F239" t="s">
         <v>16</v>
       </c>
       <c r="G239" t="s">
         <v>17</v>
       </c>
       <c r="K239" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" t="s">
+        <v>733</v>
+      </c>
+      <c r="B240" t="s">
+        <v>13</v>
+      </c>
+      <c r="C240" t="s">
+        <v>24</v>
+      </c>
+      <c r="D240" t="s">
         <v>734</v>
-      </c>
-[...7 lines deleted...]
-        <v>735</v>
       </c>
       <c r="E240">
         <v>4</v>
       </c>
       <c r="F240" t="s">
         <v>16</v>
       </c>
       <c r="G240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" t="s">
+        <v>736</v>
+      </c>
+      <c r="B241" t="s">
+        <v>13</v>
+      </c>
+      <c r="C241" t="s">
+        <v>24</v>
+      </c>
+      <c r="D241" t="s">
         <v>737</v>
-      </c>
-[...7 lines deleted...]
-        <v>738</v>
       </c>
       <c r="E241">
         <v>4</v>
       </c>
       <c r="F241" t="s">
         <v>16</v>
       </c>
       <c r="G241" t="s">
         <v>17</v>
       </c>
       <c r="K241" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" t="s">
+        <v>739</v>
+      </c>
+      <c r="B242" t="s">
+        <v>13</v>
+      </c>
+      <c r="C242" t="s">
+        <v>24</v>
+      </c>
+      <c r="D242" t="s">
         <v>740</v>
-      </c>
-[...7 lines deleted...]
-        <v>741</v>
       </c>
       <c r="E242">
         <v>4</v>
       </c>
       <c r="F242" t="s">
         <v>16</v>
       </c>
       <c r="G242" t="s">
         <v>17</v>
       </c>
       <c r="K242" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" t="s">
+        <v>742</v>
+      </c>
+      <c r="B243" t="s">
+        <v>13</v>
+      </c>
+      <c r="C243" t="s">
+        <v>24</v>
+      </c>
+      <c r="D243" t="s">
         <v>743</v>
-      </c>
-[...7 lines deleted...]
-        <v>744</v>
       </c>
       <c r="E243">
         <v>4</v>
       </c>
       <c r="F243" t="s">
         <v>16</v>
       </c>
       <c r="G243" t="s">
         <v>17</v>
       </c>
       <c r="K243" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" t="s">
+        <v>745</v>
+      </c>
+      <c r="B244" t="s">
+        <v>13</v>
+      </c>
+      <c r="C244" t="s">
+        <v>24</v>
+      </c>
+      <c r="D244" t="s">
         <v>746</v>
-      </c>
-[...7 lines deleted...]
-        <v>747</v>
       </c>
       <c r="E244">
         <v>4</v>
       </c>
       <c r="F244" t="s">
         <v>16</v>
       </c>
       <c r="G244" t="s">
         <v>17</v>
       </c>
       <c r="K244" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" t="s">
+        <v>748</v>
+      </c>
+      <c r="B245" t="s">
+        <v>13</v>
+      </c>
+      <c r="C245" t="s">
+        <v>24</v>
+      </c>
+      <c r="D245" t="s">
         <v>749</v>
-      </c>
-[...7 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E245">
         <v>4</v>
       </c>
       <c r="F245" t="s">
         <v>16</v>
       </c>
       <c r="G245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" t="s">
+        <v>751</v>
+      </c>
+      <c r="B246" t="s">
+        <v>13</v>
+      </c>
+      <c r="C246" t="s">
+        <v>24</v>
+      </c>
+      <c r="D246" t="s">
         <v>752</v>
-      </c>
-[...7 lines deleted...]
-        <v>753</v>
       </c>
       <c r="E246">
         <v>4</v>
       </c>
       <c r="F246" t="s">
         <v>16</v>
       </c>
       <c r="G246" t="s">
         <v>17</v>
       </c>
       <c r="K246" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" t="s">
+        <v>754</v>
+      </c>
+      <c r="B247" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" t="s">
+        <v>24</v>
+      </c>
+      <c r="D247" t="s">
         <v>755</v>
-      </c>
-[...7 lines deleted...]
-        <v>756</v>
       </c>
       <c r="E247">
         <v>4</v>
       </c>
       <c r="F247" t="s">
         <v>16</v>
       </c>
       <c r="G247" t="s">
         <v>17</v>
       </c>
       <c r="K247" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" t="s">
+        <v>757</v>
+      </c>
+      <c r="B248" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" t="s">
+        <v>24</v>
+      </c>
+      <c r="D248" t="s">
         <v>758</v>
-      </c>
-[...7 lines deleted...]
-        <v>759</v>
       </c>
       <c r="E248">
         <v>4</v>
       </c>
       <c r="F248" t="s">
         <v>16</v>
       </c>
       <c r="G248" t="s">
         <v>17</v>
       </c>
       <c r="K248" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" t="s">
+        <v>760</v>
+      </c>
+      <c r="B249" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" t="s">
+        <v>24</v>
+      </c>
+      <c r="D249" t="s">
         <v>761</v>
-      </c>
-[...7 lines deleted...]
-        <v>762</v>
       </c>
       <c r="E249">
         <v>4</v>
       </c>
       <c r="F249" t="s">
         <v>16</v>
       </c>
       <c r="G249" t="s">
         <v>17</v>
       </c>
       <c r="K249" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" t="s">
+        <v>763</v>
+      </c>
+      <c r="B250" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" t="s">
+        <v>24</v>
+      </c>
+      <c r="D250" t="s">
         <v>764</v>
-      </c>
-[...7 lines deleted...]
-        <v>765</v>
       </c>
       <c r="E250">
         <v>4</v>
       </c>
       <c r="F250" t="s">
         <v>16</v>
       </c>
       <c r="G250" t="s">
         <v>17</v>
       </c>
       <c r="K250" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" t="s">
+        <v>766</v>
+      </c>
+      <c r="B251" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" t="s">
+        <v>24</v>
+      </c>
+      <c r="D251" t="s">
         <v>767</v>
-      </c>
-[...7 lines deleted...]
-        <v>768</v>
       </c>
       <c r="E251">
         <v>4</v>
       </c>
       <c r="F251" t="s">
         <v>16</v>
       </c>
       <c r="G251" t="s">
         <v>17</v>
       </c>
       <c r="K251" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" t="s">
+        <v>769</v>
+      </c>
+      <c r="B252" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" t="s">
+        <v>24</v>
+      </c>
+      <c r="D252" t="s">
         <v>770</v>
-      </c>
-[...7 lines deleted...]
-        <v>771</v>
       </c>
       <c r="E252">
         <v>4</v>
       </c>
       <c r="F252" t="s">
         <v>16</v>
       </c>
       <c r="G252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" t="s">
+        <v>772</v>
+      </c>
+      <c r="B253" t="s">
+        <v>13</v>
+      </c>
+      <c r="C253" t="s">
+        <v>24</v>
+      </c>
+      <c r="D253" t="s">
         <v>773</v>
-      </c>
-[...7 lines deleted...]
-        <v>774</v>
       </c>
       <c r="E253">
         <v>4</v>
       </c>
       <c r="F253" t="s">
         <v>16</v>
       </c>
       <c r="G253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" t="s">
+        <v>775</v>
+      </c>
+      <c r="B254" t="s">
+        <v>13</v>
+      </c>
+      <c r="C254" t="s">
+        <v>24</v>
+      </c>
+      <c r="D254" t="s">
         <v>776</v>
-      </c>
-[...7 lines deleted...]
-        <v>777</v>
       </c>
       <c r="E254">
         <v>4</v>
       </c>
       <c r="F254" t="s">
         <v>16</v>
       </c>
       <c r="G254" t="s">
         <v>17</v>
       </c>
       <c r="K254" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" t="s">
+        <v>778</v>
+      </c>
+      <c r="B255" t="s">
+        <v>13</v>
+      </c>
+      <c r="C255" t="s">
+        <v>24</v>
+      </c>
+      <c r="D255" t="s">
         <v>779</v>
-      </c>
-[...7 lines deleted...]
-        <v>780</v>
       </c>
       <c r="E255">
         <v>4</v>
       </c>
       <c r="F255" t="s">
         <v>16</v>
       </c>
       <c r="G255" t="s">
         <v>17</v>
       </c>
       <c r="K255" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" t="s">
+        <v>781</v>
+      </c>
+      <c r="B256" t="s">
+        <v>13</v>
+      </c>
+      <c r="C256" t="s">
+        <v>24</v>
+      </c>
+      <c r="D256" t="s">
         <v>782</v>
-      </c>
-[...7 lines deleted...]
-        <v>783</v>
       </c>
       <c r="E256">
         <v>4</v>
       </c>
       <c r="F256" t="s">
         <v>16</v>
       </c>
       <c r="G256" t="s">
         <v>17</v>
       </c>
       <c r="K256" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" t="s">
+        <v>784</v>
+      </c>
+      <c r="B257" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" t="s">
+        <v>24</v>
+      </c>
+      <c r="D257" t="s">
         <v>785</v>
-      </c>
-[...7 lines deleted...]
-        <v>786</v>
       </c>
       <c r="E257">
         <v>4</v>
       </c>
       <c r="F257" t="s">
         <v>16</v>
       </c>
       <c r="G257" t="s">
         <v>17</v>
       </c>
       <c r="K257" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" t="s">
+        <v>787</v>
+      </c>
+      <c r="B258" t="s">
+        <v>13</v>
+      </c>
+      <c r="C258" t="s">
+        <v>24</v>
+      </c>
+      <c r="D258" t="s">
         <v>788</v>
-      </c>
-[...7 lines deleted...]
-        <v>789</v>
       </c>
       <c r="E258">
         <v>4</v>
       </c>
       <c r="F258" t="s">
         <v>16</v>
       </c>
       <c r="G258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" t="s">
+        <v>790</v>
+      </c>
+      <c r="B259" t="s">
+        <v>13</v>
+      </c>
+      <c r="C259" t="s">
+        <v>24</v>
+      </c>
+      <c r="D259" t="s">
         <v>791</v>
-      </c>
-[...7 lines deleted...]
-        <v>792</v>
       </c>
       <c r="E259">
         <v>4</v>
       </c>
       <c r="F259" t="s">
         <v>16</v>
       </c>
       <c r="G259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" t="s">
+        <v>793</v>
+      </c>
+      <c r="B260" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" t="s">
+        <v>24</v>
+      </c>
+      <c r="D260" t="s">
         <v>794</v>
-      </c>
-[...7 lines deleted...]
-        <v>795</v>
       </c>
       <c r="E260">
         <v>4</v>
       </c>
       <c r="F260" t="s">
         <v>16</v>
       </c>
       <c r="G260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" t="s">
+        <v>796</v>
+      </c>
+      <c r="B261" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" t="s">
+        <v>24</v>
+      </c>
+      <c r="D261" t="s">
         <v>797</v>
-      </c>
-[...7 lines deleted...]
-        <v>798</v>
       </c>
       <c r="E261">
         <v>4</v>
       </c>
       <c r="F261" t="s">
         <v>16</v>
       </c>
       <c r="G261" t="s">
         <v>17</v>
       </c>
       <c r="K261" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" t="s">
+        <v>799</v>
+      </c>
+      <c r="B262" t="s">
+        <v>13</v>
+      </c>
+      <c r="C262" t="s">
+        <v>24</v>
+      </c>
+      <c r="D262" t="s">
         <v>800</v>
-      </c>
-[...7 lines deleted...]
-        <v>801</v>
       </c>
       <c r="E262">
         <v>4</v>
       </c>
       <c r="F262" t="s">
         <v>16</v>
       </c>
       <c r="G262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" t="s">
+        <v>802</v>
+      </c>
+      <c r="B263" t="s">
+        <v>13</v>
+      </c>
+      <c r="C263" t="s">
+        <v>24</v>
+      </c>
+      <c r="D263" t="s">
         <v>803</v>
-      </c>
-[...7 lines deleted...]
-        <v>804</v>
       </c>
       <c r="E263">
         <v>4</v>
       </c>
       <c r="F263" t="s">
         <v>16</v>
       </c>
       <c r="G263" t="s">
         <v>17</v>
       </c>
       <c r="K263" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" t="s">
+        <v>805</v>
+      </c>
+      <c r="B264" t="s">
+        <v>13</v>
+      </c>
+      <c r="C264" t="s">
+        <v>24</v>
+      </c>
+      <c r="D264" t="s">
         <v>806</v>
-      </c>
-[...7 lines deleted...]
-        <v>807</v>
       </c>
       <c r="E264">
         <v>4</v>
       </c>
       <c r="F264" t="s">
         <v>16</v>
       </c>
       <c r="G264" t="s">
         <v>17</v>
       </c>
       <c r="K264" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" t="s">
+        <v>808</v>
+      </c>
+      <c r="B265" t="s">
+        <v>13</v>
+      </c>
+      <c r="C265" t="s">
+        <v>24</v>
+      </c>
+      <c r="D265" t="s">
         <v>809</v>
-      </c>
-[...7 lines deleted...]
-        <v>810</v>
       </c>
       <c r="E265">
         <v>4</v>
       </c>
       <c r="F265" t="s">
         <v>16</v>
       </c>
       <c r="G265" t="s">
         <v>17</v>
       </c>
       <c r="K265" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" t="s">
+        <v>811</v>
+      </c>
+      <c r="B266" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" t="s">
+        <v>24</v>
+      </c>
+      <c r="D266" t="s">
         <v>812</v>
-      </c>
-[...7 lines deleted...]
-        <v>813</v>
       </c>
       <c r="E266">
         <v>4</v>
       </c>
       <c r="F266" t="s">
         <v>16</v>
       </c>
       <c r="G266" t="s">
         <v>17</v>
       </c>
       <c r="K266" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" t="s">
+        <v>814</v>
+      </c>
+      <c r="B267" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" t="s">
+        <v>24</v>
+      </c>
+      <c r="D267" t="s">
         <v>815</v>
-      </c>
-[...7 lines deleted...]
-        <v>816</v>
       </c>
       <c r="E267">
         <v>4</v>
       </c>
       <c r="F267" t="s">
         <v>16</v>
       </c>
       <c r="G267" t="s">
         <v>17</v>
       </c>
       <c r="K267" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" t="s">
+        <v>817</v>
+      </c>
+      <c r="B268" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" t="s">
+        <v>24</v>
+      </c>
+      <c r="D268" t="s">
         <v>818</v>
-      </c>
-[...7 lines deleted...]
-        <v>819</v>
       </c>
       <c r="E268">
         <v>4</v>
       </c>
       <c r="F268" t="s">
         <v>16</v>
       </c>
       <c r="G268" t="s">
         <v>17</v>
       </c>
       <c r="K268" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" t="s">
+        <v>820</v>
+      </c>
+      <c r="B269" t="s">
+        <v>13</v>
+      </c>
+      <c r="C269" t="s">
+        <v>24</v>
+      </c>
+      <c r="D269" t="s">
         <v>821</v>
-      </c>
-[...7 lines deleted...]
-        <v>822</v>
       </c>
       <c r="E269">
         <v>4</v>
       </c>
       <c r="F269" t="s">
         <v>16</v>
       </c>
       <c r="G269" t="s">
         <v>17</v>
       </c>
       <c r="K269" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" t="s">
+        <v>823</v>
+      </c>
+      <c r="B270" t="s">
+        <v>13</v>
+      </c>
+      <c r="C270" t="s">
+        <v>24</v>
+      </c>
+      <c r="D270" t="s">
         <v>824</v>
-      </c>
-[...7 lines deleted...]
-        <v>825</v>
       </c>
       <c r="E270">
         <v>4</v>
       </c>
       <c r="F270" t="s">
         <v>16</v>
       </c>
       <c r="G270" t="s">
         <v>17</v>
       </c>
       <c r="K270" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" t="s">
+        <v>826</v>
+      </c>
+      <c r="B271" t="s">
+        <v>13</v>
+      </c>
+      <c r="C271" t="s">
+        <v>24</v>
+      </c>
+      <c r="D271" t="s">
         <v>827</v>
-      </c>
-[...7 lines deleted...]
-        <v>828</v>
       </c>
       <c r="E271">
         <v>4</v>
       </c>
       <c r="F271" t="s">
         <v>16</v>
       </c>
       <c r="G271" t="s">
         <v>17</v>
       </c>
       <c r="K271" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" t="s">
+        <v>829</v>
+      </c>
+      <c r="B272" t="s">
+        <v>13</v>
+      </c>
+      <c r="C272" t="s">
+        <v>24</v>
+      </c>
+      <c r="D272" t="s">
         <v>830</v>
-      </c>
-[...7 lines deleted...]
-        <v>831</v>
       </c>
       <c r="E272">
         <v>4</v>
       </c>
       <c r="F272" t="s">
         <v>16</v>
       </c>
       <c r="G272" t="s">
         <v>17</v>
       </c>
       <c r="K272" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" t="s">
+        <v>832</v>
+      </c>
+      <c r="B273" t="s">
+        <v>13</v>
+      </c>
+      <c r="C273" t="s">
+        <v>24</v>
+      </c>
+      <c r="D273" t="s">
         <v>833</v>
-      </c>
-[...7 lines deleted...]
-        <v>834</v>
       </c>
       <c r="E273">
         <v>4</v>
       </c>
       <c r="F273" t="s">
         <v>16</v>
       </c>
       <c r="G273" t="s">
         <v>17</v>
       </c>
       <c r="K273" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" t="s">
+        <v>835</v>
+      </c>
+      <c r="B274" t="s">
+        <v>13</v>
+      </c>
+      <c r="C274" t="s">
+        <v>24</v>
+      </c>
+      <c r="D274" t="s">
         <v>836</v>
-      </c>
-[...7 lines deleted...]
-        <v>837</v>
       </c>
       <c r="E274">
         <v>4</v>
       </c>
       <c r="F274" t="s">
         <v>16</v>
       </c>
       <c r="G274" t="s">
         <v>17</v>
       </c>
       <c r="K274" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" t="s">
+        <v>838</v>
+      </c>
+      <c r="B275" t="s">
+        <v>13</v>
+      </c>
+      <c r="C275" t="s">
+        <v>24</v>
+      </c>
+      <c r="D275" t="s">
         <v>839</v>
-      </c>
-[...7 lines deleted...]
-        <v>840</v>
       </c>
       <c r="E275">
         <v>4</v>
       </c>
       <c r="F275" t="s">
         <v>16</v>
       </c>
       <c r="G275" t="s">
         <v>17</v>
       </c>
       <c r="K275" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" t="s">
+        <v>841</v>
+      </c>
+      <c r="B276" t="s">
+        <v>13</v>
+      </c>
+      <c r="C276" t="s">
+        <v>24</v>
+      </c>
+      <c r="D276" t="s">
         <v>842</v>
-      </c>
-[...7 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E276">
         <v>4</v>
       </c>
       <c r="F276" t="s">
         <v>16</v>
       </c>
       <c r="G276" t="s">
         <v>17</v>
       </c>
       <c r="K276" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" t="s">
+        <v>844</v>
+      </c>
+      <c r="B277" t="s">
+        <v>13</v>
+      </c>
+      <c r="C277" t="s">
+        <v>24</v>
+      </c>
+      <c r="D277" t="s">
         <v>845</v>
       </c>
-      <c r="B277" t="s">
-[...2 lines deleted...]
-      <c r="C277" t="s">
+      <c r="E277">
+        <v>4</v>
+      </c>
+      <c r="F277" t="s">
+        <v>16</v>
+      </c>
+      <c r="G277" t="s">
+        <v>17</v>
+      </c>
+      <c r="K277" t="s">
         <v>846</v>
-      </c>
-[...13 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" t="s">
+        <v>847</v>
+      </c>
+      <c r="B278" t="s">
+        <v>13</v>
+      </c>
+      <c r="C278" t="s">
+        <v>24</v>
+      </c>
+      <c r="D278" t="s">
+        <v>848</v>
+      </c>
+      <c r="E278">
+        <v>4</v>
+      </c>
+      <c r="F278" t="s">
+        <v>16</v>
+      </c>
+      <c r="G278" t="s">
+        <v>17</v>
+      </c>
+      <c r="K278" t="s">
         <v>849</v>
-      </c>
-[...19 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" t="s">
+        <v>850</v>
+      </c>
+      <c r="B279" t="s">
+        <v>13</v>
+      </c>
+      <c r="C279" t="s">
+        <v>851</v>
+      </c>
+      <c r="D279" t="s">
         <v>852</v>
-      </c>
-[...7 lines deleted...]
-        <v>853</v>
       </c>
       <c r="E279">
         <v>18</v>
       </c>
       <c r="F279" t="s">
         <v>16</v>
       </c>
       <c r="G279" t="s">
         <v>17</v>
       </c>
       <c r="K279" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" t="s">
+        <v>854</v>
+      </c>
+      <c r="B280" t="s">
+        <v>13</v>
+      </c>
+      <c r="C280" t="s">
+        <v>851</v>
+      </c>
+      <c r="D280" t="s">
         <v>855</v>
-      </c>
-[...7 lines deleted...]
-        <v>856</v>
       </c>
       <c r="E280">
         <v>18</v>
       </c>
       <c r="F280" t="s">
         <v>16</v>
       </c>
       <c r="G280" t="s">
         <v>17</v>
       </c>
       <c r="K280" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" t="s">
+        <v>857</v>
+      </c>
+      <c r="B281" t="s">
+        <v>13</v>
+      </c>
+      <c r="C281" t="s">
+        <v>851</v>
+      </c>
+      <c r="D281" t="s">
         <v>858</v>
       </c>
-      <c r="B281" t="s">
-[...5 lines deleted...]
-      <c r="D281" t="s">
+      <c r="E281">
+        <v>18</v>
+      </c>
+      <c r="F281" t="s">
+        <v>16</v>
+      </c>
+      <c r="G281" t="s">
+        <v>17</v>
+      </c>
+      <c r="K281" t="s">
         <v>859</v>
-      </c>
-[...10 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" t="s">
+        <v>860</v>
+      </c>
+      <c r="B282" t="s">
+        <v>13</v>
+      </c>
+      <c r="C282" t="s">
+        <v>851</v>
+      </c>
+      <c r="D282" t="s">
         <v>861</v>
       </c>
-      <c r="B282" t="s">
-[...2 lines deleted...]
-      <c r="C282" t="s">
+      <c r="E282">
+        <v>18</v>
+      </c>
+      <c r="F282" t="s">
+        <v>16</v>
+      </c>
+      <c r="G282" t="s">
+        <v>17</v>
+      </c>
+      <c r="K282" t="s">
         <v>862</v>
-      </c>
-[...13 lines deleted...]
-        <v>864</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" t="s">
+        <v>863</v>
+      </c>
+      <c r="B283" t="s">
+        <v>13</v>
+      </c>
+      <c r="C283" t="s">
+        <v>851</v>
+      </c>
+      <c r="D283" t="s">
+        <v>864</v>
+      </c>
+      <c r="E283">
+        <v>18</v>
+      </c>
+      <c r="F283" t="s">
+        <v>16</v>
+      </c>
+      <c r="G283" t="s">
+        <v>17</v>
+      </c>
+      <c r="K283" t="s">
         <v>865</v>
-      </c>
-[...19 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" t="s">
-        <v>19</v>
+        <v>866</v>
       </c>
       <c r="B284" t="s">
         <v>13</v>
       </c>
       <c r="C284" t="s">
+        <v>851</v>
+      </c>
+      <c r="D284" t="s">
+        <v>867</v>
+      </c>
+      <c r="E284">
+        <v>18</v>
+      </c>
+      <c r="F284" t="s">
+        <v>16</v>
+      </c>
+      <c r="G284" t="s">
+        <v>17</v>
+      </c>
+      <c r="K284" t="s">
         <v>868</v>
-      </c>
-[...19 lines deleted...]
-        <v>870</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" t="s">
+        <v>869</v>
+      </c>
+      <c r="B285" t="s">
+        <v>13</v>
+      </c>
+      <c r="C285" t="s">
+        <v>851</v>
+      </c>
+      <c r="D285" t="s">
+        <v>870</v>
+      </c>
+      <c r="E285">
+        <v>18</v>
+      </c>
+      <c r="F285" t="s">
+        <v>16</v>
+      </c>
+      <c r="G285" t="s">
+        <v>17</v>
+      </c>
+      <c r="K285" t="s">
         <v>871</v>
-      </c>
-[...19 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" t="s">
+        <v>872</v>
+      </c>
+      <c r="B286" t="s">
+        <v>13</v>
+      </c>
+      <c r="C286" t="s">
+        <v>851</v>
+      </c>
+      <c r="D286" t="s">
+        <v>873</v>
+      </c>
+      <c r="E286">
+        <v>18</v>
+      </c>
+      <c r="F286" t="s">
+        <v>16</v>
+      </c>
+      <c r="G286" t="s">
+        <v>17</v>
+      </c>
+      <c r="K286" t="s">
         <v>874</v>
-      </c>
-[...19 lines deleted...]
-        <v>876</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" t="s">
+        <v>875</v>
+      </c>
+      <c r="B287" t="s">
+        <v>876</v>
+      </c>
+      <c r="C287" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>862</v>
       </c>
       <c r="D287" t="s">
         <v>878</v>
       </c>
       <c r="E287">
-        <v>24</v>
+        <v>6</v>
       </c>
       <c r="F287" t="s">
         <v>16</v>
       </c>
       <c r="G287" t="s">
         <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" t="s">
         <v>880</v>
       </c>
       <c r="B288" t="s">
         <v>13</v>
       </c>
       <c r="C288" t="s">
-        <v>14</v>
+        <v>881</v>
       </c>
       <c r="D288" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="E288">
-        <v>2</v>
+        <v>32</v>
       </c>
       <c r="F288" t="s">
         <v>16</v>
       </c>
       <c r="G288" t="s">
         <v>17</v>
       </c>
       <c r="K288" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="B289" t="s">
         <v>13</v>
       </c>
       <c r="C289" t="s">
-        <v>14</v>
+        <v>885</v>
       </c>
       <c r="D289" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E289">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="F289" t="s">
         <v>16</v>
       </c>
       <c r="G289" t="s">
         <v>17</v>
       </c>
       <c r="K289" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="B290" t="s">
         <v>13</v>
       </c>
       <c r="C290" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D290" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E290">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F290" t="s">
         <v>16</v>
       </c>
       <c r="G290" t="s">
         <v>17</v>
       </c>
       <c r="K290" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B291" t="s">
         <v>13</v>
       </c>
       <c r="C291" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D291" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="E291">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F291" t="s">
         <v>16</v>
       </c>
       <c r="G291" t="s">
         <v>17</v>
       </c>
       <c r="K291" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="B292" t="s">
         <v>13</v>
       </c>
       <c r="C292" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D292" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="E292">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F292" t="s">
         <v>16</v>
       </c>
       <c r="G292" t="s">
         <v>17</v>
       </c>
       <c r="K292" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="B293" t="s">
         <v>13</v>
       </c>
       <c r="C293" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D293" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="E293">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F293" t="s">
         <v>16</v>
       </c>
       <c r="G293" t="s">
         <v>17</v>
       </c>
       <c r="K293" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="B294" t="s">
         <v>13</v>
       </c>
       <c r="C294" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D294" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="E294">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F294" t="s">
         <v>16</v>
       </c>
       <c r="G294" t="s">
         <v>17</v>
       </c>
       <c r="K294" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="B295" t="s">
         <v>13</v>
       </c>
       <c r="C295" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D295" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="E295">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F295" t="s">
         <v>16</v>
       </c>
       <c r="G295" t="s">
         <v>17</v>
       </c>
       <c r="K295" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="B296" t="s">
         <v>13</v>
       </c>
       <c r="C296" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D296" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="E296">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F296" t="s">
         <v>16</v>
       </c>
       <c r="G296" t="s">
         <v>17</v>
       </c>
       <c r="K296" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="B297" t="s">
         <v>13</v>
       </c>
       <c r="C297" t="s">
-        <v>14</v>
+        <v>276</v>
       </c>
       <c r="D297" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="E297">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F297" t="s">
         <v>16</v>
       </c>
       <c r="G297" t="s">
         <v>17</v>
       </c>
       <c r="K297" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="B298" t="s">
         <v>13</v>
       </c>
       <c r="C298" t="s">
-        <v>14</v>
+        <v>885</v>
       </c>
       <c r="D298" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="E298">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F298" t="s">
         <v>16</v>
       </c>
       <c r="G298" t="s">
         <v>17</v>
       </c>
       <c r="K298" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" t="s">
-        <v>913</v>
+        <v>12</v>
       </c>
       <c r="B299" t="s">
         <v>13</v>
       </c>
       <c r="C299" t="s">
-        <v>14</v>
+        <v>915</v>
       </c>
       <c r="D299" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="E299">
-        <v>2</v>
+        <v>236</v>
       </c>
       <c r="F299" t="s">
         <v>16</v>
       </c>
       <c r="G299" t="s">
         <v>17</v>
       </c>
+      <c r="I299">
+        <v>29.3</v>
+      </c>
       <c r="K299" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="B300" t="s">
         <v>13</v>
       </c>
       <c r="C300" t="s">
-        <v>14</v>
+        <v>881</v>
       </c>
       <c r="D300" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="E300">
-        <v>2</v>
+        <v>24</v>
       </c>
       <c r="F300" t="s">
         <v>16</v>
       </c>
       <c r="G300" t="s">
         <v>17</v>
       </c>
       <c r="K300" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="B301" t="s">
         <v>13</v>
       </c>
       <c r="C301" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D301" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="E301">
         <v>2</v>
       </c>
       <c r="F301" t="s">
         <v>16</v>
       </c>
       <c r="G301" t="s">
         <v>17</v>
       </c>
       <c r="K301" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="302" spans="1:11">
       <c r="A302" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="B302" t="s">
         <v>13</v>
       </c>
       <c r="C302" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D302" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="E302">
         <v>2</v>
       </c>
       <c r="F302" t="s">
         <v>16</v>
       </c>
       <c r="G302" t="s">
         <v>17</v>
       </c>
       <c r="K302" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="B303" t="s">
         <v>13</v>
       </c>
       <c r="C303" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D303" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="E303">
         <v>2</v>
       </c>
       <c r="F303" t="s">
         <v>16</v>
       </c>
       <c r="G303" t="s">
         <v>17</v>
       </c>
       <c r="K303" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="B304" t="s">
         <v>13</v>
       </c>
       <c r="C304" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D304" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="E304">
         <v>2</v>
       </c>
       <c r="F304" t="s">
         <v>16</v>
       </c>
       <c r="G304" t="s">
         <v>17</v>
       </c>
       <c r="K304" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="305" spans="1:11">
       <c r="A305" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B305" t="s">
         <v>13</v>
       </c>
       <c r="C305" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D305" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="E305">
         <v>2</v>
       </c>
       <c r="F305" t="s">
         <v>16</v>
       </c>
       <c r="G305" t="s">
         <v>17</v>
       </c>
       <c r="K305" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="B306" t="s">
         <v>13</v>
       </c>
       <c r="C306" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D306" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="E306">
         <v>2</v>
       </c>
       <c r="F306" t="s">
         <v>16</v>
       </c>
       <c r="G306" t="s">
         <v>17</v>
       </c>
       <c r="K306" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="B307" t="s">
         <v>13</v>
       </c>
       <c r="C307" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D307" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="E307">
         <v>2</v>
       </c>
       <c r="F307" t="s">
         <v>16</v>
       </c>
       <c r="G307" t="s">
         <v>17</v>
       </c>
       <c r="K307" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="B308" t="s">
         <v>13</v>
       </c>
       <c r="C308" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D308" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="E308">
         <v>2</v>
       </c>
       <c r="F308" t="s">
         <v>16</v>
       </c>
       <c r="G308" t="s">
         <v>17</v>
       </c>
       <c r="K308" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="309" spans="1:11">
       <c r="A309" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="B309" t="s">
         <v>13</v>
       </c>
       <c r="C309" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D309" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E309">
         <v>2</v>
       </c>
       <c r="F309" t="s">
         <v>16</v>
       </c>
       <c r="G309" t="s">
         <v>17</v>
       </c>
       <c r="K309" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
       <c r="B310" t="s">
         <v>13</v>
       </c>
       <c r="C310" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D310" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
       <c r="E310">
         <v>2</v>
       </c>
       <c r="F310" t="s">
         <v>16</v>
       </c>
       <c r="G310" t="s">
         <v>17</v>
       </c>
       <c r="K310" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="B311" t="s">
         <v>13</v>
       </c>
       <c r="C311" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D311" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="E311">
         <v>2</v>
       </c>
       <c r="F311" t="s">
         <v>16</v>
       </c>
       <c r="G311" t="s">
         <v>17</v>
       </c>
       <c r="K311" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="312" spans="1:11">
       <c r="A312" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="B312" t="s">
         <v>13</v>
       </c>
       <c r="C312" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D312" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="E312">
         <v>2</v>
       </c>
       <c r="F312" t="s">
         <v>16</v>
       </c>
       <c r="G312" t="s">
         <v>17</v>
       </c>
       <c r="K312" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="313" spans="1:11">
       <c r="A313" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="B313" t="s">
         <v>13</v>
       </c>
       <c r="C313" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D313" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="E313">
         <v>2</v>
       </c>
       <c r="F313" t="s">
         <v>16</v>
       </c>
       <c r="G313" t="s">
         <v>17</v>
       </c>
       <c r="K313" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="314" spans="1:11">
       <c r="A314" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="B314" t="s">
         <v>13</v>
       </c>
       <c r="C314" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D314" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="E314">
         <v>2</v>
       </c>
       <c r="F314" t="s">
         <v>16</v>
       </c>
       <c r="G314" t="s">
         <v>17</v>
       </c>
       <c r="K314" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="315" spans="1:11">
       <c r="A315" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="B315" t="s">
         <v>13</v>
       </c>
       <c r="C315" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D315" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="E315">
         <v>2</v>
       </c>
       <c r="F315" t="s">
         <v>16</v>
       </c>
       <c r="G315" t="s">
         <v>17</v>
       </c>
       <c r="K315" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="B316" t="s">
         <v>13</v>
       </c>
       <c r="C316" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D316" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="E316">
         <v>2</v>
       </c>
       <c r="F316" t="s">
         <v>16</v>
       </c>
       <c r="G316" t="s">
         <v>17</v>
       </c>
       <c r="K316" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="B317" t="s">
         <v>13</v>
       </c>
       <c r="C317" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D317" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="E317">
         <v>2</v>
       </c>
       <c r="F317" t="s">
         <v>16</v>
       </c>
       <c r="G317" t="s">
         <v>17</v>
       </c>
       <c r="K317" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="318" spans="1:11">
       <c r="A318" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B318" t="s">
         <v>13</v>
       </c>
       <c r="C318" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D318" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="E318">
         <v>2</v>
       </c>
       <c r="F318" t="s">
         <v>16</v>
       </c>
       <c r="G318" t="s">
         <v>17</v>
       </c>
       <c r="K318" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="319" spans="1:11">
       <c r="A319" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="B319" t="s">
         <v>13</v>
       </c>
       <c r="C319" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D319" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="E319">
         <v>2</v>
       </c>
       <c r="F319" t="s">
         <v>16</v>
       </c>
       <c r="G319" t="s">
         <v>17</v>
       </c>
       <c r="K319" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="B320" t="s">
         <v>13</v>
       </c>
       <c r="C320" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D320" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="E320">
         <v>2</v>
       </c>
       <c r="F320" t="s">
         <v>16</v>
       </c>
       <c r="G320" t="s">
         <v>17</v>
       </c>
       <c r="K320" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="B321" t="s">
         <v>13</v>
       </c>
       <c r="C321" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D321" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="E321">
         <v>2</v>
       </c>
       <c r="F321" t="s">
         <v>16</v>
       </c>
       <c r="G321" t="s">
         <v>17</v>
       </c>
       <c r="K321" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="B322" t="s">
         <v>13</v>
       </c>
       <c r="C322" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D322" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E322">
         <v>2</v>
       </c>
       <c r="F322" t="s">
         <v>16</v>
       </c>
       <c r="G322" t="s">
         <v>17</v>
       </c>
       <c r="K322" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="B323" t="s">
         <v>13</v>
       </c>
       <c r="C323" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D323" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E323">
         <v>2</v>
       </c>
       <c r="F323" t="s">
         <v>16</v>
       </c>
       <c r="G323" t="s">
         <v>17</v>
       </c>
       <c r="K323" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="324" spans="1:11">
       <c r="A324" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="B324" t="s">
         <v>13</v>
       </c>
       <c r="C324" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D324" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E324">
         <v>2</v>
       </c>
       <c r="F324" t="s">
         <v>16</v>
       </c>
       <c r="G324" t="s">
         <v>17</v>
       </c>
       <c r="K324" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B325" t="s">
         <v>13</v>
       </c>
       <c r="C325" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D325" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E325">
         <v>2</v>
       </c>
       <c r="F325" t="s">
         <v>16</v>
       </c>
       <c r="G325" t="s">
         <v>17</v>
       </c>
       <c r="K325" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="B326" t="s">
         <v>13</v>
       </c>
       <c r="C326" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D326" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E326">
         <v>2</v>
       </c>
       <c r="F326" t="s">
         <v>16</v>
       </c>
       <c r="G326" t="s">
         <v>17</v>
       </c>
       <c r="K326" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="327" spans="1:11">
       <c r="A327" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="B327" t="s">
         <v>13</v>
       </c>
       <c r="C327" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D327" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E327">
         <v>2</v>
       </c>
       <c r="F327" t="s">
         <v>16</v>
       </c>
       <c r="G327" t="s">
         <v>17</v>
       </c>
       <c r="K327" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="B328" t="s">
         <v>13</v>
       </c>
       <c r="C328" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D328" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E328">
         <v>2</v>
       </c>
       <c r="F328" t="s">
         <v>16</v>
       </c>
       <c r="G328" t="s">
         <v>17</v>
       </c>
       <c r="K328" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="B329" t="s">
         <v>13</v>
       </c>
       <c r="C329" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D329" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E329">
         <v>2</v>
       </c>
       <c r="F329" t="s">
         <v>16</v>
       </c>
       <c r="G329" t="s">
         <v>17</v>
       </c>
       <c r="K329" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="330" spans="1:11">
       <c r="A330" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="B330" t="s">
         <v>13</v>
       </c>
       <c r="C330" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D330" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E330">
         <v>2</v>
       </c>
       <c r="F330" t="s">
         <v>16</v>
       </c>
       <c r="G330" t="s">
         <v>17</v>
       </c>
       <c r="K330" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
       <c r="B331" t="s">
         <v>13</v>
       </c>
       <c r="C331" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D331" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E331">
         <v>2</v>
       </c>
       <c r="F331" t="s">
         <v>16</v>
       </c>
       <c r="G331" t="s">
         <v>17</v>
       </c>
       <c r="K331" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="B332" t="s">
         <v>13</v>
       </c>
       <c r="C332" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D332" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E332">
         <v>2</v>
       </c>
       <c r="F332" t="s">
         <v>16</v>
       </c>
       <c r="G332" t="s">
         <v>17</v>
       </c>
       <c r="K332" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="B333" t="s">
         <v>13</v>
       </c>
       <c r="C333" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D333" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E333">
         <v>2</v>
       </c>
       <c r="F333" t="s">
         <v>16</v>
       </c>
       <c r="G333" t="s">
         <v>17</v>
       </c>
       <c r="K333" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="B334" t="s">
         <v>13</v>
       </c>
       <c r="C334" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D334" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E334">
         <v>2</v>
       </c>
       <c r="F334" t="s">
         <v>16</v>
       </c>
       <c r="G334" t="s">
         <v>17</v>
       </c>
       <c r="K334" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="B335" t="s">
         <v>13</v>
       </c>
       <c r="C335" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D335" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E335">
         <v>2</v>
       </c>
       <c r="F335" t="s">
         <v>16</v>
       </c>
       <c r="G335" t="s">
         <v>17</v>
       </c>
       <c r="K335" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="B336" t="s">
         <v>13</v>
       </c>
       <c r="C336" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D336" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E336">
         <v>2</v>
       </c>
       <c r="F336" t="s">
         <v>16</v>
       </c>
       <c r="G336" t="s">
         <v>17</v>
       </c>
       <c r="K336" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="B337" t="s">
         <v>13</v>
       </c>
       <c r="C337" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D337" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E337">
         <v>2</v>
       </c>
       <c r="F337" t="s">
         <v>16</v>
       </c>
       <c r="G337" t="s">
         <v>17</v>
       </c>
       <c r="K337" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="B338" t="s">
         <v>13</v>
       </c>
       <c r="C338" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D338" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E338">
         <v>2</v>
       </c>
       <c r="F338" t="s">
         <v>16</v>
       </c>
       <c r="G338" t="s">
         <v>17</v>
       </c>
       <c r="K338" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="B339" t="s">
         <v>13</v>
       </c>
       <c r="C339" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D339" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E339">
         <v>2</v>
       </c>
       <c r="F339" t="s">
         <v>16</v>
       </c>
       <c r="G339" t="s">
         <v>17</v>
       </c>
       <c r="K339" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="B340" t="s">
         <v>13</v>
       </c>
       <c r="C340" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D340" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E340">
         <v>2</v>
       </c>
       <c r="F340" t="s">
         <v>16</v>
       </c>
       <c r="G340" t="s">
         <v>17</v>
       </c>
       <c r="K340" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="B341" t="s">
         <v>13</v>
       </c>
       <c r="C341" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D341" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E341">
         <v>2</v>
       </c>
       <c r="F341" t="s">
         <v>16</v>
       </c>
       <c r="G341" t="s">
         <v>17</v>
       </c>
       <c r="K341" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="B342" t="s">
         <v>13</v>
       </c>
       <c r="C342" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D342" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E342">
         <v>2</v>
       </c>
       <c r="F342" t="s">
         <v>16</v>
       </c>
       <c r="G342" t="s">
         <v>17</v>
       </c>
       <c r="K342" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="B343" t="s">
         <v>13</v>
       </c>
       <c r="C343" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D343" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E343">
         <v>2</v>
       </c>
       <c r="F343" t="s">
         <v>16</v>
       </c>
       <c r="G343" t="s">
         <v>17</v>
       </c>
       <c r="K343" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="B344" t="s">
         <v>13</v>
       </c>
       <c r="C344" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D344" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E344">
         <v>2</v>
       </c>
       <c r="F344" t="s">
         <v>16</v>
       </c>
       <c r="G344" t="s">
         <v>17</v>
       </c>
       <c r="K344" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="B345" t="s">
         <v>13</v>
       </c>
       <c r="C345" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D345" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E345">
         <v>2</v>
       </c>
       <c r="F345" t="s">
         <v>16</v>
       </c>
       <c r="G345" t="s">
         <v>17</v>
       </c>
       <c r="K345" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B346" t="s">
         <v>13</v>
       </c>
       <c r="C346" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D346" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E346">
         <v>2</v>
       </c>
       <c r="F346" t="s">
         <v>16</v>
       </c>
       <c r="G346" t="s">
         <v>17</v>
       </c>
       <c r="K346" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B347" t="s">
         <v>13</v>
       </c>
       <c r="C347" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D347" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E347">
         <v>2</v>
       </c>
       <c r="F347" t="s">
         <v>16</v>
       </c>
       <c r="G347" t="s">
         <v>17</v>
       </c>
       <c r="K347" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B348" t="s">
         <v>13</v>
       </c>
       <c r="C348" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D348" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E348">
         <v>2</v>
       </c>
       <c r="F348" t="s">
         <v>16</v>
       </c>
       <c r="G348" t="s">
         <v>17</v>
       </c>
       <c r="K348" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B349" t="s">
         <v>13</v>
       </c>
       <c r="C349" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D349" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E349">
         <v>2</v>
       </c>
       <c r="F349" t="s">
         <v>16</v>
       </c>
       <c r="G349" t="s">
         <v>17</v>
       </c>
       <c r="K349" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
       <c r="B350" t="s">
         <v>13</v>
       </c>
       <c r="C350" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D350" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E350">
         <v>2</v>
       </c>
       <c r="F350" t="s">
         <v>16</v>
       </c>
       <c r="G350" t="s">
         <v>17</v>
       </c>
       <c r="K350" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="B351" t="s">
         <v>13</v>
       </c>
       <c r="C351" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D351" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="E351">
         <v>2</v>
       </c>
       <c r="F351" t="s">
         <v>16</v>
       </c>
       <c r="G351" t="s">
         <v>17</v>
       </c>
       <c r="K351" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="B352" t="s">
         <v>13</v>
       </c>
       <c r="C352" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D352" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="E352">
         <v>2</v>
       </c>
       <c r="F352" t="s">
         <v>16</v>
       </c>
       <c r="G352" t="s">
         <v>17</v>
       </c>
       <c r="K352" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B353" t="s">
         <v>13</v>
       </c>
       <c r="C353" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D353" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="E353">
         <v>2</v>
       </c>
       <c r="F353" t="s">
         <v>16</v>
       </c>
       <c r="G353" t="s">
         <v>17</v>
       </c>
       <c r="K353" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B354" t="s">
         <v>13</v>
       </c>
       <c r="C354" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D354" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="E354">
         <v>2</v>
       </c>
       <c r="F354" t="s">
         <v>16</v>
       </c>
       <c r="G354" t="s">
         <v>17</v>
       </c>
       <c r="K354" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B355" t="s">
         <v>13</v>
       </c>
       <c r="C355" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D355" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E355">
         <v>2</v>
       </c>
       <c r="F355" t="s">
         <v>16</v>
       </c>
       <c r="G355" t="s">
         <v>17</v>
       </c>
       <c r="K355" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="B356" t="s">
         <v>13</v>
       </c>
       <c r="C356" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D356" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E356">
         <v>2</v>
       </c>
       <c r="F356" t="s">
         <v>16</v>
       </c>
       <c r="G356" t="s">
         <v>17</v>
       </c>
       <c r="K356" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="B357" t="s">
         <v>13</v>
       </c>
       <c r="C357" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D357" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E357">
         <v>2</v>
       </c>
       <c r="F357" t="s">
         <v>16</v>
       </c>
       <c r="G357" t="s">
         <v>17</v>
       </c>
       <c r="K357" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="B358" t="s">
         <v>13</v>
       </c>
       <c r="C358" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D358" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E358">
         <v>2</v>
       </c>
       <c r="F358" t="s">
         <v>16</v>
       </c>
       <c r="G358" t="s">
         <v>17</v>
       </c>
       <c r="K358" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="B359" t="s">
         <v>13</v>
       </c>
       <c r="C359" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D359" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="E359">
         <v>2</v>
       </c>
       <c r="F359" t="s">
         <v>16</v>
       </c>
       <c r="G359" t="s">
         <v>17</v>
       </c>
       <c r="K359" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="B360" t="s">
         <v>13</v>
       </c>
       <c r="C360" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D360" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="E360">
         <v>2</v>
       </c>
       <c r="F360" t="s">
         <v>16</v>
       </c>
       <c r="G360" t="s">
         <v>17</v>
       </c>
       <c r="K360" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="B361" t="s">
         <v>13</v>
       </c>
       <c r="C361" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D361" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="E361">
         <v>2</v>
       </c>
       <c r="F361" t="s">
         <v>16</v>
       </c>
       <c r="G361" t="s">
         <v>17</v>
       </c>
       <c r="K361" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="B362" t="s">
         <v>13</v>
       </c>
       <c r="C362" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D362" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="E362">
         <v>2</v>
       </c>
       <c r="F362" t="s">
         <v>16</v>
       </c>
       <c r="G362" t="s">
         <v>17</v>
       </c>
       <c r="K362" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="B363" t="s">
         <v>13</v>
       </c>
       <c r="C363" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D363" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="E363">
         <v>2</v>
       </c>
       <c r="F363" t="s">
         <v>16</v>
       </c>
       <c r="G363" t="s">
         <v>17</v>
       </c>
       <c r="K363" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B364" t="s">
         <v>13</v>
       </c>
       <c r="C364" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D364" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="E364">
         <v>2</v>
       </c>
       <c r="F364" t="s">
         <v>16</v>
       </c>
       <c r="G364" t="s">
         <v>17</v>
       </c>
       <c r="K364" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="B365" t="s">
         <v>13</v>
       </c>
       <c r="C365" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D365" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E365">
         <v>2</v>
       </c>
       <c r="F365" t="s">
         <v>16</v>
       </c>
       <c r="G365" t="s">
         <v>17</v>
       </c>
       <c r="K365" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="366" spans="1:11">
       <c r="A366" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="B366" t="s">
         <v>13</v>
       </c>
       <c r="C366" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D366" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
       <c r="E366">
         <v>2</v>
       </c>
       <c r="F366" t="s">
         <v>16</v>
       </c>
       <c r="G366" t="s">
         <v>17</v>
       </c>
       <c r="K366" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="B367" t="s">
         <v>13</v>
       </c>
       <c r="C367" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D367" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
       <c r="E367">
         <v>2</v>
       </c>
       <c r="F367" t="s">
         <v>16</v>
       </c>
       <c r="G367" t="s">
         <v>17</v>
       </c>
       <c r="K367" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="B368" t="s">
         <v>13</v>
       </c>
       <c r="C368" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D368" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
       <c r="E368">
         <v>2</v>
       </c>
       <c r="F368" t="s">
         <v>16</v>
       </c>
       <c r="G368" t="s">
         <v>17</v>
       </c>
       <c r="K368" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="369" spans="1:11">
       <c r="A369" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="B369" t="s">
         <v>13</v>
       </c>
       <c r="C369" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D369" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
       <c r="E369">
         <v>2</v>
       </c>
       <c r="F369" t="s">
         <v>16</v>
       </c>
       <c r="G369" t="s">
         <v>17</v>
       </c>
       <c r="K369" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="B370" t="s">
         <v>13</v>
       </c>
       <c r="C370" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D370" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="E370">
         <v>2</v>
       </c>
       <c r="F370" t="s">
         <v>16</v>
       </c>
       <c r="G370" t="s">
         <v>17</v>
       </c>
       <c r="K370" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B371" t="s">
         <v>13</v>
       </c>
       <c r="C371" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D371" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
       <c r="E371">
         <v>2</v>
       </c>
       <c r="F371" t="s">
         <v>16</v>
       </c>
       <c r="G371" t="s">
         <v>17</v>
       </c>
       <c r="K371" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="372" spans="1:11">
       <c r="A372" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="B372" t="s">
         <v>13</v>
       </c>
       <c r="C372" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D372" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
       <c r="E372">
         <v>2</v>
       </c>
       <c r="F372" t="s">
         <v>16</v>
       </c>
       <c r="G372" t="s">
         <v>17</v>
       </c>
       <c r="K372" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="B373" t="s">
         <v>13</v>
       </c>
       <c r="C373" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D373" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
       <c r="E373">
         <v>2</v>
       </c>
       <c r="F373" t="s">
         <v>16</v>
       </c>
       <c r="G373" t="s">
         <v>17</v>
       </c>
       <c r="K373" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="B374" t="s">
         <v>13</v>
       </c>
       <c r="C374" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D374" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="E374">
         <v>2</v>
       </c>
       <c r="F374" t="s">
         <v>16</v>
       </c>
       <c r="G374" t="s">
         <v>17</v>
       </c>
       <c r="K374" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="B375" t="s">
         <v>13</v>
       </c>
       <c r="C375" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D375" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="E375">
         <v>2</v>
       </c>
       <c r="F375" t="s">
         <v>16</v>
       </c>
       <c r="G375" t="s">
         <v>17</v>
       </c>
       <c r="K375" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B376" t="s">
         <v>13</v>
       </c>
       <c r="C376" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D376" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="E376">
         <v>2</v>
       </c>
       <c r="F376" t="s">
         <v>16</v>
       </c>
       <c r="G376" t="s">
         <v>17</v>
       </c>
       <c r="K376" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="B377" t="s">
         <v>13</v>
       </c>
       <c r="C377" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D377" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
       <c r="E377">
         <v>2</v>
       </c>
       <c r="F377" t="s">
         <v>16</v>
       </c>
       <c r="G377" t="s">
         <v>17</v>
       </c>
       <c r="K377" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="B378" t="s">
         <v>13</v>
       </c>
       <c r="C378" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D378" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="E378">
         <v>2</v>
       </c>
       <c r="F378" t="s">
         <v>16</v>
       </c>
       <c r="G378" t="s">
         <v>17</v>
       </c>
       <c r="K378" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="B379" t="s">
         <v>13</v>
       </c>
       <c r="C379" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D379" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="E379">
         <v>2</v>
       </c>
       <c r="F379" t="s">
         <v>16</v>
       </c>
       <c r="G379" t="s">
         <v>17</v>
       </c>
       <c r="K379" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="380" spans="1:11">
       <c r="A380" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="B380" t="s">
         <v>13</v>
       </c>
       <c r="C380" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D380" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="E380">
         <v>2</v>
       </c>
       <c r="F380" t="s">
         <v>16</v>
       </c>
       <c r="G380" t="s">
         <v>17</v>
       </c>
       <c r="K380" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="B381" t="s">
         <v>13</v>
       </c>
       <c r="C381" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D381" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="E381">
         <v>2</v>
       </c>
       <c r="F381" t="s">
         <v>16</v>
       </c>
       <c r="G381" t="s">
         <v>17</v>
       </c>
       <c r="K381" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="382" spans="1:11">
       <c r="A382" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="B382" t="s">
         <v>13</v>
       </c>
       <c r="C382" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D382" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="E382">
         <v>2</v>
       </c>
       <c r="F382" t="s">
         <v>16</v>
       </c>
       <c r="G382" t="s">
         <v>17</v>
       </c>
       <c r="K382" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="383" spans="1:11">
       <c r="A383" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="B383" t="s">
         <v>13</v>
       </c>
       <c r="C383" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D383" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="E383">
         <v>2</v>
       </c>
       <c r="F383" t="s">
         <v>16</v>
       </c>
       <c r="G383" t="s">
         <v>17</v>
       </c>
       <c r="K383" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="B384" t="s">
         <v>13</v>
       </c>
       <c r="C384" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D384" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="E384">
         <v>2</v>
       </c>
       <c r="F384" t="s">
         <v>16</v>
       </c>
       <c r="G384" t="s">
         <v>17</v>
       </c>
       <c r="K384" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="B385" t="s">
         <v>13</v>
       </c>
       <c r="C385" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D385" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
       <c r="E385">
         <v>2</v>
       </c>
       <c r="F385" t="s">
         <v>16</v>
       </c>
       <c r="G385" t="s">
         <v>17</v>
       </c>
       <c r="K385" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="386" spans="1:11">
       <c r="A386" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
       <c r="B386" t="s">
         <v>13</v>
       </c>
       <c r="C386" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D386" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
       <c r="E386">
         <v>2</v>
       </c>
       <c r="F386" t="s">
         <v>16</v>
       </c>
       <c r="G386" t="s">
         <v>17</v>
       </c>
       <c r="K386" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
       <c r="B387" t="s">
         <v>13</v>
       </c>
       <c r="C387" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D387" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
       <c r="E387">
         <v>2</v>
       </c>
       <c r="F387" t="s">
         <v>16</v>
       </c>
       <c r="G387" t="s">
         <v>17</v>
       </c>
       <c r="K387" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
       <c r="B388" t="s">
         <v>13</v>
       </c>
       <c r="C388" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D388" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
       <c r="E388">
         <v>2</v>
       </c>
       <c r="F388" t="s">
         <v>16</v>
       </c>
       <c r="G388" t="s">
         <v>17</v>
       </c>
       <c r="K388" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
       <c r="B389" t="s">
         <v>13</v>
       </c>
       <c r="C389" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D389" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
       <c r="E389">
         <v>2</v>
       </c>
       <c r="F389" t="s">
         <v>16</v>
       </c>
       <c r="G389" t="s">
         <v>17</v>
       </c>
       <c r="K389" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="390" spans="1:11">
       <c r="A390" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
       <c r="B390" t="s">
         <v>13</v>
       </c>
       <c r="C390" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D390" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
       <c r="E390">
         <v>2</v>
       </c>
       <c r="F390" t="s">
         <v>16</v>
       </c>
       <c r="G390" t="s">
         <v>17</v>
       </c>
       <c r="K390" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="391" spans="1:11">
       <c r="A391" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
       <c r="B391" t="s">
         <v>13</v>
       </c>
       <c r="C391" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D391" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
       <c r="E391">
         <v>2</v>
       </c>
       <c r="F391" t="s">
         <v>16</v>
       </c>
       <c r="G391" t="s">
         <v>17</v>
       </c>
       <c r="K391" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="392" spans="1:11">
       <c r="A392" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
       <c r="B392" t="s">
         <v>13</v>
       </c>
       <c r="C392" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D392" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="E392">
         <v>2</v>
       </c>
       <c r="F392" t="s">
         <v>16</v>
       </c>
       <c r="G392" t="s">
         <v>17</v>
       </c>
       <c r="K392" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="B393" t="s">
         <v>13</v>
       </c>
       <c r="C393" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D393" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
       <c r="E393">
         <v>2</v>
       </c>
       <c r="F393" t="s">
         <v>16</v>
       </c>
       <c r="G393" t="s">
         <v>17</v>
       </c>
       <c r="K393" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
       <c r="B394" t="s">
         <v>13</v>
       </c>
       <c r="C394" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D394" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
       <c r="E394">
         <v>2</v>
       </c>
       <c r="F394" t="s">
         <v>16</v>
       </c>
       <c r="G394" t="s">
         <v>17</v>
       </c>
       <c r="K394" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
       <c r="B395" t="s">
         <v>13</v>
       </c>
       <c r="C395" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D395" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
       <c r="E395">
         <v>2</v>
       </c>
       <c r="F395" t="s">
         <v>16</v>
       </c>
       <c r="G395" t="s">
         <v>17</v>
       </c>
       <c r="K395" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="396" spans="1:11">
       <c r="A396" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
       <c r="B396" t="s">
         <v>13</v>
       </c>
       <c r="C396" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D396" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
       <c r="E396">
         <v>2</v>
       </c>
       <c r="F396" t="s">
         <v>16</v>
       </c>
       <c r="G396" t="s">
         <v>17</v>
       </c>
       <c r="K396" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
       <c r="B397" t="s">
         <v>13</v>
       </c>
       <c r="C397" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D397" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
       <c r="E397">
         <v>2</v>
       </c>
       <c r="F397" t="s">
         <v>16</v>
       </c>
       <c r="G397" t="s">
         <v>17</v>
       </c>
       <c r="K397" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="B398" t="s">
         <v>13</v>
       </c>
       <c r="C398" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D398" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="E398">
         <v>2</v>
       </c>
       <c r="F398" t="s">
         <v>16</v>
       </c>
       <c r="G398" t="s">
         <v>17</v>
       </c>
       <c r="K398" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="B399" t="s">
         <v>13</v>
       </c>
       <c r="C399" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D399" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="E399">
         <v>2</v>
       </c>
       <c r="F399" t="s">
         <v>16</v>
       </c>
       <c r="G399" t="s">
         <v>17</v>
       </c>
       <c r="K399" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="B400" t="s">
         <v>13</v>
       </c>
       <c r="C400" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D400" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="E400">
         <v>2</v>
       </c>
       <c r="F400" t="s">
         <v>16</v>
       </c>
       <c r="G400" t="s">
         <v>17</v>
       </c>
       <c r="K400" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="401" spans="1:11">
       <c r="A401" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="B401" t="s">
         <v>13</v>
       </c>
       <c r="C401" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D401" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="E401">
         <v>2</v>
       </c>
       <c r="F401" t="s">
         <v>16</v>
       </c>
       <c r="G401" t="s">
         <v>17</v>
       </c>
       <c r="K401" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="402" spans="1:11">
       <c r="A402" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="B402" t="s">
         <v>13</v>
       </c>
       <c r="C402" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D402" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="E402">
         <v>2</v>
       </c>
       <c r="F402" t="s">
         <v>16</v>
       </c>
       <c r="G402" t="s">
         <v>17</v>
       </c>
       <c r="K402" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="403" spans="1:11">
       <c r="A403" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
       <c r="B403" t="s">
         <v>13</v>
       </c>
       <c r="C403" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D403" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="E403">
         <v>2</v>
       </c>
       <c r="F403" t="s">
         <v>16</v>
       </c>
       <c r="G403" t="s">
         <v>17</v>
       </c>
       <c r="K403" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="404" spans="1:11">
       <c r="A404" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="B404" t="s">
         <v>13</v>
       </c>
       <c r="C404" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D404" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="E404">
         <v>2</v>
       </c>
       <c r="F404" t="s">
         <v>16</v>
       </c>
       <c r="G404" t="s">
         <v>17</v>
       </c>
       <c r="K404" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="405" spans="1:11">
       <c r="A405" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B405" t="s">
         <v>13</v>
       </c>
       <c r="C405" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D405" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="E405">
         <v>2</v>
       </c>
       <c r="F405" t="s">
         <v>16</v>
       </c>
       <c r="G405" t="s">
         <v>17</v>
       </c>
       <c r="K405" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="406" spans="1:11">
       <c r="A406" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="B406" t="s">
         <v>13</v>
       </c>
       <c r="C406" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D406" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="E406">
         <v>2</v>
       </c>
       <c r="F406" t="s">
         <v>16</v>
       </c>
       <c r="G406" t="s">
         <v>17</v>
       </c>
       <c r="K406" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
       <c r="B407" t="s">
         <v>13</v>
       </c>
       <c r="C407" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D407" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
       <c r="E407">
         <v>2</v>
       </c>
       <c r="F407" t="s">
         <v>16</v>
       </c>
       <c r="G407" t="s">
         <v>17</v>
       </c>
       <c r="K407" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="B408" t="s">
         <v>13</v>
       </c>
       <c r="C408" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D408" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="E408">
         <v>2</v>
       </c>
       <c r="F408" t="s">
         <v>16</v>
       </c>
       <c r="G408" t="s">
         <v>17</v>
       </c>
       <c r="K408" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
       <c r="B409" t="s">
         <v>13</v>
       </c>
       <c r="C409" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D409" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
       <c r="E409">
         <v>2</v>
       </c>
       <c r="F409" t="s">
         <v>16</v>
       </c>
       <c r="G409" t="s">
         <v>17</v>
       </c>
       <c r="K409" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
       <c r="B410" t="s">
         <v>13</v>
       </c>
       <c r="C410" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D410" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
       <c r="E410">
         <v>2</v>
       </c>
       <c r="F410" t="s">
         <v>16</v>
       </c>
       <c r="G410" t="s">
         <v>17</v>
       </c>
       <c r="K410" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="411" spans="1:11">
       <c r="A411" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="B411" t="s">
         <v>13</v>
       </c>
       <c r="C411" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D411" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
       <c r="E411">
         <v>2</v>
       </c>
       <c r="F411" t="s">
         <v>16</v>
       </c>
       <c r="G411" t="s">
         <v>17</v>
       </c>
       <c r="K411" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="412" spans="1:11">
       <c r="A412" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
       <c r="B412" t="s">
         <v>13</v>
       </c>
       <c r="C412" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D412" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="E412">
         <v>2</v>
       </c>
       <c r="F412" t="s">
         <v>16</v>
       </c>
       <c r="G412" t="s">
         <v>17</v>
       </c>
       <c r="K412" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="413" spans="1:11">
       <c r="A413" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="B413" t="s">
         <v>13</v>
       </c>
       <c r="C413" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D413" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="E413">
         <v>2</v>
       </c>
       <c r="F413" t="s">
         <v>16</v>
       </c>
       <c r="G413" t="s">
         <v>17</v>
       </c>
       <c r="K413" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="414" spans="1:11">
       <c r="A414" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="B414" t="s">
         <v>13</v>
       </c>
       <c r="C414" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D414" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="E414">
         <v>2</v>
       </c>
       <c r="F414" t="s">
         <v>16</v>
       </c>
       <c r="G414" t="s">
         <v>17</v>
       </c>
       <c r="K414" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="415" spans="1:11">
       <c r="A415" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="B415" t="s">
         <v>13</v>
       </c>
       <c r="C415" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D415" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
       <c r="E415">
         <v>2</v>
       </c>
       <c r="F415" t="s">
         <v>16</v>
       </c>
       <c r="G415" t="s">
         <v>17</v>
       </c>
       <c r="K415" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="416" spans="1:11">
       <c r="A416" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
       <c r="B416" t="s">
         <v>13</v>
       </c>
       <c r="C416" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D416" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="E416">
         <v>2</v>
       </c>
       <c r="F416" t="s">
         <v>16</v>
       </c>
       <c r="G416" t="s">
         <v>17</v>
       </c>
       <c r="K416" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="B417" t="s">
         <v>13</v>
       </c>
       <c r="C417" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D417" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
       <c r="E417">
         <v>2</v>
       </c>
       <c r="F417" t="s">
         <v>16</v>
       </c>
       <c r="G417" t="s">
         <v>17</v>
       </c>
       <c r="K417" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="418" spans="1:11">
       <c r="A418" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
       <c r="B418" t="s">
         <v>13</v>
       </c>
       <c r="C418" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D418" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
       <c r="E418">
         <v>2</v>
       </c>
       <c r="F418" t="s">
         <v>16</v>
       </c>
       <c r="G418" t="s">
         <v>17</v>
       </c>
       <c r="K418" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
       <c r="B419" t="s">
         <v>13</v>
       </c>
       <c r="C419" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D419" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="E419">
         <v>2</v>
       </c>
       <c r="F419" t="s">
         <v>16</v>
       </c>
       <c r="G419" t="s">
         <v>17</v>
       </c>
       <c r="K419" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
       <c r="B420" t="s">
         <v>13</v>
       </c>
       <c r="C420" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D420" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
       <c r="E420">
         <v>2</v>
       </c>
       <c r="F420" t="s">
         <v>16</v>
       </c>
       <c r="G420" t="s">
         <v>17</v>
       </c>
       <c r="K420" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B421" t="s">
         <v>13</v>
       </c>
       <c r="C421" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D421" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="E421">
         <v>2</v>
       </c>
       <c r="F421" t="s">
         <v>16</v>
       </c>
       <c r="G421" t="s">
         <v>17</v>
       </c>
       <c r="K421" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
       <c r="B422" t="s">
         <v>13</v>
       </c>
       <c r="C422" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D422" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
       <c r="E422">
         <v>2</v>
       </c>
       <c r="F422" t="s">
         <v>16</v>
       </c>
       <c r="G422" t="s">
         <v>17</v>
       </c>
       <c r="K422" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B423" t="s">
         <v>13</v>
       </c>
       <c r="C423" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D423" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="E423">
         <v>2</v>
       </c>
       <c r="F423" t="s">
         <v>16</v>
       </c>
       <c r="G423" t="s">
         <v>17</v>
       </c>
       <c r="K423" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B424" t="s">
         <v>13</v>
       </c>
       <c r="C424" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D424" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="E424">
         <v>2</v>
       </c>
       <c r="F424" t="s">
         <v>16</v>
       </c>
       <c r="G424" t="s">
         <v>17</v>
       </c>
       <c r="K424" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B425" t="s">
         <v>13</v>
       </c>
       <c r="C425" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D425" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="E425">
         <v>2</v>
       </c>
       <c r="F425" t="s">
         <v>16</v>
       </c>
       <c r="G425" t="s">
         <v>17</v>
       </c>
       <c r="K425" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="426" spans="1:11">
       <c r="A426" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B426" t="s">
         <v>13</v>
       </c>
       <c r="C426" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D426" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="E426">
         <v>2</v>
       </c>
       <c r="F426" t="s">
         <v>16</v>
       </c>
       <c r="G426" t="s">
         <v>17</v>
       </c>
       <c r="K426" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
       <c r="B427" t="s">
         <v>13</v>
       </c>
       <c r="C427" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D427" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="E427">
         <v>2</v>
       </c>
       <c r="F427" t="s">
         <v>16</v>
       </c>
       <c r="G427" t="s">
         <v>17</v>
       </c>
       <c r="K427" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B428" t="s">
         <v>13</v>
       </c>
       <c r="C428" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D428" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="E428">
         <v>2</v>
       </c>
       <c r="F428" t="s">
         <v>16</v>
       </c>
       <c r="G428" t="s">
         <v>17</v>
       </c>
       <c r="K428" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="429" spans="1:11">
       <c r="A429" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B429" t="s">
         <v>13</v>
       </c>
       <c r="C429" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D429" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="E429">
         <v>2</v>
       </c>
       <c r="F429" t="s">
         <v>16</v>
       </c>
       <c r="G429" t="s">
         <v>17</v>
       </c>
       <c r="K429" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="430" spans="1:11">
       <c r="A430" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="B430" t="s">
         <v>13</v>
       </c>
       <c r="C430" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D430" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
       <c r="E430">
         <v>2</v>
       </c>
       <c r="F430" t="s">
         <v>16</v>
       </c>
       <c r="G430" t="s">
         <v>17</v>
       </c>
       <c r="K430" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="431" spans="1:11">
       <c r="A431" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="B431" t="s">
         <v>13</v>
       </c>
       <c r="C431" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D431" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="E431">
         <v>2</v>
       </c>
       <c r="F431" t="s">
         <v>16</v>
       </c>
       <c r="G431" t="s">
         <v>17</v>
       </c>
       <c r="K431" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
       <c r="B432" t="s">
         <v>13</v>
       </c>
       <c r="C432" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D432" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
       <c r="E432">
         <v>2</v>
       </c>
       <c r="F432" t="s">
         <v>16</v>
       </c>
       <c r="G432" t="s">
         <v>17</v>
       </c>
       <c r="K432" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="433" spans="1:11">
       <c r="A433" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
       <c r="B433" t="s">
         <v>13</v>
       </c>
       <c r="C433" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D433" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
       <c r="E433">
         <v>2</v>
       </c>
       <c r="F433" t="s">
         <v>16</v>
       </c>
       <c r="G433" t="s">
         <v>17</v>
       </c>
       <c r="K433" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="434" spans="1:11">
       <c r="A434" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
       <c r="B434" t="s">
         <v>13</v>
       </c>
       <c r="C434" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D434" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
       <c r="E434">
         <v>2</v>
       </c>
       <c r="F434" t="s">
         <v>16</v>
       </c>
       <c r="G434" t="s">
         <v>17</v>
       </c>
       <c r="K434" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="B435" t="s">
         <v>13</v>
       </c>
       <c r="C435" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D435" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="E435">
         <v>2</v>
       </c>
       <c r="F435" t="s">
         <v>16</v>
       </c>
       <c r="G435" t="s">
         <v>17</v>
       </c>
       <c r="K435" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="436" spans="1:11">
       <c r="A436" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="B436" t="s">
         <v>13</v>
       </c>
       <c r="C436" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D436" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="E436">
         <v>2</v>
       </c>
       <c r="F436" t="s">
         <v>16</v>
       </c>
       <c r="G436" t="s">
         <v>17</v>
       </c>
       <c r="K436" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="437" spans="1:11">
       <c r="A437" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B437" t="s">
         <v>13</v>
       </c>
       <c r="C437" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D437" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="E437">
         <v>2</v>
       </c>
       <c r="F437" t="s">
         <v>16</v>
       </c>
       <c r="G437" t="s">
         <v>17</v>
       </c>
       <c r="K437" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
       <c r="B438" t="s">
         <v>13</v>
       </c>
       <c r="C438" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D438" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
       <c r="E438">
         <v>2</v>
       </c>
       <c r="F438" t="s">
         <v>16</v>
       </c>
       <c r="G438" t="s">
         <v>17</v>
       </c>
       <c r="K438" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
       <c r="B439" t="s">
         <v>13</v>
       </c>
       <c r="C439" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D439" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
       <c r="E439">
         <v>2</v>
       </c>
       <c r="F439" t="s">
         <v>16</v>
       </c>
       <c r="G439" t="s">
         <v>17</v>
       </c>
       <c r="K439" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="B440" t="s">
         <v>13</v>
       </c>
       <c r="C440" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D440" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
       <c r="E440">
         <v>2</v>
       </c>
       <c r="F440" t="s">
         <v>16</v>
       </c>
       <c r="G440" t="s">
         <v>17</v>
       </c>
       <c r="K440" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="B441" t="s">
         <v>13</v>
       </c>
       <c r="C441" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D441" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
       <c r="E441">
         <v>2</v>
       </c>
       <c r="F441" t="s">
         <v>16</v>
       </c>
       <c r="G441" t="s">
         <v>17</v>
       </c>
       <c r="K441" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
       <c r="B442" t="s">
         <v>13</v>
       </c>
       <c r="C442" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D442" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="E442">
         <v>2</v>
       </c>
       <c r="F442" t="s">
         <v>16</v>
       </c>
       <c r="G442" t="s">
         <v>17</v>
       </c>
       <c r="K442" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="B443" t="s">
         <v>13</v>
       </c>
       <c r="C443" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D443" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="E443">
         <v>2</v>
       </c>
       <c r="F443" t="s">
         <v>16</v>
       </c>
       <c r="G443" t="s">
         <v>17</v>
       </c>
       <c r="K443" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="444" spans="1:11">
       <c r="A444" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="B444" t="s">
         <v>13</v>
       </c>
       <c r="C444" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D444" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E444">
         <v>2</v>
       </c>
       <c r="F444" t="s">
         <v>16</v>
       </c>
       <c r="G444" t="s">
         <v>17</v>
       </c>
       <c r="K444" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="445" spans="1:11">
       <c r="A445" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B445" t="s">
         <v>13</v>
       </c>
       <c r="C445" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D445" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="E445">
         <v>2</v>
       </c>
       <c r="F445" t="s">
         <v>16</v>
       </c>
       <c r="G445" t="s">
         <v>17</v>
       </c>
       <c r="K445" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="446" spans="1:11">
       <c r="A446" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
       <c r="B446" t="s">
         <v>13</v>
       </c>
       <c r="C446" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D446" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
       <c r="E446">
         <v>2</v>
       </c>
       <c r="F446" t="s">
         <v>16</v>
       </c>
       <c r="G446" t="s">
         <v>17</v>
       </c>
       <c r="K446" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="447" spans="1:11">
       <c r="A447" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
       <c r="B447" t="s">
         <v>13</v>
       </c>
       <c r="C447" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D447" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
       <c r="E447">
         <v>2</v>
       </c>
       <c r="F447" t="s">
         <v>16</v>
       </c>
       <c r="G447" t="s">
         <v>17</v>
       </c>
       <c r="K447" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="448" spans="1:11">
       <c r="A448" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="B448" t="s">
         <v>13</v>
       </c>
       <c r="C448" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D448" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
       <c r="E448">
         <v>2</v>
       </c>
       <c r="F448" t="s">
         <v>16</v>
       </c>
       <c r="G448" t="s">
         <v>17</v>
       </c>
       <c r="K448" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="B449" t="s">
         <v>13</v>
       </c>
       <c r="C449" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D449" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="E449">
         <v>2</v>
       </c>
       <c r="F449" t="s">
         <v>16</v>
       </c>
       <c r="G449" t="s">
         <v>17</v>
       </c>
       <c r="K449" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="450" spans="1:11">
       <c r="A450" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="B450" t="s">
         <v>13</v>
       </c>
       <c r="C450" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D450" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="E450">
         <v>2</v>
       </c>
       <c r="F450" t="s">
         <v>16</v>
       </c>
       <c r="G450" t="s">
         <v>17</v>
       </c>
       <c r="K450" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="451" spans="1:11">
       <c r="A451" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="B451" t="s">
         <v>13</v>
       </c>
       <c r="C451" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D451" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
       <c r="E451">
         <v>2</v>
       </c>
       <c r="F451" t="s">
         <v>16</v>
       </c>
       <c r="G451" t="s">
         <v>17</v>
       </c>
       <c r="K451" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="452" spans="1:11">
       <c r="A452" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
       <c r="B452" t="s">
         <v>13</v>
       </c>
       <c r="C452" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D452" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
       <c r="E452">
         <v>2</v>
       </c>
       <c r="F452" t="s">
         <v>16</v>
       </c>
       <c r="G452" t="s">
         <v>17</v>
       </c>
       <c r="K452" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="453" spans="1:11">
       <c r="A453" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
       <c r="B453" t="s">
         <v>13</v>
       </c>
       <c r="C453" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D453" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
       <c r="E453">
         <v>2</v>
       </c>
       <c r="F453" t="s">
         <v>16</v>
       </c>
       <c r="G453" t="s">
         <v>17</v>
       </c>
       <c r="K453" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
       <c r="B454" t="s">
         <v>13</v>
       </c>
       <c r="C454" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D454" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="E454">
         <v>2</v>
       </c>
       <c r="F454" t="s">
         <v>16</v>
       </c>
       <c r="G454" t="s">
         <v>17</v>
       </c>
       <c r="K454" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
       <c r="B455" t="s">
         <v>13</v>
       </c>
       <c r="C455" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D455" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="E455">
         <v>2</v>
       </c>
       <c r="F455" t="s">
         <v>16</v>
       </c>
       <c r="G455" t="s">
         <v>17</v>
       </c>
       <c r="K455" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="B456" t="s">
         <v>13</v>
       </c>
       <c r="C456" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D456" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="E456">
         <v>2</v>
       </c>
       <c r="F456" t="s">
         <v>16</v>
       </c>
       <c r="G456" t="s">
         <v>17</v>
       </c>
       <c r="K456" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="B457" t="s">
         <v>13</v>
       </c>
       <c r="C457" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D457" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="E457">
         <v>2</v>
       </c>
       <c r="F457" t="s">
         <v>16</v>
       </c>
       <c r="G457" t="s">
         <v>17</v>
       </c>
       <c r="K457" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="B458" t="s">
         <v>13</v>
       </c>
       <c r="C458" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D458" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="E458">
         <v>2</v>
       </c>
       <c r="F458" t="s">
         <v>16</v>
       </c>
       <c r="G458" t="s">
         <v>17</v>
       </c>
       <c r="K458" t="s">
-        <v>1392</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" t="s">
-        <v>1393</v>
+        <v>1395</v>
       </c>
       <c r="B459" t="s">
         <v>13</v>
       </c>
       <c r="C459" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D459" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="E459">
         <v>2</v>
       </c>
       <c r="F459" t="s">
         <v>16</v>
       </c>
       <c r="G459" t="s">
         <v>17</v>
       </c>
       <c r="K459" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="460" spans="1:11">
       <c r="A460" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B460" t="s">
         <v>13</v>
       </c>
       <c r="C460" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D460" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="E460">
         <v>2</v>
       </c>
       <c r="F460" t="s">
         <v>16</v>
       </c>
       <c r="G460" t="s">
         <v>17</v>
       </c>
       <c r="K460" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="461" spans="1:11">
       <c r="A461" t="s">
-        <v>1399</v>
+        <v>1401</v>
       </c>
       <c r="B461" t="s">
         <v>13</v>
       </c>
       <c r="C461" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D461" t="s">
-        <v>1400</v>
+        <v>1402</v>
       </c>
       <c r="E461">
         <v>2</v>
       </c>
       <c r="F461" t="s">
         <v>16</v>
       </c>
       <c r="G461" t="s">
         <v>17</v>
       </c>
       <c r="K461" t="s">
-        <v>1401</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" t="s">
-        <v>1402</v>
+        <v>1404</v>
       </c>
       <c r="B462" t="s">
         <v>13</v>
       </c>
       <c r="C462" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D462" t="s">
-        <v>1403</v>
+        <v>1405</v>
       </c>
       <c r="E462">
         <v>2</v>
       </c>
       <c r="F462" t="s">
         <v>16</v>
       </c>
       <c r="G462" t="s">
         <v>17</v>
       </c>
       <c r="K462" t="s">
-        <v>1404</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" t="s">
-        <v>1405</v>
+        <v>1407</v>
       </c>
       <c r="B463" t="s">
         <v>13</v>
       </c>
       <c r="C463" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D463" t="s">
-        <v>1406</v>
+        <v>1408</v>
       </c>
       <c r="E463">
         <v>2</v>
       </c>
       <c r="F463" t="s">
         <v>16</v>
       </c>
       <c r="G463" t="s">
         <v>17</v>
       </c>
       <c r="K463" t="s">
-        <v>1407</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="464" spans="1:11">
       <c r="A464" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="B464" t="s">
         <v>13</v>
       </c>
       <c r="C464" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D464" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
       <c r="E464">
         <v>2</v>
       </c>
       <c r="F464" t="s">
         <v>16</v>
       </c>
       <c r="G464" t="s">
         <v>17</v>
       </c>
       <c r="K464" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="465" spans="1:11">
       <c r="A465" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
       <c r="B465" t="s">
         <v>13</v>
       </c>
       <c r="C465" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D465" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
       <c r="E465">
         <v>2</v>
       </c>
       <c r="F465" t="s">
         <v>16</v>
       </c>
       <c r="G465" t="s">
         <v>17</v>
       </c>
       <c r="K465" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="466" spans="1:11">
       <c r="A466" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
       <c r="B466" t="s">
         <v>13</v>
       </c>
       <c r="C466" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D466" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
       <c r="E466">
         <v>2</v>
       </c>
       <c r="F466" t="s">
         <v>16</v>
       </c>
       <c r="G466" t="s">
         <v>17</v>
       </c>
       <c r="K466" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="467" spans="1:11">
       <c r="A467" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B467" t="s">
         <v>13</v>
       </c>
       <c r="C467" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D467" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="E467">
         <v>2</v>
       </c>
       <c r="F467" t="s">
         <v>16</v>
       </c>
       <c r="G467" t="s">
         <v>17</v>
       </c>
       <c r="K467" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="468" spans="1:11">
       <c r="A468" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="B468" t="s">
         <v>13</v>
       </c>
       <c r="C468" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D468" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
       <c r="E468">
         <v>2</v>
       </c>
       <c r="F468" t="s">
         <v>16</v>
       </c>
       <c r="G468" t="s">
         <v>17</v>
       </c>
       <c r="K468" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="469" spans="1:11">
       <c r="A469" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
       <c r="B469" t="s">
         <v>13</v>
       </c>
       <c r="C469" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D469" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
       <c r="E469">
         <v>2</v>
       </c>
       <c r="F469" t="s">
         <v>16</v>
       </c>
       <c r="G469" t="s">
         <v>17</v>
       </c>
       <c r="K469" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
       <c r="B470" t="s">
         <v>13</v>
       </c>
       <c r="C470" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D470" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="E470">
         <v>2</v>
       </c>
       <c r="F470" t="s">
         <v>16</v>
       </c>
       <c r="G470" t="s">
         <v>17</v>
       </c>
       <c r="K470" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="471" spans="1:11">
       <c r="A471" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B471" t="s">
         <v>13</v>
       </c>
       <c r="C471" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D471" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
       <c r="E471">
         <v>2</v>
       </c>
       <c r="F471" t="s">
         <v>16</v>
       </c>
       <c r="G471" t="s">
         <v>17</v>
       </c>
       <c r="K471" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="472" spans="1:11">
       <c r="A472" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B472" t="s">
         <v>13</v>
       </c>
       <c r="C472" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D472" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="E472">
         <v>2</v>
       </c>
       <c r="F472" t="s">
         <v>16</v>
       </c>
       <c r="G472" t="s">
         <v>17</v>
       </c>
       <c r="K472" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="473" spans="1:11">
       <c r="A473" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
       <c r="B473" t="s">
         <v>13</v>
       </c>
       <c r="C473" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D473" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="E473">
         <v>2</v>
       </c>
       <c r="F473" t="s">
         <v>16</v>
       </c>
       <c r="G473" t="s">
         <v>17</v>
       </c>
       <c r="K473" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="474" spans="1:11">
       <c r="A474" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
       <c r="B474" t="s">
         <v>13</v>
       </c>
       <c r="C474" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D474" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
       <c r="E474">
         <v>2</v>
       </c>
       <c r="F474" t="s">
         <v>16</v>
       </c>
       <c r="G474" t="s">
         <v>17</v>
       </c>
       <c r="K474" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="475" spans="1:11">
       <c r="A475" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
       <c r="B475" t="s">
         <v>13</v>
       </c>
       <c r="C475" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D475" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
       <c r="E475">
         <v>2</v>
       </c>
       <c r="F475" t="s">
         <v>16</v>
       </c>
       <c r="G475" t="s">
         <v>17</v>
       </c>
       <c r="K475" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="476" spans="1:11">
       <c r="A476" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="B476" t="s">
         <v>13</v>
       </c>
       <c r="C476" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D476" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
       <c r="E476">
         <v>2</v>
       </c>
       <c r="F476" t="s">
         <v>16</v>
       </c>
       <c r="G476" t="s">
         <v>17</v>
       </c>
       <c r="K476" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="477" spans="1:11">
       <c r="A477" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
       <c r="B477" t="s">
         <v>13</v>
       </c>
       <c r="C477" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D477" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c r="E477">
         <v>2</v>
       </c>
       <c r="F477" t="s">
         <v>16</v>
       </c>
       <c r="G477" t="s">
         <v>17</v>
       </c>
       <c r="K477" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
       <c r="B478" t="s">
         <v>13</v>
       </c>
       <c r="C478" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D478" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="E478">
         <v>2</v>
       </c>
       <c r="F478" t="s">
         <v>16</v>
       </c>
       <c r="G478" t="s">
         <v>17</v>
       </c>
       <c r="K478" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
       <c r="B479" t="s">
         <v>13</v>
       </c>
       <c r="C479" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D479" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
       <c r="E479">
         <v>2</v>
       </c>
       <c r="F479" t="s">
         <v>16</v>
       </c>
       <c r="G479" t="s">
         <v>17</v>
       </c>
       <c r="K479" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
       <c r="B480" t="s">
         <v>13</v>
       </c>
       <c r="C480" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D480" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
       <c r="E480">
         <v>2</v>
       </c>
       <c r="F480" t="s">
         <v>16</v>
       </c>
       <c r="G480" t="s">
         <v>17</v>
       </c>
       <c r="K480" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="B481" t="s">
         <v>13</v>
       </c>
       <c r="C481" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D481" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
       <c r="E481">
         <v>2</v>
       </c>
       <c r="F481" t="s">
         <v>16</v>
       </c>
       <c r="G481" t="s">
         <v>17</v>
       </c>
       <c r="K481" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
       <c r="B482" t="s">
         <v>13</v>
       </c>
       <c r="C482" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D482" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
       <c r="E482">
         <v>2</v>
       </c>
       <c r="F482" t="s">
         <v>16</v>
       </c>
       <c r="G482" t="s">
         <v>17</v>
       </c>
       <c r="K482" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="483" spans="1:11">
       <c r="A483" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
       <c r="B483" t="s">
         <v>13</v>
       </c>
       <c r="C483" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D483" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
       <c r="E483">
         <v>2</v>
       </c>
       <c r="F483" t="s">
         <v>16</v>
       </c>
       <c r="G483" t="s">
         <v>17</v>
       </c>
       <c r="K483" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
       <c r="B484" t="s">
         <v>13</v>
       </c>
       <c r="C484" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D484" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
       <c r="E484">
         <v>2</v>
       </c>
       <c r="F484" t="s">
         <v>16</v>
       </c>
       <c r="G484" t="s">
         <v>17</v>
       </c>
       <c r="K484" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="485" spans="1:11">
       <c r="A485" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="B485" t="s">
         <v>13</v>
       </c>
       <c r="C485" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D485" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
       <c r="E485">
         <v>2</v>
       </c>
       <c r="F485" t="s">
         <v>16</v>
       </c>
       <c r="G485" t="s">
         <v>17</v>
       </c>
       <c r="K485" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="486" spans="1:11">
       <c r="A486" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
       <c r="B486" t="s">
         <v>13</v>
       </c>
       <c r="C486" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D486" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
       <c r="E486">
         <v>2</v>
       </c>
       <c r="F486" t="s">
         <v>16</v>
       </c>
       <c r="G486" t="s">
         <v>17</v>
       </c>
       <c r="K486" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="487" spans="1:11">
       <c r="A487" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
       <c r="B487" t="s">
         <v>13</v>
       </c>
       <c r="C487" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D487" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
       <c r="E487">
         <v>2</v>
       </c>
       <c r="F487" t="s">
         <v>16</v>
       </c>
       <c r="G487" t="s">
         <v>17</v>
       </c>
       <c r="K487" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="488" spans="1:11">
       <c r="A488" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
       <c r="B488" t="s">
         <v>13</v>
       </c>
       <c r="C488" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D488" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
       <c r="E488">
         <v>2</v>
       </c>
       <c r="F488" t="s">
         <v>16</v>
       </c>
       <c r="G488" t="s">
         <v>17</v>
       </c>
       <c r="K488" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="489" spans="1:11">
       <c r="A489" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="B489" t="s">
         <v>13</v>
       </c>
       <c r="C489" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D489" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="E489">
         <v>2</v>
       </c>
       <c r="F489" t="s">
         <v>16</v>
       </c>
       <c r="G489" t="s">
         <v>17</v>
       </c>
       <c r="K489" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="490" spans="1:11">
       <c r="A490" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
       <c r="B490" t="s">
         <v>13</v>
       </c>
       <c r="C490" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D490" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
       <c r="E490">
         <v>2</v>
       </c>
       <c r="F490" t="s">
         <v>16</v>
       </c>
       <c r="G490" t="s">
         <v>17</v>
       </c>
       <c r="K490" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="491" spans="1:11">
       <c r="A491" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
       <c r="B491" t="s">
         <v>13</v>
       </c>
       <c r="C491" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D491" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
       <c r="E491">
         <v>2</v>
       </c>
       <c r="F491" t="s">
         <v>16</v>
       </c>
       <c r="G491" t="s">
         <v>17</v>
       </c>
       <c r="K491" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
       <c r="B492" t="s">
         <v>13</v>
       </c>
       <c r="C492" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D492" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="E492">
         <v>2</v>
       </c>
       <c r="F492" t="s">
         <v>16</v>
       </c>
       <c r="G492" t="s">
         <v>17</v>
       </c>
       <c r="K492" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="493" spans="1:11">
       <c r="A493" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="B493" t="s">
         <v>13</v>
       </c>
       <c r="C493" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D493" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="E493">
         <v>2</v>
       </c>
       <c r="F493" t="s">
         <v>16</v>
       </c>
       <c r="G493" t="s">
         <v>17</v>
       </c>
       <c r="K493" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="494" spans="1:11">
       <c r="A494" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
       <c r="B494" t="s">
         <v>13</v>
       </c>
       <c r="C494" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D494" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
       <c r="E494">
         <v>2</v>
       </c>
       <c r="F494" t="s">
         <v>16</v>
       </c>
       <c r="G494" t="s">
         <v>17</v>
       </c>
       <c r="K494" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="495" spans="1:11">
       <c r="A495" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="B495" t="s">
         <v>13</v>
       </c>
       <c r="C495" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D495" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
       <c r="E495">
         <v>2</v>
       </c>
       <c r="F495" t="s">
         <v>16</v>
       </c>
       <c r="G495" t="s">
         <v>17</v>
       </c>
       <c r="K495" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="496" spans="1:11">
       <c r="A496" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
       <c r="B496" t="s">
         <v>13</v>
       </c>
       <c r="C496" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D496" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
       <c r="E496">
         <v>2</v>
       </c>
       <c r="F496" t="s">
         <v>16</v>
       </c>
       <c r="G496" t="s">
         <v>17</v>
       </c>
       <c r="K496" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="497" spans="1:11">
       <c r="A497" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="B497" t="s">
         <v>13</v>
       </c>
       <c r="C497" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D497" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
       <c r="E497">
         <v>2</v>
       </c>
       <c r="F497" t="s">
         <v>16</v>
       </c>
       <c r="G497" t="s">
         <v>17</v>
       </c>
       <c r="K497" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="498" spans="1:11">
       <c r="A498" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
       <c r="B498" t="s">
         <v>13</v>
       </c>
       <c r="C498" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D498" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
       <c r="E498">
         <v>2</v>
       </c>
       <c r="F498" t="s">
         <v>16</v>
       </c>
       <c r="G498" t="s">
         <v>17</v>
       </c>
       <c r="K498" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="499" spans="1:11">
       <c r="A499" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
       <c r="B499" t="s">
         <v>13</v>
       </c>
       <c r="C499" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D499" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
       <c r="E499">
         <v>2</v>
       </c>
       <c r="F499" t="s">
         <v>16</v>
       </c>
       <c r="G499" t="s">
         <v>17</v>
       </c>
       <c r="K499" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="500" spans="1:11">
       <c r="A500" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
       <c r="B500" t="s">
         <v>13</v>
       </c>
       <c r="C500" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D500" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="E500">
         <v>2</v>
       </c>
       <c r="F500" t="s">
         <v>16</v>
       </c>
       <c r="G500" t="s">
         <v>17</v>
       </c>
       <c r="K500" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="501" spans="1:11">
       <c r="A501" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
       <c r="B501" t="s">
         <v>13</v>
       </c>
       <c r="C501" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D501" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
       <c r="E501">
         <v>2</v>
       </c>
       <c r="F501" t="s">
         <v>16</v>
       </c>
       <c r="G501" t="s">
         <v>17</v>
       </c>
       <c r="K501" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="502" spans="1:11">
       <c r="A502" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
       <c r="B502" t="s">
         <v>13</v>
       </c>
       <c r="C502" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D502" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
       <c r="E502">
         <v>2</v>
       </c>
       <c r="F502" t="s">
         <v>16</v>
       </c>
       <c r="G502" t="s">
         <v>17</v>
       </c>
       <c r="K502" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="503" spans="1:11">
       <c r="A503" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
       <c r="B503" t="s">
         <v>13</v>
       </c>
       <c r="C503" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D503" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
       <c r="E503">
         <v>2</v>
       </c>
       <c r="F503" t="s">
         <v>16</v>
       </c>
       <c r="G503" t="s">
         <v>17</v>
       </c>
       <c r="K503" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="504" spans="1:11">
       <c r="A504" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
       <c r="B504" t="s">
         <v>13</v>
       </c>
       <c r="C504" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D504" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
       <c r="E504">
         <v>2</v>
       </c>
       <c r="F504" t="s">
         <v>16</v>
       </c>
       <c r="G504" t="s">
         <v>17</v>
       </c>
       <c r="K504" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="505" spans="1:11">
       <c r="A505" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
       <c r="B505" t="s">
         <v>13</v>
       </c>
       <c r="C505" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D505" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
       <c r="E505">
         <v>2</v>
       </c>
       <c r="F505" t="s">
         <v>16</v>
       </c>
       <c r="G505" t="s">
         <v>17</v>
       </c>
       <c r="K505" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="506" spans="1:11">
       <c r="A506" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B506" t="s">
         <v>13</v>
       </c>
       <c r="C506" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D506" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
       <c r="E506">
         <v>2</v>
       </c>
       <c r="F506" t="s">
         <v>16</v>
       </c>
       <c r="G506" t="s">
         <v>17</v>
       </c>
       <c r="K506" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="507" spans="1:11">
       <c r="A507" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="B507" t="s">
         <v>13</v>
       </c>
       <c r="C507" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D507" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
       <c r="E507">
         <v>2</v>
       </c>
       <c r="F507" t="s">
         <v>16</v>
       </c>
       <c r="G507" t="s">
         <v>17</v>
       </c>
       <c r="K507" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="508" spans="1:11">
       <c r="A508" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
       <c r="B508" t="s">
         <v>13</v>
       </c>
       <c r="C508" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D508" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
       <c r="E508">
         <v>2</v>
       </c>
       <c r="F508" t="s">
         <v>16</v>
       </c>
       <c r="G508" t="s">
         <v>17</v>
       </c>
       <c r="K508" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="509" spans="1:11">
       <c r="A509" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
       <c r="B509" t="s">
         <v>13</v>
       </c>
       <c r="C509" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D509" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
       <c r="E509">
         <v>2</v>
       </c>
       <c r="F509" t="s">
         <v>16</v>
       </c>
       <c r="G509" t="s">
         <v>17</v>
       </c>
       <c r="K509" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="510" spans="1:11">
       <c r="A510" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B510" t="s">
         <v>13</v>
       </c>
       <c r="C510" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D510" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="E510">
         <v>2</v>
       </c>
       <c r="F510" t="s">
         <v>16</v>
       </c>
       <c r="G510" t="s">
         <v>17</v>
       </c>
       <c r="K510" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="511" spans="1:11">
       <c r="A511" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="B511" t="s">
         <v>13</v>
       </c>
       <c r="C511" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D511" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="E511">
         <v>2</v>
       </c>
       <c r="F511" t="s">
         <v>16</v>
       </c>
       <c r="G511" t="s">
         <v>17</v>
       </c>
       <c r="K511" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="512" spans="1:11">
       <c r="A512" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B512" t="s">
         <v>13</v>
       </c>
       <c r="C512" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D512" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="E512">
         <v>2</v>
       </c>
       <c r="F512" t="s">
         <v>16</v>
       </c>
       <c r="G512" t="s">
         <v>17</v>
       </c>
       <c r="K512" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="513" spans="1:11">
       <c r="A513" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
       <c r="B513" t="s">
         <v>13</v>
       </c>
       <c r="C513" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D513" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
       <c r="E513">
         <v>2</v>
       </c>
       <c r="F513" t="s">
         <v>16</v>
       </c>
       <c r="G513" t="s">
         <v>17</v>
       </c>
       <c r="K513" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="514" spans="1:11">
       <c r="A514" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
       <c r="B514" t="s">
         <v>13</v>
       </c>
       <c r="C514" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D514" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="E514">
         <v>2</v>
       </c>
       <c r="F514" t="s">
         <v>16</v>
       </c>
       <c r="G514" t="s">
         <v>17</v>
       </c>
       <c r="K514" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="515" spans="1:11">
       <c r="A515" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
       <c r="B515" t="s">
         <v>13</v>
       </c>
       <c r="C515" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D515" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
       <c r="E515">
         <v>2</v>
       </c>
       <c r="F515" t="s">
         <v>16</v>
       </c>
       <c r="G515" t="s">
         <v>17</v>
       </c>
       <c r="K515" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="516" spans="1:11">
       <c r="A516" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
       <c r="B516" t="s">
         <v>13</v>
       </c>
       <c r="C516" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D516" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
       <c r="E516">
         <v>2</v>
       </c>
       <c r="F516" t="s">
         <v>16</v>
       </c>
       <c r="G516" t="s">
         <v>17</v>
       </c>
       <c r="K516" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="517" spans="1:11">
       <c r="A517" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
       <c r="B517" t="s">
         <v>13</v>
       </c>
       <c r="C517" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D517" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
       <c r="E517">
         <v>2</v>
       </c>
       <c r="F517" t="s">
         <v>16</v>
       </c>
       <c r="G517" t="s">
         <v>17</v>
       </c>
       <c r="K517" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="518" spans="1:11">
       <c r="A518" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
       <c r="B518" t="s">
         <v>13</v>
       </c>
       <c r="C518" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D518" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
       <c r="E518">
         <v>2</v>
       </c>
       <c r="F518" t="s">
         <v>16</v>
       </c>
       <c r="G518" t="s">
         <v>17</v>
       </c>
       <c r="K518" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="519" spans="1:11">
       <c r="A519" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
       <c r="B519" t="s">
         <v>13</v>
       </c>
       <c r="C519" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D519" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
       <c r="E519">
         <v>2</v>
       </c>
       <c r="F519" t="s">
         <v>16</v>
       </c>
       <c r="G519" t="s">
         <v>17</v>
       </c>
       <c r="K519" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="520" spans="1:11">
       <c r="A520" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="B520" t="s">
         <v>13</v>
       </c>
       <c r="C520" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D520" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="E520">
         <v>2</v>
       </c>
       <c r="F520" t="s">
         <v>16</v>
       </c>
       <c r="G520" t="s">
         <v>17</v>
       </c>
       <c r="K520" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="521" spans="1:11">
       <c r="A521" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
       <c r="B521" t="s">
         <v>13</v>
       </c>
       <c r="C521" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D521" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
       <c r="E521">
         <v>2</v>
       </c>
       <c r="F521" t="s">
         <v>16</v>
       </c>
       <c r="G521" t="s">
         <v>17</v>
       </c>
       <c r="K521" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="522" spans="1:11">
       <c r="A522" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
       <c r="B522" t="s">
         <v>13</v>
       </c>
       <c r="C522" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D522" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
       <c r="E522">
         <v>2</v>
       </c>
       <c r="F522" t="s">
         <v>16</v>
       </c>
       <c r="G522" t="s">
         <v>17</v>
       </c>
       <c r="K522" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="523" spans="1:11">
       <c r="A523" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
       <c r="B523" t="s">
         <v>13</v>
       </c>
       <c r="C523" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D523" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
       <c r="E523">
         <v>2</v>
       </c>
       <c r="F523" t="s">
         <v>16</v>
       </c>
       <c r="G523" t="s">
         <v>17</v>
       </c>
       <c r="K523" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="524" spans="1:11">
       <c r="A524" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
       <c r="B524" t="s">
         <v>13</v>
       </c>
       <c r="C524" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D524" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
       <c r="E524">
         <v>2</v>
       </c>
       <c r="F524" t="s">
         <v>16</v>
       </c>
       <c r="G524" t="s">
         <v>17</v>
       </c>
       <c r="K524" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="525" spans="1:11">
       <c r="A525" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
       <c r="B525" t="s">
         <v>13</v>
       </c>
       <c r="C525" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D525" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
       <c r="E525">
         <v>2</v>
       </c>
       <c r="F525" t="s">
         <v>16</v>
       </c>
       <c r="G525" t="s">
         <v>17</v>
       </c>
       <c r="K525" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="526" spans="1:11">
       <c r="A526" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
       <c r="B526" t="s">
         <v>13</v>
       </c>
       <c r="C526" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D526" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
       <c r="E526">
         <v>2</v>
       </c>
       <c r="F526" t="s">
         <v>16</v>
       </c>
       <c r="G526" t="s">
         <v>17</v>
       </c>
       <c r="K526" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="527" spans="1:11">
       <c r="A527" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
       <c r="B527" t="s">
         <v>13</v>
       </c>
       <c r="C527" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D527" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
       <c r="E527">
         <v>2</v>
       </c>
       <c r="F527" t="s">
         <v>16</v>
       </c>
       <c r="G527" t="s">
         <v>17</v>
       </c>
       <c r="K527" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="528" spans="1:11">
       <c r="A528" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
       <c r="B528" t="s">
         <v>13</v>
       </c>
       <c r="C528" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D528" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
       <c r="E528">
         <v>2</v>
       </c>
       <c r="F528" t="s">
         <v>16</v>
       </c>
       <c r="G528" t="s">
         <v>17</v>
       </c>
       <c r="K528" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="529" spans="1:11">
       <c r="A529" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
       <c r="B529" t="s">
         <v>13</v>
       </c>
       <c r="C529" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D529" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
       <c r="E529">
         <v>2</v>
       </c>
       <c r="F529" t="s">
         <v>16</v>
       </c>
       <c r="G529" t="s">
         <v>17</v>
       </c>
       <c r="K529" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="530" spans="1:11">
       <c r="A530" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
       <c r="B530" t="s">
         <v>13</v>
       </c>
       <c r="C530" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D530" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
       <c r="E530">
         <v>2</v>
       </c>
       <c r="F530" t="s">
         <v>16</v>
       </c>
       <c r="G530" t="s">
         <v>17</v>
       </c>
       <c r="K530" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="531" spans="1:11">
       <c r="A531" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
       <c r="B531" t="s">
         <v>13</v>
       </c>
       <c r="C531" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D531" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
       <c r="E531">
         <v>2</v>
       </c>
       <c r="F531" t="s">
         <v>16</v>
       </c>
       <c r="G531" t="s">
         <v>17</v>
       </c>
       <c r="K531" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="532" spans="1:11">
       <c r="A532" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
       <c r="B532" t="s">
         <v>13</v>
       </c>
       <c r="C532" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D532" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
       <c r="E532">
         <v>2</v>
       </c>
       <c r="F532" t="s">
         <v>16</v>
       </c>
       <c r="G532" t="s">
         <v>17</v>
       </c>
       <c r="K532" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="533" spans="1:11">
       <c r="A533" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
       <c r="B533" t="s">
         <v>13</v>
       </c>
       <c r="C533" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D533" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
       <c r="E533">
         <v>2</v>
       </c>
       <c r="F533" t="s">
         <v>16</v>
       </c>
       <c r="G533" t="s">
         <v>17</v>
       </c>
       <c r="K533" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="534" spans="1:11">
       <c r="A534" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
       <c r="B534" t="s">
         <v>13</v>
       </c>
       <c r="C534" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D534" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
       <c r="E534">
         <v>2</v>
       </c>
       <c r="F534" t="s">
         <v>16</v>
       </c>
       <c r="G534" t="s">
         <v>17</v>
       </c>
       <c r="K534" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="535" spans="1:11">
       <c r="A535" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
       <c r="B535" t="s">
         <v>13</v>
       </c>
       <c r="C535" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D535" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
       <c r="E535">
         <v>2</v>
       </c>
       <c r="F535" t="s">
         <v>16</v>
       </c>
       <c r="G535" t="s">
         <v>17</v>
       </c>
       <c r="K535" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="536" spans="1:11">
       <c r="A536" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
       <c r="B536" t="s">
         <v>13</v>
       </c>
       <c r="C536" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D536" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
       <c r="E536">
         <v>2</v>
       </c>
       <c r="F536" t="s">
         <v>16</v>
       </c>
       <c r="G536" t="s">
         <v>17</v>
       </c>
       <c r="K536" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="537" spans="1:11">
       <c r="A537" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
       <c r="B537" t="s">
         <v>13</v>
       </c>
       <c r="C537" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D537" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
       <c r="E537">
         <v>2</v>
       </c>
       <c r="F537" t="s">
         <v>16</v>
       </c>
       <c r="G537" t="s">
         <v>17</v>
       </c>
       <c r="K537" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="538" spans="1:11">
       <c r="A538" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
       <c r="B538" t="s">
         <v>13</v>
       </c>
       <c r="C538" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D538" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
       <c r="E538">
         <v>2</v>
       </c>
       <c r="F538" t="s">
         <v>16</v>
       </c>
       <c r="G538" t="s">
         <v>17</v>
       </c>
       <c r="K538" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="539" spans="1:11">
       <c r="A539" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="B539" t="s">
         <v>13</v>
       </c>
       <c r="C539" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D539" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="E539">
         <v>2</v>
       </c>
       <c r="F539" t="s">
         <v>16</v>
       </c>
       <c r="G539" t="s">
         <v>17</v>
       </c>
       <c r="K539" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="540" spans="1:11">
       <c r="A540" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="B540" t="s">
         <v>13</v>
       </c>
       <c r="C540" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D540" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="E540">
         <v>2</v>
       </c>
       <c r="F540" t="s">
         <v>16</v>
       </c>
       <c r="G540" t="s">
         <v>17</v>
       </c>
       <c r="K540" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="541" spans="1:11">
       <c r="A541" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="B541" t="s">
         <v>13</v>
       </c>
       <c r="C541" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D541" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="E541">
         <v>2</v>
       </c>
       <c r="F541" t="s">
         <v>16</v>
       </c>
       <c r="G541" t="s">
         <v>17</v>
       </c>
       <c r="K541" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="542" spans="1:11">
       <c r="A542" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="B542" t="s">
         <v>13</v>
       </c>
       <c r="C542" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D542" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="E542">
         <v>2</v>
       </c>
       <c r="F542" t="s">
         <v>16</v>
       </c>
       <c r="G542" t="s">
         <v>17</v>
       </c>
       <c r="K542" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="543" spans="1:11">
       <c r="A543" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="B543" t="s">
         <v>13</v>
       </c>
       <c r="C543" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D543" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="E543">
         <v>2</v>
       </c>
       <c r="F543" t="s">
         <v>16</v>
       </c>
       <c r="G543" t="s">
         <v>17</v>
       </c>
       <c r="K543" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="544" spans="1:11">
       <c r="A544" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B544" t="s">
         <v>13</v>
       </c>
       <c r="C544" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D544" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="E544">
         <v>2</v>
       </c>
       <c r="F544" t="s">
         <v>16</v>
       </c>
       <c r="G544" t="s">
         <v>17</v>
       </c>
       <c r="K544" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="545" spans="1:11">
       <c r="A545" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
       <c r="B545" t="s">
         <v>13</v>
       </c>
       <c r="C545" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D545" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
       <c r="E545">
         <v>2</v>
       </c>
       <c r="F545" t="s">
         <v>16</v>
       </c>
       <c r="G545" t="s">
         <v>17</v>
       </c>
       <c r="K545" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="546" spans="1:11">
       <c r="A546" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="B546" t="s">
         <v>13</v>
       </c>
       <c r="C546" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D546" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
       <c r="E546">
         <v>2</v>
       </c>
       <c r="F546" t="s">
         <v>16</v>
       </c>
       <c r="G546" t="s">
         <v>17</v>
       </c>
       <c r="K546" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="547" spans="1:11">
       <c r="A547" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
       <c r="B547" t="s">
         <v>13</v>
       </c>
       <c r="C547" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D547" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="E547">
         <v>2</v>
       </c>
       <c r="F547" t="s">
         <v>16</v>
       </c>
       <c r="G547" t="s">
         <v>17</v>
       </c>
       <c r="K547" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="548" spans="1:11">
       <c r="A548" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="B548" t="s">
         <v>13</v>
       </c>
       <c r="C548" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D548" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="E548">
         <v>2</v>
       </c>
       <c r="F548" t="s">
         <v>16</v>
       </c>
       <c r="G548" t="s">
         <v>17</v>
       </c>
       <c r="K548" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="549" spans="1:11">
       <c r="A549" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="B549" t="s">
         <v>13</v>
       </c>
       <c r="C549" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D549" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="E549">
         <v>2</v>
       </c>
       <c r="F549" t="s">
         <v>16</v>
       </c>
       <c r="G549" t="s">
         <v>17</v>
       </c>
       <c r="K549" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="550" spans="1:11">
       <c r="A550" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
       <c r="B550" t="s">
         <v>13</v>
       </c>
       <c r="C550" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D550" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
       <c r="E550">
         <v>2</v>
       </c>
       <c r="F550" t="s">
         <v>16</v>
       </c>
       <c r="G550" t="s">
         <v>17</v>
       </c>
       <c r="K550" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="551" spans="1:11">
       <c r="A551" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B551" t="s">
         <v>13</v>
       </c>
       <c r="C551" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D551" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
       <c r="E551">
         <v>2</v>
       </c>
       <c r="F551" t="s">
         <v>16</v>
       </c>
       <c r="G551" t="s">
         <v>17</v>
       </c>
       <c r="K551" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="552" spans="1:11">
       <c r="A552" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
       <c r="B552" t="s">
         <v>13</v>
       </c>
       <c r="C552" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D552" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
       <c r="E552">
         <v>2</v>
       </c>
       <c r="F552" t="s">
         <v>16</v>
       </c>
       <c r="G552" t="s">
         <v>17</v>
       </c>
       <c r="K552" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="553" spans="1:11">
       <c r="A553" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
       <c r="B553" t="s">
         <v>13</v>
       </c>
       <c r="C553" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D553" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
       <c r="E553">
         <v>2</v>
       </c>
       <c r="F553" t="s">
         <v>16</v>
       </c>
       <c r="G553" t="s">
         <v>17</v>
       </c>
       <c r="K553" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="554" spans="1:11">
       <c r="A554" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
       <c r="B554" t="s">
         <v>13</v>
       </c>
       <c r="C554" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D554" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
       <c r="E554">
         <v>2</v>
       </c>
       <c r="F554" t="s">
         <v>16</v>
       </c>
       <c r="G554" t="s">
         <v>17</v>
       </c>
       <c r="K554" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="555" spans="1:11">
       <c r="A555" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
       <c r="B555" t="s">
         <v>13</v>
       </c>
       <c r="C555" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D555" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
       <c r="E555">
         <v>2</v>
       </c>
       <c r="F555" t="s">
         <v>16</v>
       </c>
       <c r="G555" t="s">
         <v>17</v>
       </c>
       <c r="K555" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="556" spans="1:11">
       <c r="A556" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
       <c r="B556" t="s">
         <v>13</v>
       </c>
       <c r="C556" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D556" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
       <c r="E556">
         <v>2</v>
       </c>
       <c r="F556" t="s">
         <v>16</v>
       </c>
       <c r="G556" t="s">
         <v>17</v>
       </c>
       <c r="K556" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="557" spans="1:11">
       <c r="A557" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
       <c r="B557" t="s">
         <v>13</v>
       </c>
       <c r="C557" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D557" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
       <c r="E557">
         <v>2</v>
       </c>
       <c r="F557" t="s">
         <v>16</v>
       </c>
       <c r="G557" t="s">
         <v>17</v>
       </c>
       <c r="K557" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="558" spans="1:11">
       <c r="A558" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
       <c r="B558" t="s">
         <v>13</v>
       </c>
       <c r="C558" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D558" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
       <c r="E558">
         <v>2</v>
       </c>
       <c r="F558" t="s">
         <v>16</v>
       </c>
       <c r="G558" t="s">
         <v>17</v>
       </c>
       <c r="K558" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="559" spans="1:11">
       <c r="A559" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
       <c r="B559" t="s">
         <v>13</v>
       </c>
       <c r="C559" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D559" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="E559">
         <v>2</v>
       </c>
       <c r="F559" t="s">
         <v>16</v>
       </c>
       <c r="G559" t="s">
         <v>17</v>
       </c>
       <c r="K559" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="560" spans="1:11">
       <c r="A560" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
       <c r="B560" t="s">
         <v>13</v>
       </c>
       <c r="C560" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D560" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
       <c r="E560">
         <v>2</v>
       </c>
       <c r="F560" t="s">
         <v>16</v>
       </c>
       <c r="G560" t="s">
         <v>17</v>
       </c>
       <c r="K560" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="561" spans="1:11">
       <c r="A561" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
       <c r="B561" t="s">
         <v>13</v>
       </c>
       <c r="C561" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D561" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
       <c r="E561">
         <v>2</v>
       </c>
       <c r="F561" t="s">
         <v>16</v>
       </c>
       <c r="G561" t="s">
         <v>17</v>
       </c>
       <c r="K561" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="562" spans="1:11">
       <c r="A562" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
       <c r="B562" t="s">
         <v>13</v>
       </c>
       <c r="C562" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D562" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
       <c r="E562">
         <v>2</v>
       </c>
       <c r="F562" t="s">
         <v>16</v>
       </c>
       <c r="G562" t="s">
         <v>17</v>
       </c>
       <c r="K562" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="563" spans="1:11">
       <c r="A563" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
       <c r="B563" t="s">
         <v>13</v>
       </c>
       <c r="C563" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D563" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
       <c r="E563">
         <v>2</v>
       </c>
       <c r="F563" t="s">
         <v>16</v>
       </c>
       <c r="G563" t="s">
         <v>17</v>
       </c>
       <c r="K563" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="564" spans="1:11">
       <c r="A564" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
       <c r="B564" t="s">
         <v>13</v>
       </c>
       <c r="C564" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D564" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="E564">
         <v>2</v>
       </c>
       <c r="F564" t="s">
         <v>16</v>
       </c>
       <c r="G564" t="s">
         <v>17</v>
       </c>
       <c r="K564" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="565" spans="1:11">
       <c r="A565" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
       <c r="B565" t="s">
         <v>13</v>
       </c>
       <c r="C565" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D565" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="E565">
         <v>2</v>
       </c>
       <c r="F565" t="s">
         <v>16</v>
       </c>
       <c r="G565" t="s">
         <v>17</v>
       </c>
       <c r="K565" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="566" spans="1:11">
       <c r="A566" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
       <c r="B566" t="s">
         <v>13</v>
       </c>
       <c r="C566" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D566" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
       <c r="E566">
         <v>2</v>
       </c>
       <c r="F566" t="s">
         <v>16</v>
       </c>
       <c r="G566" t="s">
         <v>17</v>
       </c>
       <c r="K566" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="567" spans="1:11">
       <c r="A567" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
       <c r="B567" t="s">
         <v>13</v>
       </c>
       <c r="C567" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D567" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
       <c r="E567">
         <v>2</v>
       </c>
       <c r="F567" t="s">
         <v>16</v>
       </c>
       <c r="G567" t="s">
         <v>17</v>
       </c>
       <c r="K567" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="568" spans="1:11">
       <c r="A568" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
       <c r="B568" t="s">
         <v>13</v>
       </c>
       <c r="C568" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D568" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
       <c r="E568">
         <v>2</v>
       </c>
       <c r="F568" t="s">
         <v>16</v>
       </c>
       <c r="G568" t="s">
         <v>17</v>
       </c>
       <c r="K568" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="569" spans="1:11">
       <c r="A569" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
       <c r="B569" t="s">
         <v>13</v>
       </c>
       <c r="C569" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D569" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
       <c r="E569">
         <v>2</v>
       </c>
       <c r="F569" t="s">
         <v>16</v>
       </c>
       <c r="G569" t="s">
         <v>17</v>
       </c>
       <c r="K569" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="570" spans="1:11">
       <c r="A570" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
       <c r="B570" t="s">
         <v>13</v>
       </c>
       <c r="C570" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D570" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
       <c r="E570">
         <v>2</v>
       </c>
       <c r="F570" t="s">
         <v>16</v>
       </c>
       <c r="G570" t="s">
         <v>17</v>
       </c>
       <c r="K570" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="571" spans="1:11">
       <c r="A571" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
       <c r="B571" t="s">
         <v>13</v>
       </c>
       <c r="C571" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D571" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
       <c r="E571">
         <v>2</v>
       </c>
       <c r="F571" t="s">
         <v>16</v>
       </c>
       <c r="G571" t="s">
         <v>17</v>
       </c>
       <c r="K571" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="572" spans="1:11">
       <c r="A572" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
       <c r="B572" t="s">
         <v>13</v>
       </c>
       <c r="C572" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D572" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="E572">
         <v>2</v>
       </c>
       <c r="F572" t="s">
         <v>16</v>
       </c>
       <c r="G572" t="s">
         <v>17</v>
       </c>
       <c r="K572" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="573" spans="1:11">
       <c r="A573" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
       <c r="B573" t="s">
         <v>13</v>
       </c>
       <c r="C573" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D573" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="E573">
         <v>2</v>
       </c>
       <c r="F573" t="s">
         <v>16</v>
       </c>
       <c r="G573" t="s">
         <v>17</v>
       </c>
       <c r="K573" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="574" spans="1:11">
       <c r="A574" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
       <c r="B574" t="s">
         <v>13</v>
       </c>
       <c r="C574" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D574" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
       <c r="E574">
         <v>2</v>
       </c>
       <c r="F574" t="s">
         <v>16</v>
       </c>
       <c r="G574" t="s">
         <v>17</v>
       </c>
       <c r="K574" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="575" spans="1:11">
       <c r="A575" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
       <c r="B575" t="s">
         <v>13</v>
       </c>
       <c r="C575" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D575" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
       <c r="E575">
         <v>2</v>
       </c>
       <c r="F575" t="s">
         <v>16</v>
       </c>
       <c r="G575" t="s">
         <v>17</v>
       </c>
       <c r="K575" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="576" spans="1:11">
       <c r="A576" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
       <c r="B576" t="s">
         <v>13</v>
       </c>
       <c r="C576" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D576" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
       <c r="E576">
         <v>2</v>
       </c>
       <c r="F576" t="s">
         <v>16</v>
       </c>
       <c r="G576" t="s">
         <v>17</v>
       </c>
       <c r="K576" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="577" spans="1:11">
       <c r="A577" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
       <c r="B577" t="s">
         <v>13</v>
       </c>
       <c r="C577" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D577" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
       <c r="E577">
         <v>2</v>
       </c>
       <c r="F577" t="s">
         <v>16</v>
       </c>
       <c r="G577" t="s">
         <v>17</v>
       </c>
       <c r="K577" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="578" spans="1:11">
       <c r="A578" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
       <c r="B578" t="s">
         <v>13</v>
       </c>
       <c r="C578" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D578" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
       <c r="E578">
         <v>2</v>
       </c>
       <c r="F578" t="s">
         <v>16</v>
       </c>
       <c r="G578" t="s">
         <v>17</v>
       </c>
       <c r="K578" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="579" spans="1:11">
       <c r="A579" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
       <c r="B579" t="s">
         <v>13</v>
       </c>
       <c r="C579" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D579" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
       <c r="E579">
         <v>2</v>
       </c>
       <c r="F579" t="s">
         <v>16</v>
       </c>
       <c r="G579" t="s">
         <v>17</v>
       </c>
       <c r="K579" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="580" spans="1:11">
       <c r="A580" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
       <c r="B580" t="s">
         <v>13</v>
       </c>
       <c r="C580" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D580" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
       <c r="E580">
         <v>2</v>
       </c>
       <c r="F580" t="s">
         <v>16</v>
       </c>
       <c r="G580" t="s">
         <v>17</v>
       </c>
       <c r="K580" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="581" spans="1:11">
       <c r="A581" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="B581" t="s">
         <v>13</v>
       </c>
       <c r="C581" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D581" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="E581">
         <v>2</v>
       </c>
       <c r="F581" t="s">
         <v>16</v>
       </c>
       <c r="G581" t="s">
         <v>17</v>
       </c>
       <c r="K581" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="582" spans="1:11">
       <c r="A582" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="B582" t="s">
         <v>13</v>
       </c>
       <c r="C582" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D582" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="E582">
         <v>2</v>
       </c>
       <c r="F582" t="s">
         <v>16</v>
       </c>
       <c r="G582" t="s">
         <v>17</v>
       </c>
       <c r="K582" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="583" spans="1:11">
       <c r="A583" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="B583" t="s">
         <v>13</v>
       </c>
       <c r="C583" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D583" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
       <c r="E583">
         <v>2</v>
       </c>
       <c r="F583" t="s">
         <v>16</v>
       </c>
       <c r="G583" t="s">
         <v>17</v>
       </c>
       <c r="K583" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="584" spans="1:11">
       <c r="A584" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
       <c r="B584" t="s">
         <v>13</v>
       </c>
       <c r="C584" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D584" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
       <c r="E584">
         <v>2</v>
       </c>
       <c r="F584" t="s">
         <v>16</v>
       </c>
       <c r="G584" t="s">
         <v>17</v>
       </c>
       <c r="K584" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="585" spans="1:11">
       <c r="A585" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
       <c r="B585" t="s">
         <v>13</v>
       </c>
       <c r="C585" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D585" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
       <c r="E585">
         <v>2</v>
       </c>
       <c r="F585" t="s">
         <v>16</v>
       </c>
       <c r="G585" t="s">
         <v>17</v>
       </c>
       <c r="K585" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="586" spans="1:11">
       <c r="A586" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
       <c r="B586" t="s">
         <v>13</v>
       </c>
       <c r="C586" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D586" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
       <c r="E586">
         <v>2</v>
       </c>
       <c r="F586" t="s">
         <v>16</v>
       </c>
       <c r="G586" t="s">
         <v>17</v>
       </c>
       <c r="K586" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="587" spans="1:11">
       <c r="A587" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
       <c r="B587" t="s">
         <v>13</v>
       </c>
       <c r="C587" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D587" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="E587">
         <v>2</v>
       </c>
       <c r="F587" t="s">
         <v>16</v>
       </c>
       <c r="G587" t="s">
         <v>17</v>
       </c>
       <c r="K587" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="588" spans="1:11">
       <c r="A588" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="B588" t="s">
         <v>13</v>
       </c>
       <c r="C588" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D588" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
       <c r="E588">
         <v>2</v>
       </c>
       <c r="F588" t="s">
         <v>16</v>
       </c>
       <c r="G588" t="s">
         <v>17</v>
       </c>
       <c r="K588" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="589" spans="1:11">
       <c r="A589" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
       <c r="B589" t="s">
         <v>13</v>
       </c>
       <c r="C589" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D589" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
       <c r="E589">
         <v>2</v>
       </c>
       <c r="F589" t="s">
         <v>16</v>
       </c>
       <c r="G589" t="s">
         <v>17</v>
       </c>
       <c r="K589" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="590" spans="1:11">
       <c r="A590" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
       <c r="B590" t="s">
         <v>13</v>
       </c>
       <c r="C590" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D590" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="E590">
         <v>2</v>
       </c>
       <c r="F590" t="s">
         <v>16</v>
       </c>
       <c r="G590" t="s">
         <v>17</v>
       </c>
       <c r="K590" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="591" spans="1:11">
       <c r="A591" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
       <c r="B591" t="s">
         <v>13</v>
       </c>
       <c r="C591" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D591" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
       <c r="E591">
         <v>2</v>
       </c>
       <c r="F591" t="s">
         <v>16</v>
       </c>
       <c r="G591" t="s">
         <v>17</v>
       </c>
       <c r="K591" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="592" spans="1:11">
       <c r="A592" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
       <c r="B592" t="s">
         <v>13</v>
       </c>
       <c r="C592" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D592" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
       <c r="E592">
         <v>2</v>
       </c>
       <c r="F592" t="s">
         <v>16</v>
       </c>
       <c r="G592" t="s">
         <v>17</v>
       </c>
       <c r="K592" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="593" spans="1:11">
       <c r="A593" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
       <c r="B593" t="s">
         <v>13</v>
       </c>
       <c r="C593" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D593" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
       <c r="E593">
         <v>2</v>
       </c>
       <c r="F593" t="s">
         <v>16</v>
       </c>
       <c r="G593" t="s">
         <v>17</v>
       </c>
       <c r="K593" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="594" spans="1:11">
       <c r="A594" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
       <c r="B594" t="s">
         <v>13</v>
       </c>
       <c r="C594" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D594" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
       <c r="E594">
         <v>2</v>
       </c>
       <c r="F594" t="s">
         <v>16</v>
       </c>
       <c r="G594" t="s">
         <v>17</v>
       </c>
       <c r="K594" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
       <c r="B595" t="s">
         <v>13</v>
       </c>
       <c r="C595" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D595" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
       <c r="E595">
         <v>2</v>
       </c>
       <c r="F595" t="s">
         <v>16</v>
       </c>
       <c r="G595" t="s">
         <v>17</v>
       </c>
       <c r="K595" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="596" spans="1:11">
       <c r="A596" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="B596" t="s">
         <v>13</v>
       </c>
       <c r="C596" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D596" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
       <c r="E596">
         <v>2</v>
       </c>
       <c r="F596" t="s">
         <v>16</v>
       </c>
       <c r="G596" t="s">
         <v>17</v>
       </c>
       <c r="K596" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="597" spans="1:11">
       <c r="A597" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="B597" t="s">
         <v>13</v>
       </c>
       <c r="C597" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D597" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
       <c r="E597">
         <v>2</v>
       </c>
       <c r="F597" t="s">
         <v>16</v>
       </c>
       <c r="G597" t="s">
         <v>17</v>
       </c>
       <c r="K597" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="598" spans="1:11">
       <c r="A598" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="B598" t="s">
         <v>13</v>
       </c>
       <c r="C598" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D598" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="E598">
         <v>2</v>
       </c>
       <c r="F598" t="s">
         <v>16</v>
       </c>
       <c r="G598" t="s">
         <v>17</v>
       </c>
       <c r="K598" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="599" spans="1:11">
       <c r="A599" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
       <c r="B599" t="s">
         <v>13</v>
       </c>
       <c r="C599" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D599" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="E599">
         <v>2</v>
       </c>
       <c r="F599" t="s">
         <v>16</v>
       </c>
       <c r="G599" t="s">
         <v>17</v>
       </c>
       <c r="K599" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="600" spans="1:11">
       <c r="A600" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="B600" t="s">
         <v>13</v>
       </c>
       <c r="C600" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D600" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="E600">
         <v>2</v>
       </c>
       <c r="F600" t="s">
         <v>16</v>
       </c>
       <c r="G600" t="s">
         <v>17</v>
       </c>
       <c r="K600" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="601" spans="1:11">
       <c r="A601" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
       <c r="B601" t="s">
         <v>13</v>
       </c>
       <c r="C601" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D601" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
       <c r="E601">
         <v>2</v>
       </c>
       <c r="F601" t="s">
         <v>16</v>
       </c>
       <c r="G601" t="s">
         <v>17</v>
       </c>
       <c r="K601" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="602" spans="1:11">
       <c r="A602" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
       <c r="B602" t="s">
         <v>13</v>
       </c>
       <c r="C602" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D602" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
       <c r="E602">
         <v>2</v>
       </c>
       <c r="F602" t="s">
         <v>16</v>
       </c>
       <c r="G602" t="s">
         <v>17</v>
       </c>
       <c r="K602" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="603" spans="1:11">
       <c r="A603" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
       <c r="B603" t="s">
         <v>13</v>
       </c>
       <c r="C603" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D603" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
       <c r="E603">
         <v>2</v>
       </c>
       <c r="F603" t="s">
         <v>16</v>
       </c>
       <c r="G603" t="s">
         <v>17</v>
       </c>
       <c r="K603" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="604" spans="1:11">
       <c r="A604" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
       <c r="B604" t="s">
         <v>13</v>
       </c>
       <c r="C604" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D604" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
       <c r="E604">
         <v>2</v>
       </c>
       <c r="F604" t="s">
         <v>16</v>
       </c>
       <c r="G604" t="s">
         <v>17</v>
       </c>
       <c r="K604" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="605" spans="1:11">
       <c r="A605" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
       <c r="B605" t="s">
         <v>13</v>
       </c>
       <c r="C605" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D605" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
       <c r="E605">
         <v>2</v>
       </c>
       <c r="F605" t="s">
         <v>16</v>
       </c>
       <c r="G605" t="s">
         <v>17</v>
       </c>
       <c r="K605" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="606" spans="1:11">
       <c r="A606" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
       <c r="B606" t="s">
         <v>13</v>
       </c>
       <c r="C606" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D606" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
       <c r="E606">
         <v>2</v>
       </c>
       <c r="F606" t="s">
         <v>16</v>
       </c>
       <c r="G606" t="s">
         <v>17</v>
       </c>
       <c r="K606" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="607" spans="1:11">
       <c r="A607" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
       <c r="B607" t="s">
         <v>13</v>
       </c>
       <c r="C607" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D607" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
       <c r="E607">
         <v>2</v>
       </c>
       <c r="F607" t="s">
         <v>16</v>
       </c>
       <c r="G607" t="s">
         <v>17</v>
       </c>
       <c r="K607" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="608" spans="1:11">
       <c r="A608" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
       <c r="B608" t="s">
         <v>13</v>
       </c>
       <c r="C608" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D608" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
       <c r="E608">
         <v>2</v>
       </c>
       <c r="F608" t="s">
         <v>16</v>
       </c>
       <c r="G608" t="s">
         <v>17</v>
       </c>
       <c r="K608" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="609" spans="1:11">
       <c r="A609" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="B609" t="s">
         <v>13</v>
       </c>
       <c r="C609" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D609" t="s">
-        <v>1844</v>
+        <v>1846</v>
       </c>
       <c r="E609">
         <v>2</v>
       </c>
       <c r="F609" t="s">
         <v>16</v>
       </c>
       <c r="G609" t="s">
         <v>17</v>
       </c>
       <c r="K609" t="s">
-        <v>1845</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="610" spans="1:11">
       <c r="A610" t="s">
-        <v>1846</v>
+        <v>1848</v>
       </c>
       <c r="B610" t="s">
         <v>13</v>
       </c>
       <c r="C610" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D610" t="s">
-        <v>1847</v>
+        <v>1849</v>
       </c>
       <c r="E610">
         <v>2</v>
       </c>
       <c r="F610" t="s">
         <v>16</v>
       </c>
       <c r="G610" t="s">
         <v>17</v>
       </c>
       <c r="K610" t="s">
-        <v>1848</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="611" spans="1:11">
       <c r="A611" t="s">
-        <v>1849</v>
+        <v>1851</v>
       </c>
       <c r="B611" t="s">
         <v>13</v>
       </c>
       <c r="C611" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D611" t="s">
-        <v>1850</v>
+        <v>1852</v>
       </c>
       <c r="E611">
         <v>2</v>
       </c>
       <c r="F611" t="s">
         <v>16</v>
       </c>
       <c r="G611" t="s">
         <v>17</v>
       </c>
       <c r="K611" t="s">
-        <v>1851</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="612" spans="1:11">
       <c r="A612" t="s">
-        <v>1852</v>
+        <v>1854</v>
       </c>
       <c r="B612" t="s">
         <v>13</v>
       </c>
       <c r="C612" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D612" t="s">
-        <v>1853</v>
+        <v>1855</v>
       </c>
       <c r="E612">
         <v>2</v>
       </c>
       <c r="F612" t="s">
         <v>16</v>
       </c>
       <c r="G612" t="s">
         <v>17</v>
       </c>
       <c r="K612" t="s">
-        <v>1854</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="613" spans="1:11">
       <c r="A613" t="s">
-        <v>1855</v>
+        <v>1857</v>
       </c>
       <c r="B613" t="s">
         <v>13</v>
       </c>
       <c r="C613" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D613" t="s">
-        <v>1856</v>
+        <v>1858</v>
       </c>
       <c r="E613">
         <v>2</v>
       </c>
       <c r="F613" t="s">
         <v>16</v>
       </c>
       <c r="G613" t="s">
         <v>17</v>
       </c>
       <c r="K613" t="s">
-        <v>1857</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="614" spans="1:11">
       <c r="A614" t="s">
-        <v>1858</v>
+        <v>1860</v>
       </c>
       <c r="B614" t="s">
         <v>13</v>
       </c>
       <c r="C614" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D614" t="s">
-        <v>1859</v>
+        <v>1861</v>
       </c>
       <c r="E614">
         <v>2</v>
       </c>
       <c r="F614" t="s">
         <v>16</v>
       </c>
       <c r="G614" t="s">
         <v>17</v>
       </c>
       <c r="K614" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="615" spans="1:11">
       <c r="A615" t="s">
-        <v>1861</v>
+        <v>1863</v>
       </c>
       <c r="B615" t="s">
         <v>13</v>
       </c>
       <c r="C615" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D615" t="s">
-        <v>1862</v>
+        <v>1864</v>
       </c>
       <c r="E615">
         <v>2</v>
       </c>
       <c r="F615" t="s">
         <v>16</v>
       </c>
       <c r="G615" t="s">
         <v>17</v>
       </c>
       <c r="K615" t="s">
-        <v>1863</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="616" spans="1:11">
       <c r="A616" t="s">
-        <v>1864</v>
+        <v>1866</v>
       </c>
       <c r="B616" t="s">
         <v>13</v>
       </c>
       <c r="C616" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D616" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="E616">
         <v>2</v>
       </c>
       <c r="F616" t="s">
         <v>16</v>
       </c>
       <c r="G616" t="s">
         <v>17</v>
       </c>
       <c r="K616" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="617" spans="1:11">
       <c r="A617" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="B617" t="s">
         <v>13</v>
       </c>
       <c r="C617" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D617" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
       <c r="E617">
         <v>2</v>
       </c>
       <c r="F617" t="s">
         <v>16</v>
       </c>
       <c r="G617" t="s">
         <v>17</v>
       </c>
       <c r="K617" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="618" spans="1:11">
       <c r="A618" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="B618" t="s">
         <v>13</v>
       </c>
       <c r="C618" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D618" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
       <c r="E618">
         <v>2</v>
       </c>
       <c r="F618" t="s">
         <v>16</v>
       </c>
       <c r="G618" t="s">
         <v>17</v>
       </c>
       <c r="K618" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="619" spans="1:11">
       <c r="A619" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
       <c r="B619" t="s">
         <v>13</v>
       </c>
       <c r="C619" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D619" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
       <c r="E619">
         <v>2</v>
       </c>
       <c r="F619" t="s">
         <v>16</v>
       </c>
       <c r="G619" t="s">
         <v>17</v>
       </c>
       <c r="K619" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="620" spans="1:11">
       <c r="A620" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
       <c r="B620" t="s">
         <v>13</v>
       </c>
       <c r="C620" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D620" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
       <c r="E620">
         <v>2</v>
       </c>
       <c r="F620" t="s">
         <v>16</v>
       </c>
       <c r="G620" t="s">
         <v>17</v>
       </c>
       <c r="K620" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="621" spans="1:11">
       <c r="A621" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
       <c r="B621" t="s">
         <v>13</v>
       </c>
       <c r="C621" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D621" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="E621">
         <v>2</v>
       </c>
       <c r="F621" t="s">
         <v>16</v>
       </c>
       <c r="G621" t="s">
         <v>17</v>
       </c>
       <c r="K621" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="622" spans="1:11">
       <c r="A622" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B622" t="s">
         <v>13</v>
       </c>
       <c r="C622" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D622" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="E622">
         <v>2</v>
       </c>
       <c r="F622" t="s">
         <v>16</v>
       </c>
       <c r="G622" t="s">
         <v>17</v>
       </c>
       <c r="K622" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="623" spans="1:11">
       <c r="A623" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
       <c r="B623" t="s">
         <v>13</v>
       </c>
       <c r="C623" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D623" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
       <c r="E623">
         <v>2</v>
       </c>
       <c r="F623" t="s">
         <v>16</v>
       </c>
       <c r="G623" t="s">
         <v>17</v>
       </c>
       <c r="K623" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="624" spans="1:11">
       <c r="A624" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="B624" t="s">
         <v>13</v>
       </c>
       <c r="C624" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D624" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
       <c r="E624">
         <v>2</v>
       </c>
       <c r="F624" t="s">
         <v>16</v>
       </c>
       <c r="G624" t="s">
         <v>17</v>
       </c>
       <c r="K624" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="625" spans="1:11">
       <c r="A625" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
       <c r="B625" t="s">
         <v>13</v>
       </c>
       <c r="C625" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D625" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c r="E625">
         <v>2</v>
       </c>
       <c r="F625" t="s">
         <v>16</v>
       </c>
       <c r="G625" t="s">
         <v>17</v>
       </c>
       <c r="K625" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="626" spans="1:11">
       <c r="A626" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B626" t="s">
         <v>13</v>
       </c>
       <c r="C626" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D626" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
       <c r="E626">
         <v>2</v>
       </c>
       <c r="F626" t="s">
         <v>16</v>
       </c>
       <c r="G626" t="s">
         <v>17</v>
       </c>
       <c r="K626" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="627" spans="1:11">
       <c r="A627" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
       <c r="B627" t="s">
         <v>13</v>
       </c>
       <c r="C627" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D627" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="E627">
         <v>2</v>
       </c>
       <c r="F627" t="s">
         <v>16</v>
       </c>
       <c r="G627" t="s">
         <v>17</v>
       </c>
       <c r="K627" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="628" spans="1:11">
       <c r="A628" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="B628" t="s">
         <v>13</v>
       </c>
       <c r="C628" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D628" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="E628">
         <v>2</v>
       </c>
       <c r="F628" t="s">
         <v>16</v>
       </c>
       <c r="G628" t="s">
         <v>17</v>
       </c>
       <c r="K628" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="629" spans="1:11">
       <c r="A629" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="B629" t="s">
         <v>13</v>
       </c>
       <c r="C629" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D629" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="E629">
         <v>2</v>
       </c>
       <c r="F629" t="s">
         <v>16</v>
       </c>
       <c r="G629" t="s">
         <v>17</v>
       </c>
       <c r="K629" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="630" spans="1:11">
       <c r="A630" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="B630" t="s">
         <v>13</v>
       </c>
       <c r="C630" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D630" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
       <c r="E630">
         <v>2</v>
       </c>
       <c r="F630" t="s">
         <v>16</v>
       </c>
       <c r="G630" t="s">
         <v>17</v>
       </c>
       <c r="K630" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="631" spans="1:11">
       <c r="A631" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="B631" t="s">
         <v>13</v>
       </c>
       <c r="C631" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D631" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="E631">
         <v>2</v>
       </c>
       <c r="F631" t="s">
         <v>16</v>
       </c>
       <c r="G631" t="s">
         <v>17</v>
       </c>
       <c r="K631" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="632" spans="1:11">
       <c r="A632" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="B632" t="s">
         <v>13</v>
       </c>
       <c r="C632" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D632" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="E632">
         <v>2</v>
       </c>
       <c r="F632" t="s">
         <v>16</v>
       </c>
       <c r="G632" t="s">
         <v>17</v>
       </c>
       <c r="K632" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="633" spans="1:11">
       <c r="A633" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B633" t="s">
         <v>13</v>
       </c>
       <c r="C633" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D633" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="E633">
         <v>2</v>
       </c>
       <c r="F633" t="s">
         <v>16</v>
       </c>
       <c r="G633" t="s">
         <v>17</v>
       </c>
       <c r="K633" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="634" spans="1:11">
       <c r="A634" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="B634" t="s">
         <v>13</v>
       </c>
       <c r="C634" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D634" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="E634">
         <v>2</v>
       </c>
       <c r="F634" t="s">
         <v>16</v>
       </c>
       <c r="G634" t="s">
         <v>17</v>
       </c>
       <c r="K634" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="635" spans="1:11">
       <c r="A635" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="B635" t="s">
         <v>13</v>
       </c>
       <c r="C635" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D635" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="E635">
         <v>2</v>
       </c>
       <c r="F635" t="s">
         <v>16</v>
       </c>
       <c r="G635" t="s">
         <v>17</v>
       </c>
       <c r="K635" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="636" spans="1:11">
       <c r="A636" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B636" t="s">
         <v>13</v>
       </c>
       <c r="C636" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D636" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="E636">
         <v>2</v>
       </c>
       <c r="F636" t="s">
         <v>16</v>
       </c>
       <c r="G636" t="s">
         <v>17</v>
       </c>
       <c r="K636" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="637" spans="1:11">
       <c r="A637" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="B637" t="s">
         <v>13</v>
       </c>
       <c r="C637" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D637" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="E637">
         <v>2</v>
       </c>
       <c r="F637" t="s">
         <v>16</v>
       </c>
       <c r="G637" t="s">
         <v>17</v>
       </c>
       <c r="K637" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="638" spans="1:11">
       <c r="A638" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="B638" t="s">
         <v>13</v>
       </c>
       <c r="C638" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D638" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="E638">
         <v>2</v>
       </c>
       <c r="F638" t="s">
         <v>16</v>
       </c>
       <c r="G638" t="s">
         <v>17</v>
       </c>
       <c r="K638" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="639" spans="1:11">
       <c r="A639" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="B639" t="s">
         <v>13</v>
       </c>
       <c r="C639" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D639" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="E639">
         <v>2</v>
       </c>
       <c r="F639" t="s">
         <v>16</v>
       </c>
       <c r="G639" t="s">
         <v>17</v>
       </c>
       <c r="K639" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="640" spans="1:11">
       <c r="A640" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="B640" t="s">
         <v>13</v>
       </c>
       <c r="C640" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D640" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="E640">
         <v>2</v>
       </c>
       <c r="F640" t="s">
         <v>16</v>
       </c>
       <c r="G640" t="s">
         <v>17</v>
       </c>
       <c r="K640" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="641" spans="1:11">
       <c r="A641" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="B641" t="s">
         <v>13</v>
       </c>
       <c r="C641" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D641" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="E641">
         <v>2</v>
       </c>
       <c r="F641" t="s">
         <v>16</v>
       </c>
       <c r="G641" t="s">
         <v>17</v>
       </c>
       <c r="K641" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="642" spans="1:11">
       <c r="A642" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="B642" t="s">
         <v>13</v>
       </c>
       <c r="C642" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D642" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="E642">
         <v>2</v>
       </c>
       <c r="F642" t="s">
         <v>16</v>
       </c>
       <c r="G642" t="s">
         <v>17</v>
       </c>
       <c r="K642" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="643" spans="1:11">
       <c r="A643" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="B643" t="s">
         <v>13</v>
       </c>
       <c r="C643" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D643" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="E643">
         <v>2</v>
       </c>
       <c r="F643" t="s">
         <v>16</v>
       </c>
       <c r="G643" t="s">
         <v>17</v>
       </c>
       <c r="K643" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="644" spans="1:11">
       <c r="A644" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B644" t="s">
         <v>13</v>
       </c>
       <c r="C644" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D644" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="E644">
         <v>2</v>
       </c>
       <c r="F644" t="s">
         <v>16</v>
       </c>
       <c r="G644" t="s">
         <v>17</v>
       </c>
       <c r="K644" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="645" spans="1:11">
       <c r="A645" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="B645" t="s">
         <v>13</v>
       </c>
       <c r="C645" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D645" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="E645">
         <v>2</v>
       </c>
       <c r="F645" t="s">
         <v>16</v>
       </c>
       <c r="G645" t="s">
         <v>17</v>
       </c>
       <c r="K645" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="646" spans="1:11">
       <c r="A646" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="B646" t="s">
         <v>13</v>
       </c>
       <c r="C646" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D646" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="E646">
         <v>2</v>
       </c>
       <c r="F646" t="s">
         <v>16</v>
       </c>
       <c r="G646" t="s">
         <v>17</v>
       </c>
       <c r="K646" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="647" spans="1:11">
       <c r="A647" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="B647" t="s">
         <v>13</v>
       </c>
       <c r="C647" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D647" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="E647">
         <v>2</v>
       </c>
       <c r="F647" t="s">
         <v>16</v>
       </c>
       <c r="G647" t="s">
         <v>17</v>
       </c>
       <c r="K647" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="648" spans="1:11">
       <c r="A648" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="B648" t="s">
         <v>13</v>
       </c>
       <c r="C648" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D648" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="E648">
         <v>2</v>
       </c>
       <c r="F648" t="s">
         <v>16</v>
       </c>
       <c r="G648" t="s">
         <v>17</v>
       </c>
       <c r="K648" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="649" spans="1:11">
       <c r="A649" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
       <c r="B649" t="s">
         <v>13</v>
       </c>
       <c r="C649" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D649" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="E649">
         <v>2</v>
       </c>
       <c r="F649" t="s">
         <v>16</v>
       </c>
       <c r="G649" t="s">
         <v>17</v>
       </c>
       <c r="K649" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="650" spans="1:11">
       <c r="A650" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="B650" t="s">
         <v>13</v>
       </c>
       <c r="C650" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D650" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="E650">
         <v>2</v>
       </c>
       <c r="F650" t="s">
         <v>16</v>
       </c>
       <c r="G650" t="s">
         <v>17</v>
       </c>
       <c r="K650" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="651" spans="1:11">
       <c r="A651" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="B651" t="s">
         <v>13</v>
       </c>
       <c r="C651" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D651" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="E651">
         <v>2</v>
       </c>
       <c r="F651" t="s">
         <v>16</v>
       </c>
       <c r="G651" t="s">
         <v>17</v>
       </c>
       <c r="K651" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="652" spans="1:11">
       <c r="A652" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B652" t="s">
         <v>13</v>
       </c>
       <c r="C652" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D652" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="E652">
         <v>2</v>
       </c>
       <c r="F652" t="s">
         <v>16</v>
       </c>
       <c r="G652" t="s">
         <v>17</v>
       </c>
       <c r="K652" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="653" spans="1:11">
       <c r="A653" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="B653" t="s">
         <v>13</v>
       </c>
       <c r="C653" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D653" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="E653">
         <v>2</v>
       </c>
       <c r="F653" t="s">
         <v>16</v>
       </c>
       <c r="G653" t="s">
         <v>17</v>
       </c>
       <c r="K653" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="654" spans="1:11">
       <c r="A654" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="B654" t="s">
         <v>13</v>
       </c>
       <c r="C654" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D654" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="E654">
         <v>2</v>
       </c>
       <c r="F654" t="s">
         <v>16</v>
       </c>
       <c r="G654" t="s">
         <v>17</v>
       </c>
       <c r="K654" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="655" spans="1:11">
       <c r="A655" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="B655" t="s">
         <v>13</v>
       </c>
       <c r="C655" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D655" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="E655">
         <v>2</v>
       </c>
       <c r="F655" t="s">
         <v>16</v>
       </c>
       <c r="G655" t="s">
         <v>17</v>
       </c>
       <c r="K655" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="656" spans="1:11">
       <c r="A656" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="B656" t="s">
         <v>13</v>
       </c>
       <c r="C656" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D656" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="E656">
         <v>2</v>
       </c>
       <c r="F656" t="s">
         <v>16</v>
       </c>
       <c r="G656" t="s">
         <v>17</v>
       </c>
       <c r="K656" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="657" spans="1:11">
       <c r="A657" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="B657" t="s">
         <v>13</v>
       </c>
       <c r="C657" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D657" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="E657">
         <v>2</v>
       </c>
       <c r="F657" t="s">
         <v>16</v>
       </c>
       <c r="G657" t="s">
         <v>17</v>
       </c>
       <c r="K657" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="658" spans="1:11">
       <c r="A658" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="B658" t="s">
         <v>13</v>
       </c>
       <c r="C658" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D658" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="E658">
         <v>2</v>
       </c>
       <c r="F658" t="s">
         <v>16</v>
       </c>
       <c r="G658" t="s">
         <v>17</v>
       </c>
       <c r="K658" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="659" spans="1:11">
       <c r="A659" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="B659" t="s">
         <v>13</v>
       </c>
       <c r="C659" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D659" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="E659">
         <v>2</v>
       </c>
       <c r="F659" t="s">
         <v>16</v>
       </c>
       <c r="G659" t="s">
         <v>17</v>
       </c>
       <c r="K659" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="660" spans="1:11">
       <c r="A660" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="B660" t="s">
         <v>13</v>
       </c>
       <c r="C660" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D660" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="E660">
         <v>2</v>
       </c>
       <c r="F660" t="s">
         <v>16</v>
       </c>
       <c r="G660" t="s">
         <v>17</v>
       </c>
       <c r="K660" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="661" spans="1:11">
       <c r="A661" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="B661" t="s">
         <v>13</v>
       </c>
       <c r="C661" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D661" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="E661">
         <v>2</v>
       </c>
       <c r="F661" t="s">
         <v>16</v>
       </c>
       <c r="G661" t="s">
         <v>17</v>
       </c>
       <c r="K661" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="662" spans="1:11">
       <c r="A662" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="B662" t="s">
         <v>13</v>
       </c>
       <c r="C662" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D662" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="E662">
         <v>2</v>
       </c>
       <c r="F662" t="s">
         <v>16</v>
       </c>
       <c r="G662" t="s">
         <v>17</v>
       </c>
       <c r="K662" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="663" spans="1:11">
       <c r="A663" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B663" t="s">
         <v>13</v>
       </c>
       <c r="C663" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D663" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="E663">
         <v>2</v>
       </c>
       <c r="F663" t="s">
         <v>16</v>
       </c>
       <c r="G663" t="s">
         <v>17</v>
       </c>
       <c r="K663" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="664" spans="1:11">
       <c r="A664" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B664" t="s">
         <v>13</v>
       </c>
       <c r="C664" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D664" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="E664">
         <v>2</v>
       </c>
       <c r="F664" t="s">
         <v>16</v>
       </c>
       <c r="G664" t="s">
         <v>17</v>
       </c>
       <c r="K664" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="665" spans="1:11">
       <c r="A665" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B665" t="s">
         <v>13</v>
       </c>
       <c r="C665" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D665" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="E665">
         <v>2</v>
       </c>
       <c r="F665" t="s">
         <v>16</v>
       </c>
       <c r="G665" t="s">
         <v>17</v>
       </c>
       <c r="K665" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="666" spans="1:11">
       <c r="A666" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="B666" t="s">
         <v>13</v>
       </c>
       <c r="C666" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D666" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="E666">
         <v>2</v>
       </c>
       <c r="F666" t="s">
         <v>16</v>
       </c>
       <c r="G666" t="s">
         <v>17</v>
       </c>
       <c r="K666" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="667" spans="1:11">
       <c r="A667" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="B667" t="s">
         <v>13</v>
       </c>
       <c r="C667" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D667" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="E667">
         <v>2</v>
       </c>
       <c r="F667" t="s">
         <v>16</v>
       </c>
       <c r="G667" t="s">
         <v>17</v>
       </c>
       <c r="K667" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="668" spans="1:11">
       <c r="A668" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B668" t="s">
         <v>13</v>
       </c>
       <c r="C668" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D668" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="E668">
         <v>2</v>
       </c>
       <c r="F668" t="s">
         <v>16</v>
       </c>
       <c r="G668" t="s">
         <v>17</v>
       </c>
       <c r="K668" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="669" spans="1:11">
       <c r="A669" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B669" t="s">
         <v>13</v>
       </c>
       <c r="C669" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D669" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="E669">
         <v>2</v>
       </c>
       <c r="F669" t="s">
         <v>16</v>
       </c>
       <c r="G669" t="s">
         <v>17</v>
       </c>
       <c r="K669" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="670" spans="1:11">
       <c r="A670" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="B670" t="s">
         <v>13</v>
       </c>
       <c r="C670" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D670" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="E670">
         <v>2</v>
       </c>
       <c r="F670" t="s">
         <v>16</v>
       </c>
       <c r="G670" t="s">
         <v>17</v>
       </c>
       <c r="K670" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="671" spans="1:11">
       <c r="A671" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="B671" t="s">
         <v>13</v>
       </c>
       <c r="C671" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D671" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="E671">
         <v>2</v>
       </c>
       <c r="F671" t="s">
         <v>16</v>
       </c>
       <c r="G671" t="s">
         <v>17</v>
       </c>
       <c r="K671" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="672" spans="1:11">
       <c r="A672" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="B672" t="s">
         <v>13</v>
       </c>
       <c r="C672" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D672" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="E672">
         <v>2</v>
       </c>
       <c r="F672" t="s">
         <v>16</v>
       </c>
       <c r="G672" t="s">
         <v>17</v>
       </c>
       <c r="K672" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="673" spans="1:11">
       <c r="A673" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="B673" t="s">
         <v>13</v>
       </c>
       <c r="C673" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D673" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="E673">
         <v>2</v>
       </c>
       <c r="F673" t="s">
         <v>16</v>
       </c>
       <c r="G673" t="s">
         <v>17</v>
       </c>
       <c r="K673" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="674" spans="1:11">
       <c r="A674" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="B674" t="s">
         <v>13</v>
       </c>
       <c r="C674" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D674" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="E674">
         <v>2</v>
       </c>
       <c r="F674" t="s">
         <v>16</v>
       </c>
       <c r="G674" t="s">
         <v>17</v>
       </c>
       <c r="K674" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="675" spans="1:11">
       <c r="A675" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="B675" t="s">
         <v>13</v>
       </c>
       <c r="C675" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D675" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="E675">
         <v>2</v>
       </c>
       <c r="F675" t="s">
         <v>16</v>
       </c>
       <c r="G675" t="s">
         <v>17</v>
       </c>
       <c r="K675" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="676" spans="1:11">
       <c r="A676" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="B676" t="s">
         <v>13</v>
       </c>
       <c r="C676" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D676" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="E676">
         <v>2</v>
       </c>
       <c r="F676" t="s">
         <v>16</v>
       </c>
       <c r="G676" t="s">
         <v>17</v>
       </c>
       <c r="K676" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="677" spans="1:11">
       <c r="A677" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="B677" t="s">
         <v>13</v>
       </c>
       <c r="C677" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D677" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="E677">
         <v>2</v>
       </c>
       <c r="F677" t="s">
         <v>16</v>
       </c>
       <c r="G677" t="s">
         <v>17</v>
       </c>
       <c r="K677" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="678" spans="1:11">
       <c r="A678" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="B678" t="s">
         <v>13</v>
       </c>
       <c r="C678" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D678" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="E678">
         <v>2</v>
       </c>
       <c r="F678" t="s">
         <v>16</v>
       </c>
       <c r="G678" t="s">
         <v>17</v>
       </c>
       <c r="K678" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="679" spans="1:11">
       <c r="A679" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="B679" t="s">
         <v>13</v>
       </c>
       <c r="C679" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D679" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
       <c r="E679">
         <v>2</v>
       </c>
       <c r="F679" t="s">
         <v>16</v>
       </c>
       <c r="G679" t="s">
         <v>17</v>
       </c>
       <c r="K679" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="680" spans="1:11">
       <c r="A680" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="B680" t="s">
         <v>13</v>
       </c>
       <c r="C680" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D680" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="E680">
         <v>2</v>
       </c>
       <c r="F680" t="s">
         <v>16</v>
       </c>
       <c r="G680" t="s">
         <v>17</v>
       </c>
       <c r="K680" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="681" spans="1:11">
       <c r="A681" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="B681" t="s">
         <v>13</v>
       </c>
       <c r="C681" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D681" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="E681">
         <v>2</v>
       </c>
       <c r="F681" t="s">
         <v>16</v>
       </c>
       <c r="G681" t="s">
         <v>17</v>
       </c>
       <c r="K681" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="682" spans="1:11">
       <c r="A682" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
       <c r="B682" t="s">
         <v>13</v>
       </c>
       <c r="C682" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D682" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="E682">
         <v>2</v>
       </c>
       <c r="F682" t="s">
         <v>16</v>
       </c>
       <c r="G682" t="s">
         <v>17</v>
       </c>
       <c r="K682" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="683" spans="1:11">
       <c r="A683" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="B683" t="s">
         <v>13</v>
       </c>
       <c r="C683" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D683" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="E683">
         <v>2</v>
       </c>
       <c r="F683" t="s">
         <v>16</v>
       </c>
       <c r="G683" t="s">
         <v>17</v>
       </c>
       <c r="K683" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="684" spans="1:11">
       <c r="A684" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="B684" t="s">
         <v>13</v>
       </c>
       <c r="C684" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D684" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="E684">
         <v>2</v>
       </c>
       <c r="F684" t="s">
         <v>16</v>
       </c>
       <c r="G684" t="s">
         <v>17</v>
       </c>
       <c r="K684" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="685" spans="1:11">
       <c r="A685" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="B685" t="s">
         <v>13</v>
       </c>
       <c r="C685" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D685" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="E685">
         <v>2</v>
       </c>
       <c r="F685" t="s">
         <v>16</v>
       </c>
       <c r="G685" t="s">
         <v>17</v>
       </c>
       <c r="K685" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="686" spans="1:11">
       <c r="A686" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="B686" t="s">
         <v>13</v>
       </c>
       <c r="C686" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D686" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="E686">
         <v>2</v>
       </c>
       <c r="F686" t="s">
         <v>16</v>
       </c>
       <c r="G686" t="s">
         <v>17</v>
       </c>
       <c r="K686" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="687" spans="1:11">
       <c r="A687" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="B687" t="s">
         <v>13</v>
       </c>
       <c r="C687" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D687" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
       <c r="E687">
         <v>2</v>
       </c>
       <c r="F687" t="s">
         <v>16</v>
       </c>
       <c r="G687" t="s">
         <v>17</v>
       </c>
       <c r="K687" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="688" spans="1:11">
       <c r="A688" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="B688" t="s">
         <v>13</v>
       </c>
       <c r="C688" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D688" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="E688">
         <v>2</v>
       </c>
       <c r="F688" t="s">
         <v>16</v>
       </c>
       <c r="G688" t="s">
         <v>17</v>
       </c>
       <c r="K688" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="689" spans="1:11">
       <c r="A689" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="B689" t="s">
         <v>13</v>
       </c>
       <c r="C689" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D689" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="E689">
         <v>2</v>
       </c>
       <c r="F689" t="s">
         <v>16</v>
       </c>
       <c r="G689" t="s">
         <v>17</v>
       </c>
       <c r="K689" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="690" spans="1:11">
       <c r="A690" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
       <c r="B690" t="s">
         <v>13</v>
       </c>
       <c r="C690" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D690" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="E690">
         <v>2</v>
       </c>
       <c r="F690" t="s">
         <v>16</v>
       </c>
       <c r="G690" t="s">
         <v>17</v>
       </c>
       <c r="K690" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="691" spans="1:11">
       <c r="A691" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="B691" t="s">
         <v>13</v>
       </c>
       <c r="C691" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D691" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="E691">
         <v>2</v>
       </c>
       <c r="F691" t="s">
         <v>16</v>
       </c>
       <c r="G691" t="s">
         <v>17</v>
       </c>
       <c r="K691" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="692" spans="1:11">
       <c r="A692" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="B692" t="s">
         <v>13</v>
       </c>
       <c r="C692" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D692" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="E692">
         <v>2</v>
       </c>
       <c r="F692" t="s">
         <v>16</v>
       </c>
       <c r="G692" t="s">
         <v>17</v>
       </c>
       <c r="K692" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="693" spans="1:11">
       <c r="A693" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B693" t="s">
         <v>13</v>
       </c>
       <c r="C693" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D693" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="E693">
         <v>2</v>
       </c>
       <c r="F693" t="s">
         <v>16</v>
       </c>
       <c r="G693" t="s">
         <v>17</v>
       </c>
       <c r="K693" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="694" spans="1:11">
       <c r="A694" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="B694" t="s">
         <v>13</v>
       </c>
       <c r="C694" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D694" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="E694">
         <v>2</v>
       </c>
       <c r="F694" t="s">
         <v>16</v>
       </c>
       <c r="G694" t="s">
         <v>17</v>
       </c>
       <c r="K694" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="695" spans="1:11">
       <c r="A695" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="B695" t="s">
         <v>13</v>
       </c>
       <c r="C695" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D695" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
       <c r="E695">
         <v>2</v>
       </c>
       <c r="F695" t="s">
         <v>16</v>
       </c>
       <c r="G695" t="s">
         <v>17</v>
       </c>
       <c r="K695" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="696" spans="1:11">
       <c r="A696" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="B696" t="s">
         <v>13</v>
       </c>
       <c r="C696" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D696" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="E696">
         <v>2</v>
       </c>
       <c r="F696" t="s">
         <v>16</v>
       </c>
       <c r="G696" t="s">
         <v>17</v>
       </c>
       <c r="K696" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="697" spans="1:11">
       <c r="A697" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="B697" t="s">
         <v>13</v>
       </c>
       <c r="C697" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D697" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="E697">
         <v>2</v>
       </c>
       <c r="F697" t="s">
         <v>16</v>
       </c>
       <c r="G697" t="s">
         <v>17</v>
       </c>
       <c r="K697" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="698" spans="1:11">
       <c r="A698" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
       <c r="B698" t="s">
         <v>13</v>
       </c>
       <c r="C698" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D698" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="E698">
         <v>2</v>
       </c>
       <c r="F698" t="s">
         <v>16</v>
       </c>
       <c r="G698" t="s">
         <v>17</v>
       </c>
       <c r="K698" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="699" spans="1:11">
       <c r="A699" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="B699" t="s">
         <v>13</v>
       </c>
       <c r="C699" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D699" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="E699">
         <v>2</v>
       </c>
       <c r="F699" t="s">
         <v>16</v>
       </c>
       <c r="G699" t="s">
         <v>17</v>
       </c>
       <c r="K699" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="700" spans="1:11">
       <c r="A700" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="B700" t="s">
         <v>13</v>
       </c>
       <c r="C700" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D700" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="E700">
         <v>2</v>
       </c>
       <c r="F700" t="s">
         <v>16</v>
       </c>
       <c r="G700" t="s">
         <v>17</v>
       </c>
       <c r="K700" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="701" spans="1:11">
       <c r="A701" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="B701" t="s">
         <v>13</v>
       </c>
       <c r="C701" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D701" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="E701">
         <v>2</v>
       </c>
       <c r="F701" t="s">
         <v>16</v>
       </c>
       <c r="G701" t="s">
         <v>17</v>
       </c>
       <c r="K701" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="702" spans="1:11">
       <c r="A702" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="B702" t="s">
         <v>13</v>
       </c>
       <c r="C702" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D702" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="E702">
         <v>2</v>
       </c>
       <c r="F702" t="s">
         <v>16</v>
       </c>
       <c r="G702" t="s">
         <v>17</v>
       </c>
       <c r="K702" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="703" spans="1:11">
       <c r="A703" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="B703" t="s">
         <v>13</v>
       </c>
       <c r="C703" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D703" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
       <c r="E703">
         <v>2</v>
       </c>
       <c r="F703" t="s">
         <v>16</v>
       </c>
       <c r="G703" t="s">
         <v>17</v>
       </c>
       <c r="K703" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="704" spans="1:11">
       <c r="A704" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="B704" t="s">
         <v>13</v>
       </c>
       <c r="C704" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D704" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="E704">
         <v>2</v>
       </c>
       <c r="F704" t="s">
         <v>16</v>
       </c>
       <c r="G704" t="s">
         <v>17</v>
       </c>
       <c r="K704" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="705" spans="1:11">
       <c r="A705" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="B705" t="s">
         <v>13</v>
       </c>
       <c r="C705" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D705" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="E705">
         <v>2</v>
       </c>
       <c r="F705" t="s">
         <v>16</v>
       </c>
       <c r="G705" t="s">
         <v>17</v>
       </c>
       <c r="K705" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="706" spans="1:11">
       <c r="A706" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
       <c r="B706" t="s">
         <v>13</v>
       </c>
       <c r="C706" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D706" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="E706">
         <v>2</v>
       </c>
       <c r="F706" t="s">
         <v>16</v>
       </c>
       <c r="G706" t="s">
         <v>17</v>
       </c>
       <c r="K706" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="707" spans="1:11">
       <c r="A707" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="B707" t="s">
         <v>13</v>
       </c>
       <c r="C707" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D707" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="E707">
         <v>2</v>
       </c>
       <c r="F707" t="s">
         <v>16</v>
       </c>
       <c r="G707" t="s">
         <v>17</v>
       </c>
       <c r="K707" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="708" spans="1:11">
       <c r="A708" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="B708" t="s">
         <v>13</v>
       </c>
       <c r="C708" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D708" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="E708">
         <v>2</v>
       </c>
       <c r="F708" t="s">
         <v>16</v>
       </c>
       <c r="G708" t="s">
         <v>17</v>
       </c>
       <c r="K708" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="709" spans="1:11">
       <c r="A709" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="B709" t="s">
         <v>13</v>
       </c>
       <c r="C709" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D709" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="E709">
         <v>2</v>
       </c>
       <c r="F709" t="s">
         <v>16</v>
       </c>
       <c r="G709" t="s">
         <v>17</v>
       </c>
       <c r="K709" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="710" spans="1:11">
       <c r="A710" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="B710" t="s">
         <v>13</v>
       </c>
       <c r="C710" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D710" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="E710">
         <v>2</v>
       </c>
       <c r="F710" t="s">
         <v>16</v>
       </c>
       <c r="G710" t="s">
         <v>17</v>
       </c>
       <c r="K710" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="711" spans="1:11">
       <c r="A711" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="B711" t="s">
         <v>13</v>
       </c>
       <c r="C711" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D711" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="E711">
         <v>2</v>
       </c>
       <c r="F711" t="s">
         <v>16</v>
       </c>
       <c r="G711" t="s">
         <v>17</v>
       </c>
       <c r="K711" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="712" spans="1:11">
       <c r="A712" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="B712" t="s">
         <v>13</v>
       </c>
       <c r="C712" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D712" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="E712">
         <v>2</v>
       </c>
       <c r="F712" t="s">
         <v>16</v>
       </c>
       <c r="G712" t="s">
         <v>17</v>
       </c>
       <c r="K712" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="713" spans="1:11">
       <c r="A713" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="B713" t="s">
         <v>13</v>
       </c>
       <c r="C713" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D713" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="E713">
         <v>2</v>
       </c>
       <c r="F713" t="s">
         <v>16</v>
       </c>
       <c r="G713" t="s">
         <v>17</v>
       </c>
       <c r="K713" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="714" spans="1:11">
       <c r="A714" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="B714" t="s">
         <v>13</v>
       </c>
       <c r="C714" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D714" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="E714">
         <v>2</v>
       </c>
       <c r="F714" t="s">
         <v>16</v>
       </c>
       <c r="G714" t="s">
         <v>17</v>
       </c>
       <c r="K714" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="715" spans="1:11">
       <c r="A715" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B715" t="s">
         <v>13</v>
       </c>
       <c r="C715" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D715" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="E715">
         <v>2</v>
       </c>
       <c r="F715" t="s">
         <v>16</v>
       </c>
       <c r="G715" t="s">
         <v>17</v>
       </c>
       <c r="K715" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="716" spans="1:11">
       <c r="A716" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="B716" t="s">
         <v>13</v>
       </c>
       <c r="C716" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D716" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="E716">
         <v>2</v>
       </c>
       <c r="F716" t="s">
         <v>16</v>
       </c>
       <c r="G716" t="s">
         <v>17</v>
       </c>
       <c r="K716" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="717" spans="1:11">
       <c r="A717" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="B717" t="s">
         <v>13</v>
       </c>
       <c r="C717" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D717" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="E717">
         <v>2</v>
       </c>
       <c r="F717" t="s">
         <v>16</v>
       </c>
       <c r="G717" t="s">
         <v>17</v>
       </c>
       <c r="K717" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="718" spans="1:11">
       <c r="A718" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="B718" t="s">
         <v>13</v>
       </c>
       <c r="C718" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D718" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="E718">
         <v>2</v>
       </c>
       <c r="F718" t="s">
         <v>16</v>
       </c>
       <c r="G718" t="s">
         <v>17</v>
       </c>
       <c r="K718" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="719" spans="1:11">
       <c r="A719" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="B719" t="s">
         <v>13</v>
       </c>
       <c r="C719" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D719" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="E719">
         <v>2</v>
       </c>
       <c r="F719" t="s">
         <v>16</v>
       </c>
       <c r="G719" t="s">
         <v>17</v>
       </c>
       <c r="K719" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="720" spans="1:11">
       <c r="A720" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="B720" t="s">
         <v>13</v>
       </c>
       <c r="C720" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D720" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="E720">
         <v>2</v>
       </c>
       <c r="F720" t="s">
         <v>16</v>
       </c>
       <c r="G720" t="s">
         <v>17</v>
       </c>
       <c r="K720" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="721" spans="1:11">
       <c r="A721" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="B721" t="s">
         <v>13</v>
       </c>
       <c r="C721" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D721" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="E721">
         <v>2</v>
       </c>
       <c r="F721" t="s">
         <v>16</v>
       </c>
       <c r="G721" t="s">
         <v>17</v>
       </c>
       <c r="K721" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="722" spans="1:11">
       <c r="A722" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="B722" t="s">
         <v>13</v>
       </c>
       <c r="C722" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D722" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="E722">
         <v>2</v>
       </c>
       <c r="F722" t="s">
         <v>16</v>
       </c>
       <c r="G722" t="s">
         <v>17</v>
       </c>
       <c r="K722" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="723" spans="1:11">
       <c r="A723" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="B723" t="s">
         <v>13</v>
       </c>
       <c r="C723" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D723" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="E723">
         <v>2</v>
       </c>
       <c r="F723" t="s">
         <v>16</v>
       </c>
       <c r="G723" t="s">
         <v>17</v>
       </c>
       <c r="K723" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="724" spans="1:11">
       <c r="A724" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="B724" t="s">
         <v>13</v>
       </c>
       <c r="C724" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D724" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="E724">
         <v>2</v>
       </c>
       <c r="F724" t="s">
         <v>16</v>
       </c>
       <c r="G724" t="s">
         <v>17</v>
       </c>
       <c r="K724" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="725" spans="1:11">
       <c r="A725" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="B725" t="s">
         <v>13</v>
       </c>
       <c r="C725" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D725" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="E725">
         <v>2</v>
       </c>
       <c r="F725" t="s">
         <v>16</v>
       </c>
       <c r="G725" t="s">
         <v>17</v>
       </c>
       <c r="K725" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="726" spans="1:11">
       <c r="A726" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="B726" t="s">
         <v>13</v>
       </c>
       <c r="C726" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D726" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="E726">
         <v>2</v>
       </c>
       <c r="F726" t="s">
         <v>16</v>
       </c>
       <c r="G726" t="s">
         <v>17</v>
       </c>
       <c r="K726" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="727" spans="1:11">
       <c r="A727" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="B727" t="s">
         <v>13</v>
       </c>
       <c r="C727" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D727" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="E727">
         <v>2</v>
       </c>
       <c r="F727" t="s">
         <v>16</v>
       </c>
       <c r="G727" t="s">
         <v>17</v>
       </c>
       <c r="K727" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="728" spans="1:11">
       <c r="A728" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="B728" t="s">
         <v>13</v>
       </c>
       <c r="C728" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D728" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="E728">
         <v>2</v>
       </c>
       <c r="F728" t="s">
         <v>16</v>
       </c>
       <c r="G728" t="s">
         <v>17</v>
       </c>
       <c r="K728" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="729" spans="1:11">
       <c r="A729" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="B729" t="s">
         <v>13</v>
       </c>
       <c r="C729" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D729" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="E729">
         <v>2</v>
       </c>
       <c r="F729" t="s">
         <v>16</v>
       </c>
       <c r="G729" t="s">
         <v>17</v>
       </c>
       <c r="K729" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="730" spans="1:11">
       <c r="A730" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="B730" t="s">
         <v>13</v>
       </c>
       <c r="C730" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D730" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="E730">
         <v>2</v>
       </c>
       <c r="F730" t="s">
         <v>16</v>
       </c>
       <c r="G730" t="s">
         <v>17</v>
       </c>
       <c r="K730" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="731" spans="1:11">
       <c r="A731" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="B731" t="s">
         <v>13</v>
       </c>
       <c r="C731" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D731" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="E731">
         <v>2</v>
       </c>
       <c r="F731" t="s">
         <v>16</v>
       </c>
       <c r="G731" t="s">
         <v>17</v>
       </c>
       <c r="K731" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="732" spans="1:11">
       <c r="A732" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="B732" t="s">
         <v>13</v>
       </c>
       <c r="C732" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D732" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="E732">
         <v>2</v>
       </c>
       <c r="F732" t="s">
         <v>16</v>
       </c>
       <c r="G732" t="s">
         <v>17</v>
       </c>
       <c r="K732" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="733" spans="1:11">
       <c r="A733" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B733" t="s">
         <v>13</v>
       </c>
       <c r="C733" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D733" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="E733">
         <v>2</v>
       </c>
       <c r="F733" t="s">
         <v>16</v>
       </c>
       <c r="G733" t="s">
         <v>17</v>
       </c>
       <c r="K733" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="734" spans="1:11">
       <c r="A734" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="B734" t="s">
         <v>13</v>
       </c>
       <c r="C734" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D734" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="E734">
         <v>2</v>
       </c>
       <c r="F734" t="s">
         <v>16</v>
       </c>
       <c r="G734" t="s">
         <v>17</v>
       </c>
       <c r="K734" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="735" spans="1:11">
       <c r="A735" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="B735" t="s">
         <v>13</v>
       </c>
       <c r="C735" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D735" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="E735">
         <v>2</v>
       </c>
       <c r="F735" t="s">
         <v>16</v>
       </c>
       <c r="G735" t="s">
         <v>17</v>
       </c>
       <c r="K735" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="736" spans="1:11">
       <c r="A736" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="B736" t="s">
         <v>13</v>
       </c>
       <c r="C736" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D736" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="E736">
         <v>2</v>
       </c>
       <c r="F736" t="s">
         <v>16</v>
       </c>
       <c r="G736" t="s">
         <v>17</v>
       </c>
       <c r="K736" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="737" spans="1:11">
       <c r="A737" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="B737" t="s">
         <v>13</v>
       </c>
       <c r="C737" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D737" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="E737">
         <v>2</v>
       </c>
       <c r="F737" t="s">
         <v>16</v>
       </c>
       <c r="G737" t="s">
         <v>17</v>
       </c>
       <c r="K737" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="738" spans="1:11">
       <c r="A738" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="B738" t="s">
         <v>13</v>
       </c>
       <c r="C738" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D738" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="E738">
         <v>2</v>
       </c>
       <c r="F738" t="s">
         <v>16</v>
       </c>
       <c r="G738" t="s">
         <v>17</v>
       </c>
       <c r="K738" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="739" spans="1:11">
       <c r="A739" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="B739" t="s">
         <v>13</v>
       </c>
       <c r="C739" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D739" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="E739">
         <v>2</v>
       </c>
       <c r="F739" t="s">
         <v>16</v>
       </c>
       <c r="G739" t="s">
         <v>17</v>
       </c>
       <c r="K739" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="740" spans="1:11">
       <c r="A740" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="B740" t="s">
         <v>13</v>
       </c>
       <c r="C740" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D740" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="E740">
         <v>2</v>
       </c>
       <c r="F740" t="s">
         <v>16</v>
       </c>
       <c r="G740" t="s">
         <v>17</v>
       </c>
       <c r="K740" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="741" spans="1:11">
       <c r="A741" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="B741" t="s">
         <v>13</v>
       </c>
       <c r="C741" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D741" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="E741">
         <v>2</v>
       </c>
       <c r="F741" t="s">
         <v>16</v>
       </c>
       <c r="G741" t="s">
         <v>17</v>
       </c>
       <c r="K741" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="742" spans="1:11">
       <c r="A742" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="B742" t="s">
         <v>13</v>
       </c>
       <c r="C742" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D742" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="E742">
         <v>2</v>
       </c>
       <c r="F742" t="s">
         <v>16</v>
       </c>
       <c r="G742" t="s">
         <v>17</v>
       </c>
       <c r="K742" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="743" spans="1:11">
       <c r="A743" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="B743" t="s">
         <v>13</v>
       </c>
       <c r="C743" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D743" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="E743">
         <v>2</v>
       </c>
       <c r="F743" t="s">
         <v>16</v>
       </c>
       <c r="G743" t="s">
         <v>17</v>
       </c>
       <c r="K743" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="744" spans="1:11">
       <c r="A744" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="B744" t="s">
         <v>13</v>
       </c>
       <c r="C744" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D744" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="E744">
         <v>2</v>
       </c>
       <c r="F744" t="s">
         <v>16</v>
       </c>
       <c r="G744" t="s">
         <v>17</v>
       </c>
       <c r="K744" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="745" spans="1:11">
       <c r="A745" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="B745" t="s">
         <v>13</v>
       </c>
       <c r="C745" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D745" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="E745">
         <v>2</v>
       </c>
       <c r="F745" t="s">
         <v>16</v>
       </c>
       <c r="G745" t="s">
         <v>17</v>
       </c>
       <c r="K745" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="746" spans="1:11">
       <c r="A746" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="B746" t="s">
         <v>13</v>
       </c>
       <c r="C746" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D746" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="E746">
         <v>2</v>
       </c>
       <c r="F746" t="s">
         <v>16</v>
       </c>
       <c r="G746" t="s">
         <v>17</v>
       </c>
       <c r="K746" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="747" spans="1:11">
       <c r="A747" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="B747" t="s">
         <v>13</v>
       </c>
       <c r="C747" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D747" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="E747">
         <v>2</v>
       </c>
       <c r="F747" t="s">
         <v>16</v>
       </c>
       <c r="G747" t="s">
         <v>17</v>
       </c>
       <c r="K747" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="748" spans="1:11">
       <c r="A748" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="B748" t="s">
         <v>13</v>
       </c>
       <c r="C748" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D748" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="E748">
         <v>2</v>
       </c>
       <c r="F748" t="s">
         <v>16</v>
       </c>
       <c r="G748" t="s">
         <v>17</v>
       </c>
       <c r="K748" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="749" spans="1:11">
       <c r="A749" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="B749" t="s">
         <v>13</v>
       </c>
       <c r="C749" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D749" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="E749">
         <v>2</v>
       </c>
       <c r="F749" t="s">
         <v>16</v>
       </c>
       <c r="G749" t="s">
         <v>17</v>
       </c>
       <c r="K749" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="750" spans="1:11">
       <c r="A750" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="B750" t="s">
         <v>13</v>
       </c>
       <c r="C750" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D750" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="E750">
         <v>2</v>
       </c>
       <c r="F750" t="s">
         <v>16</v>
       </c>
       <c r="G750" t="s">
         <v>17</v>
       </c>
       <c r="K750" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="751" spans="1:11">
       <c r="A751" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="B751" t="s">
         <v>13</v>
       </c>
       <c r="C751" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D751" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="E751">
         <v>2</v>
       </c>
       <c r="F751" t="s">
         <v>16</v>
       </c>
       <c r="G751" t="s">
         <v>17</v>
       </c>
       <c r="K751" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="752" spans="1:11">
       <c r="A752" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="B752" t="s">
         <v>13</v>
       </c>
       <c r="C752" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D752" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="E752">
         <v>2</v>
       </c>
       <c r="F752" t="s">
         <v>16</v>
       </c>
       <c r="G752" t="s">
         <v>17</v>
       </c>
       <c r="K752" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="753" spans="1:11">
       <c r="A753" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="B753" t="s">
         <v>13</v>
       </c>
       <c r="C753" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D753" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="E753">
         <v>2</v>
       </c>
       <c r="F753" t="s">
         <v>16</v>
       </c>
       <c r="G753" t="s">
         <v>17</v>
       </c>
       <c r="K753" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="754" spans="1:11">
       <c r="A754" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="B754" t="s">
         <v>13</v>
       </c>
       <c r="C754" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D754" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="E754">
         <v>2</v>
       </c>
       <c r="F754" t="s">
         <v>16</v>
       </c>
       <c r="G754" t="s">
         <v>17</v>
       </c>
       <c r="K754" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="755" spans="1:11">
       <c r="A755" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="B755" t="s">
         <v>13</v>
       </c>
       <c r="C755" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D755" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E755">
         <v>2</v>
       </c>
       <c r="F755" t="s">
         <v>16</v>
       </c>
       <c r="G755" t="s">
         <v>17</v>
       </c>
       <c r="K755" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="756" spans="1:11">
       <c r="A756" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="B756" t="s">
         <v>13</v>
       </c>
       <c r="C756" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D756" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="E756">
         <v>2</v>
       </c>
       <c r="F756" t="s">
         <v>16</v>
       </c>
       <c r="G756" t="s">
         <v>17</v>
       </c>
       <c r="K756" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="757" spans="1:11">
       <c r="A757" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B757" t="s">
         <v>13</v>
       </c>
       <c r="C757" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D757" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="E757">
         <v>2</v>
       </c>
       <c r="F757" t="s">
         <v>16</v>
       </c>
       <c r="G757" t="s">
         <v>17</v>
       </c>
       <c r="K757" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="758" spans="1:11">
       <c r="A758" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="B758" t="s">
         <v>13</v>
       </c>
       <c r="C758" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D758" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="E758">
         <v>2</v>
       </c>
       <c r="F758" t="s">
         <v>16</v>
       </c>
       <c r="G758" t="s">
         <v>17</v>
       </c>
       <c r="K758" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="759" spans="1:11">
       <c r="A759" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="B759" t="s">
         <v>13</v>
       </c>
       <c r="C759" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D759" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="E759">
         <v>2</v>
       </c>
       <c r="F759" t="s">
         <v>16</v>
       </c>
       <c r="G759" t="s">
         <v>17</v>
       </c>
       <c r="K759" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="760" spans="1:11">
       <c r="A760" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="B760" t="s">
         <v>13</v>
       </c>
       <c r="C760" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D760" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="E760">
         <v>2</v>
       </c>
       <c r="F760" t="s">
         <v>16</v>
       </c>
       <c r="G760" t="s">
         <v>17</v>
       </c>
       <c r="K760" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="761" spans="1:11">
       <c r="A761" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="B761" t="s">
         <v>13</v>
       </c>
       <c r="C761" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D761" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="E761">
         <v>2</v>
       </c>
       <c r="F761" t="s">
         <v>16</v>
       </c>
       <c r="G761" t="s">
         <v>17</v>
       </c>
       <c r="K761" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="762" spans="1:11">
       <c r="A762" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
       <c r="B762" t="s">
         <v>13</v>
       </c>
       <c r="C762" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D762" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="E762">
         <v>2</v>
       </c>
       <c r="F762" t="s">
         <v>16</v>
       </c>
       <c r="G762" t="s">
         <v>17</v>
       </c>
       <c r="K762" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="763" spans="1:11">
       <c r="A763" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="B763" t="s">
         <v>13</v>
       </c>
       <c r="C763" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D763" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="E763">
         <v>2</v>
       </c>
       <c r="F763" t="s">
         <v>16</v>
       </c>
       <c r="G763" t="s">
         <v>17</v>
       </c>
       <c r="K763" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="764" spans="1:11">
       <c r="A764" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="B764" t="s">
         <v>13</v>
       </c>
       <c r="C764" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D764" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="E764">
         <v>2</v>
       </c>
       <c r="F764" t="s">
         <v>16</v>
       </c>
       <c r="G764" t="s">
         <v>17</v>
       </c>
       <c r="K764" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="765" spans="1:11">
       <c r="A765" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="B765" t="s">
         <v>13</v>
       </c>
       <c r="C765" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D765" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="E765">
         <v>2</v>
       </c>
       <c r="F765" t="s">
         <v>16</v>
       </c>
       <c r="G765" t="s">
         <v>17</v>
       </c>
       <c r="K765" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="766" spans="1:11">
       <c r="A766" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="B766" t="s">
         <v>13</v>
       </c>
       <c r="C766" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D766" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="E766">
         <v>2</v>
       </c>
       <c r="F766" t="s">
         <v>16</v>
       </c>
       <c r="G766" t="s">
         <v>17</v>
       </c>
       <c r="K766" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="767" spans="1:11">
       <c r="A767" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="B767" t="s">
         <v>13</v>
       </c>
       <c r="C767" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D767" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
       <c r="E767">
         <v>2</v>
       </c>
       <c r="F767" t="s">
         <v>16</v>
       </c>
       <c r="G767" t="s">
         <v>17</v>
       </c>
       <c r="K767" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="768" spans="1:11">
       <c r="A768" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="B768" t="s">
         <v>13</v>
       </c>
       <c r="C768" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D768" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="E768">
         <v>2</v>
       </c>
       <c r="F768" t="s">
         <v>16</v>
       </c>
       <c r="G768" t="s">
         <v>17</v>
       </c>
       <c r="K768" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="769" spans="1:11">
       <c r="A769" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="B769" t="s">
         <v>13</v>
       </c>
       <c r="C769" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D769" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="E769">
         <v>2</v>
       </c>
       <c r="F769" t="s">
         <v>16</v>
       </c>
       <c r="G769" t="s">
         <v>17</v>
       </c>
       <c r="K769" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="770" spans="1:11">
       <c r="A770" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="B770" t="s">
         <v>13</v>
       </c>
       <c r="C770" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D770" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="E770">
         <v>2</v>
       </c>
       <c r="F770" t="s">
         <v>16</v>
       </c>
       <c r="G770" t="s">
         <v>17</v>
       </c>
       <c r="K770" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="771" spans="1:11">
       <c r="A771" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="B771" t="s">
         <v>13</v>
       </c>
       <c r="C771" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D771" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="E771">
         <v>2</v>
       </c>
       <c r="F771" t="s">
         <v>16</v>
       </c>
       <c r="G771" t="s">
         <v>17</v>
       </c>
       <c r="K771" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="772" spans="1:11">
       <c r="A772" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="B772" t="s">
         <v>13</v>
       </c>
       <c r="C772" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D772" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="E772">
         <v>2</v>
       </c>
       <c r="F772" t="s">
         <v>16</v>
       </c>
       <c r="G772" t="s">
         <v>17</v>
       </c>
       <c r="K772" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="773" spans="1:11">
       <c r="A773" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="B773" t="s">
         <v>13</v>
       </c>
       <c r="C773" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D773" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="E773">
         <v>2</v>
       </c>
       <c r="F773" t="s">
         <v>16</v>
       </c>
       <c r="G773" t="s">
         <v>17</v>
       </c>
       <c r="K773" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="774" spans="1:11">
       <c r="A774" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="B774" t="s">
         <v>13</v>
       </c>
       <c r="C774" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D774" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="E774">
         <v>2</v>
       </c>
       <c r="F774" t="s">
         <v>16</v>
       </c>
       <c r="G774" t="s">
         <v>17</v>
       </c>
       <c r="K774" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="775" spans="1:11">
       <c r="A775" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="B775" t="s">
         <v>13</v>
       </c>
       <c r="C775" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D775" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="E775">
         <v>2</v>
       </c>
       <c r="F775" t="s">
         <v>16</v>
       </c>
       <c r="G775" t="s">
         <v>17</v>
       </c>
       <c r="K775" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="776" spans="1:11">
       <c r="A776" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="B776" t="s">
         <v>13</v>
       </c>
       <c r="C776" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D776" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="E776">
         <v>2</v>
       </c>
       <c r="F776" t="s">
         <v>16</v>
       </c>
       <c r="G776" t="s">
         <v>17</v>
       </c>
       <c r="K776" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="777" spans="1:11">
       <c r="A777" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="B777" t="s">
         <v>13</v>
       </c>
       <c r="C777" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D777" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="E777">
         <v>2</v>
       </c>
       <c r="F777" t="s">
         <v>16</v>
       </c>
       <c r="G777" t="s">
         <v>17</v>
       </c>
       <c r="K777" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="778" spans="1:11">
       <c r="A778" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
       <c r="B778" t="s">
         <v>13</v>
       </c>
       <c r="C778" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D778" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="E778">
         <v>2</v>
       </c>
       <c r="F778" t="s">
         <v>16</v>
       </c>
       <c r="G778" t="s">
         <v>17</v>
       </c>
       <c r="K778" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="779" spans="1:11">
       <c r="A779" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="B779" t="s">
         <v>13</v>
       </c>
       <c r="C779" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D779" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="E779">
         <v>2</v>
       </c>
       <c r="F779" t="s">
         <v>16</v>
       </c>
       <c r="G779" t="s">
         <v>17</v>
       </c>
       <c r="K779" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="780" spans="1:11">
       <c r="A780" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="B780" t="s">
         <v>13</v>
       </c>
       <c r="C780" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D780" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="E780">
         <v>2</v>
       </c>
       <c r="F780" t="s">
         <v>16</v>
       </c>
       <c r="G780" t="s">
         <v>17</v>
       </c>
       <c r="K780" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="781" spans="1:11">
       <c r="A781" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B781" t="s">
         <v>13</v>
       </c>
       <c r="C781" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D781" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="E781">
         <v>2</v>
       </c>
       <c r="F781" t="s">
         <v>16</v>
       </c>
       <c r="G781" t="s">
         <v>17</v>
       </c>
       <c r="K781" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="782" spans="1:11">
       <c r="A782" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="B782" t="s">
         <v>13</v>
       </c>
       <c r="C782" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D782" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="E782">
         <v>2</v>
       </c>
       <c r="F782" t="s">
         <v>16</v>
       </c>
       <c r="G782" t="s">
         <v>17</v>
       </c>
       <c r="K782" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="783" spans="1:11">
       <c r="A783" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="B783" t="s">
         <v>13</v>
       </c>
       <c r="C783" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D783" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
       <c r="E783">
         <v>2</v>
       </c>
       <c r="F783" t="s">
         <v>16</v>
       </c>
       <c r="G783" t="s">
         <v>17</v>
       </c>
       <c r="K783" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="784" spans="1:11">
       <c r="A784" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="B784" t="s">
         <v>13</v>
       </c>
       <c r="C784" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D784" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="E784">
         <v>2</v>
       </c>
       <c r="F784" t="s">
         <v>16</v>
       </c>
       <c r="G784" t="s">
         <v>17</v>
       </c>
       <c r="K784" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="785" spans="1:11">
       <c r="A785" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="B785" t="s">
         <v>13</v>
       </c>
       <c r="C785" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D785" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="E785">
         <v>2</v>
       </c>
       <c r="F785" t="s">
         <v>16</v>
       </c>
       <c r="G785" t="s">
         <v>17</v>
       </c>
       <c r="K785" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="786" spans="1:11">
       <c r="A786" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
       <c r="B786" t="s">
         <v>13</v>
       </c>
       <c r="C786" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D786" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="E786">
         <v>2</v>
       </c>
       <c r="F786" t="s">
         <v>16</v>
       </c>
       <c r="G786" t="s">
         <v>17</v>
       </c>
       <c r="K786" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="787" spans="1:11">
       <c r="A787" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="B787" t="s">
         <v>13</v>
       </c>
       <c r="C787" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D787" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="E787">
         <v>2</v>
       </c>
       <c r="F787" t="s">
         <v>16</v>
       </c>
       <c r="G787" t="s">
         <v>17</v>
       </c>
       <c r="K787" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="788" spans="1:11">
       <c r="A788" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="B788" t="s">
         <v>13</v>
       </c>
       <c r="C788" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D788" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="E788">
         <v>2</v>
       </c>
       <c r="F788" t="s">
         <v>16</v>
       </c>
       <c r="G788" t="s">
         <v>17</v>
       </c>
       <c r="K788" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="789" spans="1:11">
       <c r="A789" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="B789" t="s">
         <v>13</v>
       </c>
       <c r="C789" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D789" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="E789">
         <v>2</v>
       </c>
       <c r="F789" t="s">
         <v>16</v>
       </c>
       <c r="G789" t="s">
         <v>17</v>
       </c>
       <c r="K789" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="790" spans="1:11">
       <c r="A790" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="B790" t="s">
         <v>13</v>
       </c>
       <c r="C790" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D790" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="E790">
         <v>2</v>
       </c>
       <c r="F790" t="s">
         <v>16</v>
       </c>
       <c r="G790" t="s">
         <v>17</v>
       </c>
       <c r="K790" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="791" spans="1:11">
       <c r="A791" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
       <c r="B791" t="s">
         <v>13</v>
       </c>
       <c r="C791" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D791" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="E791">
         <v>2</v>
       </c>
       <c r="F791" t="s">
         <v>16</v>
       </c>
       <c r="G791" t="s">
         <v>17</v>
       </c>
       <c r="K791" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="792" spans="1:11">
       <c r="A792" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="B792" t="s">
         <v>13</v>
       </c>
       <c r="C792" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D792" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="E792">
         <v>2</v>
       </c>
       <c r="F792" t="s">
         <v>16</v>
       </c>
       <c r="G792" t="s">
         <v>17</v>
       </c>
       <c r="K792" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="793" spans="1:11">
       <c r="A793" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="B793" t="s">
         <v>13</v>
       </c>
       <c r="C793" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D793" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="E793">
         <v>2</v>
       </c>
       <c r="F793" t="s">
         <v>16</v>
       </c>
       <c r="G793" t="s">
         <v>17</v>
       </c>
       <c r="K793" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="794" spans="1:11">
       <c r="A794" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="B794" t="s">
         <v>13</v>
       </c>
       <c r="C794" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D794" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="E794">
         <v>2</v>
       </c>
       <c r="F794" t="s">
         <v>16</v>
       </c>
       <c r="G794" t="s">
         <v>17</v>
       </c>
       <c r="K794" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="795" spans="1:11">
       <c r="A795" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="B795" t="s">
         <v>13</v>
       </c>
       <c r="C795" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D795" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="E795">
         <v>2</v>
       </c>
       <c r="F795" t="s">
         <v>16</v>
       </c>
       <c r="G795" t="s">
         <v>17</v>
       </c>
       <c r="K795" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="796" spans="1:11">
       <c r="A796" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
       <c r="B796" t="s">
         <v>13</v>
       </c>
       <c r="C796" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D796" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="E796">
         <v>2</v>
       </c>
       <c r="F796" t="s">
         <v>16</v>
       </c>
       <c r="G796" t="s">
         <v>17</v>
       </c>
       <c r="K796" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="797" spans="1:11">
       <c r="A797" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B797" t="s">
         <v>13</v>
       </c>
       <c r="C797" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D797" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="E797">
         <v>2</v>
       </c>
       <c r="F797" t="s">
         <v>16</v>
       </c>
       <c r="G797" t="s">
         <v>17</v>
       </c>
       <c r="K797" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="798" spans="1:11">
       <c r="A798" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="B798" t="s">
         <v>13</v>
       </c>
       <c r="C798" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D798" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="E798">
         <v>2</v>
       </c>
       <c r="F798" t="s">
         <v>16</v>
       </c>
       <c r="G798" t="s">
         <v>17</v>
       </c>
       <c r="K798" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="799" spans="1:11">
       <c r="A799" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B799" t="s">
         <v>13</v>
       </c>
       <c r="C799" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D799" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="E799">
         <v>2</v>
       </c>
       <c r="F799" t="s">
         <v>16</v>
       </c>
       <c r="G799" t="s">
         <v>17</v>
       </c>
       <c r="K799" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="800" spans="1:11">
       <c r="A800" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="B800" t="s">
         <v>13</v>
       </c>
       <c r="C800" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D800" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="E800">
         <v>2</v>
       </c>
       <c r="F800" t="s">
         <v>16</v>
       </c>
       <c r="G800" t="s">
         <v>17</v>
       </c>
       <c r="K800" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="801" spans="1:11">
       <c r="A801" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="B801" t="s">
         <v>13</v>
       </c>
       <c r="C801" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D801" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
       <c r="E801">
         <v>2</v>
       </c>
       <c r="F801" t="s">
         <v>16</v>
       </c>
       <c r="G801" t="s">
         <v>17</v>
       </c>
       <c r="K801" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="802" spans="1:11">
       <c r="A802" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="B802" t="s">
         <v>13</v>
       </c>
       <c r="C802" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D802" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="E802">
         <v>2</v>
       </c>
       <c r="F802" t="s">
         <v>16</v>
       </c>
       <c r="G802" t="s">
         <v>17</v>
       </c>
       <c r="K802" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="803" spans="1:11">
       <c r="A803" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="B803" t="s">
         <v>13</v>
       </c>
       <c r="C803" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D803" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="E803">
         <v>2</v>
       </c>
       <c r="F803" t="s">
         <v>16</v>
       </c>
       <c r="G803" t="s">
         <v>17</v>
       </c>
       <c r="K803" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="804" spans="1:11">
       <c r="A804" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
       <c r="B804" t="s">
         <v>13</v>
       </c>
       <c r="C804" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D804" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="E804">
         <v>2</v>
       </c>
       <c r="F804" t="s">
         <v>16</v>
       </c>
       <c r="G804" t="s">
         <v>17</v>
       </c>
       <c r="K804" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="805" spans="1:11">
       <c r="A805" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="B805" t="s">
         <v>13</v>
       </c>
       <c r="C805" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D805" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="E805">
         <v>2</v>
       </c>
       <c r="F805" t="s">
         <v>16</v>
       </c>
       <c r="G805" t="s">
         <v>17</v>
       </c>
       <c r="K805" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="806" spans="1:11">
       <c r="A806" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="B806" t="s">
         <v>13</v>
       </c>
       <c r="C806" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D806" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="E806">
         <v>2</v>
       </c>
       <c r="F806" t="s">
         <v>16</v>
       </c>
       <c r="G806" t="s">
         <v>17</v>
       </c>
       <c r="K806" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="807" spans="1:11">
       <c r="A807" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="B807" t="s">
         <v>13</v>
       </c>
       <c r="C807" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D807" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="E807">
         <v>2</v>
       </c>
       <c r="F807" t="s">
         <v>16</v>
       </c>
       <c r="G807" t="s">
         <v>17</v>
       </c>
       <c r="K807" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="808" spans="1:11">
       <c r="A808" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="B808" t="s">
         <v>13</v>
       </c>
       <c r="C808" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D808" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="E808">
         <v>2</v>
       </c>
       <c r="F808" t="s">
         <v>16</v>
       </c>
       <c r="G808" t="s">
         <v>17</v>
       </c>
       <c r="K808" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="809" spans="1:11">
       <c r="A809" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="B809" t="s">
         <v>13</v>
       </c>
       <c r="C809" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D809" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
       <c r="E809">
         <v>2</v>
       </c>
       <c r="F809" t="s">
         <v>16</v>
       </c>
       <c r="G809" t="s">
         <v>17</v>
       </c>
       <c r="K809" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="810" spans="1:11">
       <c r="A810" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="B810" t="s">
         <v>13</v>
       </c>
       <c r="C810" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D810" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="E810">
         <v>2</v>
       </c>
       <c r="F810" t="s">
         <v>16</v>
       </c>
       <c r="G810" t="s">
         <v>17</v>
       </c>
       <c r="K810" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="811" spans="1:11">
       <c r="A811" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="B811" t="s">
         <v>13</v>
       </c>
       <c r="C811" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D811" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="E811">
         <v>2</v>
       </c>
       <c r="F811" t="s">
         <v>16</v>
       </c>
       <c r="G811" t="s">
         <v>17</v>
       </c>
       <c r="K811" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="812" spans="1:11">
       <c r="A812" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
       <c r="B812" t="s">
         <v>13</v>
       </c>
       <c r="C812" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D812" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="E812">
         <v>2</v>
       </c>
       <c r="F812" t="s">
         <v>16</v>
       </c>
       <c r="G812" t="s">
         <v>17</v>
       </c>
       <c r="K812" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="813" spans="1:11">
       <c r="A813" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="B813" t="s">
         <v>13</v>
       </c>
       <c r="C813" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D813" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="E813">
         <v>2</v>
       </c>
       <c r="F813" t="s">
         <v>16</v>
       </c>
       <c r="G813" t="s">
         <v>17</v>
       </c>
       <c r="K813" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="814" spans="1:11">
       <c r="A814" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="B814" t="s">
         <v>13</v>
       </c>
       <c r="C814" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D814" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="E814">
         <v>2</v>
       </c>
       <c r="F814" t="s">
         <v>16</v>
       </c>
       <c r="G814" t="s">
         <v>17</v>
       </c>
       <c r="K814" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="815" spans="1:11">
       <c r="A815" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B815" t="s">
         <v>13</v>
       </c>
       <c r="C815" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D815" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="E815">
         <v>2</v>
       </c>
       <c r="F815" t="s">
         <v>16</v>
       </c>
       <c r="G815" t="s">
         <v>17</v>
       </c>
       <c r="K815" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="816" spans="1:11">
       <c r="A816" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="B816" t="s">
         <v>13</v>
       </c>
       <c r="C816" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D816" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="E816">
         <v>2</v>
       </c>
       <c r="F816" t="s">
         <v>16</v>
       </c>
       <c r="G816" t="s">
         <v>17</v>
       </c>
       <c r="K816" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="817" spans="1:11">
       <c r="A817" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="B817" t="s">
         <v>13</v>
       </c>
       <c r="C817" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D817" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
       <c r="E817">
         <v>2</v>
       </c>
       <c r="F817" t="s">
         <v>16</v>
       </c>
       <c r="G817" t="s">
         <v>17</v>
       </c>
       <c r="K817" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="818" spans="1:11">
       <c r="A818" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="B818" t="s">
         <v>13</v>
       </c>
       <c r="C818" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D818" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="E818">
         <v>2</v>
       </c>
       <c r="F818" t="s">
         <v>16</v>
       </c>
       <c r="G818" t="s">
         <v>17</v>
       </c>
       <c r="K818" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="819" spans="1:11">
       <c r="A819" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="B819" t="s">
         <v>13</v>
       </c>
       <c r="C819" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D819" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="E819">
         <v>2</v>
       </c>
       <c r="F819" t="s">
         <v>16</v>
       </c>
       <c r="G819" t="s">
         <v>17</v>
       </c>
       <c r="K819" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="820" spans="1:11">
       <c r="A820" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
       <c r="B820" t="s">
         <v>13</v>
       </c>
       <c r="C820" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D820" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="E820">
         <v>2</v>
       </c>
       <c r="F820" t="s">
         <v>16</v>
       </c>
       <c r="G820" t="s">
         <v>17</v>
       </c>
       <c r="K820" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="821" spans="1:11">
       <c r="A821" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="B821" t="s">
         <v>13</v>
       </c>
       <c r="C821" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D821" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="E821">
         <v>2</v>
       </c>
       <c r="F821" t="s">
         <v>16</v>
       </c>
       <c r="G821" t="s">
         <v>17</v>
       </c>
       <c r="K821" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="822" spans="1:11">
       <c r="A822" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="B822" t="s">
         <v>13</v>
       </c>
       <c r="C822" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D822" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="E822">
         <v>2</v>
       </c>
       <c r="F822" t="s">
         <v>16</v>
       </c>
       <c r="G822" t="s">
         <v>17</v>
       </c>
       <c r="K822" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="823" spans="1:11">
       <c r="A823" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B823" t="s">
         <v>13</v>
       </c>
       <c r="C823" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D823" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="E823">
         <v>2</v>
       </c>
       <c r="F823" t="s">
         <v>16</v>
       </c>
       <c r="G823" t="s">
         <v>17</v>
       </c>
       <c r="K823" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="824" spans="1:11">
       <c r="A824" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="B824" t="s">
         <v>13</v>
       </c>
       <c r="C824" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D824" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="E824">
         <v>2</v>
       </c>
       <c r="F824" t="s">
         <v>16</v>
       </c>
       <c r="G824" t="s">
         <v>17</v>
       </c>
       <c r="K824" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="825" spans="1:11">
       <c r="A825" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="B825" t="s">
         <v>13</v>
       </c>
       <c r="C825" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D825" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
       <c r="E825">
         <v>2</v>
       </c>
       <c r="F825" t="s">
         <v>16</v>
       </c>
       <c r="G825" t="s">
         <v>17</v>
       </c>
       <c r="K825" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="826" spans="1:11">
       <c r="A826" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="B826" t="s">
         <v>13</v>
       </c>
       <c r="C826" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D826" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="E826">
         <v>2</v>
       </c>
       <c r="F826" t="s">
         <v>16</v>
       </c>
       <c r="G826" t="s">
         <v>17</v>
       </c>
       <c r="K826" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="827" spans="1:11">
       <c r="A827" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="B827" t="s">
         <v>13</v>
       </c>
       <c r="C827" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D827" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="E827">
         <v>2</v>
       </c>
       <c r="F827" t="s">
         <v>16</v>
       </c>
       <c r="G827" t="s">
         <v>17</v>
       </c>
       <c r="K827" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="828" spans="1:11">
       <c r="A828" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
       <c r="B828" t="s">
         <v>13</v>
       </c>
       <c r="C828" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D828" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="E828">
         <v>2</v>
       </c>
       <c r="F828" t="s">
         <v>16</v>
       </c>
       <c r="G828" t="s">
         <v>17</v>
       </c>
       <c r="K828" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="829" spans="1:11">
       <c r="A829" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="B829" t="s">
         <v>13</v>
       </c>
       <c r="C829" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D829" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="E829">
         <v>2</v>
       </c>
       <c r="F829" t="s">
         <v>16</v>
       </c>
       <c r="G829" t="s">
         <v>17</v>
       </c>
       <c r="K829" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="830" spans="1:11">
       <c r="A830" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="B830" t="s">
         <v>13</v>
       </c>
       <c r="C830" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D830" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="E830">
         <v>2</v>
       </c>
       <c r="F830" t="s">
         <v>16</v>
       </c>
       <c r="G830" t="s">
         <v>17</v>
       </c>
       <c r="K830" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="831" spans="1:11">
       <c r="A831" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B831" t="s">
         <v>13</v>
       </c>
       <c r="C831" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D831" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="E831">
         <v>2</v>
       </c>
       <c r="F831" t="s">
         <v>16</v>
       </c>
       <c r="G831" t="s">
         <v>17</v>
       </c>
       <c r="K831" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="832" spans="1:11">
       <c r="A832" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="B832" t="s">
         <v>13</v>
       </c>
       <c r="C832" t="s">
-        <v>14</v>
+        <v>2515</v>
       </c>
       <c r="D832" t="s">
-        <v>2513</v>
+        <v>2516</v>
       </c>
       <c r="E832">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F832" t="s">
         <v>16</v>
       </c>
       <c r="G832" t="s">
         <v>17</v>
       </c>
       <c r="K832" t="s">
-        <v>2514</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="833" spans="1:11">
       <c r="A833" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B833" t="s">
+        <v>13</v>
+      </c>
+      <c r="C833" t="s">
         <v>2515</v>
       </c>
-      <c r="B833" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D833" t="s">
-        <v>2516</v>
+        <v>2519</v>
       </c>
       <c r="E833">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F833" t="s">
         <v>16</v>
       </c>
       <c r="G833" t="s">
         <v>17</v>
       </c>
       <c r="K833" t="s">
-        <v>2517</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="834" spans="1:11">
       <c r="A834" t="s">
-        <v>2518</v>
+        <v>2521</v>
       </c>
       <c r="B834" t="s">
         <v>13</v>
       </c>
       <c r="C834" t="s">
-        <v>14</v>
+        <v>2515</v>
       </c>
       <c r="D834" t="s">
-        <v>2519</v>
+        <v>2522</v>
       </c>
       <c r="E834">
-        <v>2</v>
+        <v>26</v>
       </c>
       <c r="F834" t="s">
         <v>16</v>
       </c>
       <c r="G834" t="s">
         <v>17</v>
       </c>
       <c r="K834" t="s">
-        <v>2520</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="835" spans="1:11">
       <c r="A835" t="s">
-        <v>2521</v>
+        <v>2524</v>
       </c>
       <c r="B835" t="s">
         <v>13</v>
       </c>
       <c r="C835" t="s">
-        <v>14</v>
+        <v>2525</v>
       </c>
       <c r="D835" t="s">
-        <v>2522</v>
+        <v>2526</v>
       </c>
       <c r="E835">
-        <v>2</v>
+        <v>28</v>
       </c>
       <c r="F835" t="s">
         <v>16</v>
       </c>
       <c r="G835" t="s">
         <v>17</v>
       </c>
       <c r="K835" t="s">
-        <v>2523</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="836" spans="1:11">
       <c r="A836" t="s">
-        <v>2524</v>
+        <v>2528</v>
       </c>
       <c r="B836" t="s">
         <v>13</v>
       </c>
       <c r="C836" t="s">
         <v>2525</v>
       </c>
       <c r="D836" t="s">
-        <v>2526</v>
+        <v>2529</v>
       </c>
       <c r="E836">
         <v>28</v>
       </c>
       <c r="F836" t="s">
         <v>16</v>
       </c>
       <c r="G836" t="s">
         <v>17</v>
       </c>
       <c r="K836" t="s">
-        <v>2527</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="837" spans="1:11">
       <c r="A837" t="s">
-        <v>2528</v>
+        <v>2531</v>
       </c>
       <c r="B837" t="s">
-        <v>13</v>
+        <v>876</v>
       </c>
       <c r="C837" t="s">
-        <v>2529</v>
+        <v>877</v>
       </c>
       <c r="D837" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="E837">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="F837" t="s">
         <v>16</v>
       </c>
       <c r="G837" t="s">
         <v>17</v>
       </c>
       <c r="K837" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="838" spans="1:11">
       <c r="A838" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
       <c r="B838" t="s">
         <v>13</v>
       </c>
       <c r="C838" t="s">
-        <v>2529</v>
+        <v>2535</v>
       </c>
       <c r="D838" t="s">
-        <v>2533</v>
+        <v>2536</v>
       </c>
       <c r="E838">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F838" t="s">
         <v>16</v>
       </c>
       <c r="G838" t="s">
         <v>17</v>
       </c>
       <c r="K838" t="s">
-        <v>2534</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="839" spans="1:11">
       <c r="A839" t="s">
-        <v>2535</v>
+        <v>2538</v>
       </c>
       <c r="B839" t="s">
         <v>13</v>
       </c>
       <c r="C839" t="s">
-        <v>2529</v>
+        <v>2539</v>
       </c>
       <c r="D839" t="s">
-        <v>2536</v>
+        <v>2540</v>
       </c>
       <c r="E839">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="F839" t="s">
         <v>16</v>
       </c>
       <c r="G839" t="s">
         <v>17</v>
       </c>
       <c r="K839" t="s">
-        <v>2537</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="840" spans="1:11">
       <c r="A840" t="s">
-        <v>19</v>
+        <v>2542</v>
       </c>
       <c r="B840" t="s">
-        <v>2538</v>
+        <v>13</v>
       </c>
       <c r="C840" t="s">
-        <v>2539</v>
+        <v>2535</v>
       </c>
       <c r="D840" t="s">
-        <v>2540</v>
+        <v>2543</v>
       </c>
       <c r="E840">
+        <v>30</v>
+      </c>
+      <c r="F840" t="s">
+        <v>16</v>
+      </c>
+      <c r="G840" t="s">
+        <v>17</v>
+      </c>
+      <c r="K840" t="s">
+        <v>2544</v>
+      </c>
+    </row>
+    <row r="841" spans="1:11">
+      <c r="A841" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B841" t="s">
+        <v>13</v>
+      </c>
+      <c r="C841" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2546</v>
+      </c>
+      <c r="E841">
+        <v>30</v>
+      </c>
+      <c r="F841" t="s">
+        <v>16</v>
+      </c>
+      <c r="G841" t="s">
+        <v>17</v>
+      </c>
+      <c r="K841" t="s">
+        <v>2547</v>
+      </c>
+    </row>
+    <row r="842" spans="1:11">
+      <c r="A842" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B842" t="s">
+        <v>876</v>
+      </c>
+      <c r="C842" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2550</v>
+      </c>
+      <c r="E842">
+        <v>3</v>
+      </c>
+      <c r="F842" t="s">
+        <v>16</v>
+      </c>
+      <c r="G842" t="s">
+        <v>17</v>
+      </c>
+      <c r="K842" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="843" spans="1:11">
+      <c r="A843" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B843" t="s">
+        <v>876</v>
+      </c>
+      <c r="C843" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E843">
+        <v>3</v>
+      </c>
+      <c r="F843" t="s">
+        <v>16</v>
+      </c>
+      <c r="G843" t="s">
+        <v>17</v>
+      </c>
+      <c r="K843" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="844" spans="1:11">
+      <c r="A844" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B844" t="s">
+        <v>876</v>
+      </c>
+      <c r="C844" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E844">
+        <v>3</v>
+      </c>
+      <c r="F844" t="s">
+        <v>16</v>
+      </c>
+      <c r="G844" t="s">
+        <v>17</v>
+      </c>
+      <c r="K844" t="s">
+        <v>2558</v>
+      </c>
+    </row>
+    <row r="845" spans="1:11">
+      <c r="A845" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B845" t="s">
+        <v>13</v>
+      </c>
+      <c r="C845" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E845">
+        <v>90</v>
+      </c>
+      <c r="F845" t="s">
+        <v>16</v>
+      </c>
+      <c r="G845" t="s">
+        <v>17</v>
+      </c>
+      <c r="K845" t="s">
+        <v>2562</v>
+      </c>
+    </row>
+    <row r="846" spans="1:11">
+      <c r="A846" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B846" t="s">
+        <v>876</v>
+      </c>
+      <c r="C846" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E846">
+        <v>2</v>
+      </c>
+      <c r="F846" t="s">
+        <v>16</v>
+      </c>
+      <c r="G846" t="s">
+        <v>17</v>
+      </c>
+      <c r="K846" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="847" spans="1:11">
+      <c r="A847" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B847" t="s">
+        <v>876</v>
+      </c>
+      <c r="C847" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E847">
+        <v>2</v>
+      </c>
+      <c r="F847" t="s">
+        <v>16</v>
+      </c>
+      <c r="G847" t="s">
+        <v>17</v>
+      </c>
+      <c r="K847" t="s">
+        <v>2568</v>
+      </c>
+    </row>
+    <row r="848" spans="1:11">
+      <c r="A848" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B848" t="s">
+        <v>876</v>
+      </c>
+      <c r="C848" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E848">
+        <v>2</v>
+      </c>
+      <c r="F848" t="s">
+        <v>16</v>
+      </c>
+      <c r="G848" t="s">
+        <v>17</v>
+      </c>
+      <c r="K848" t="s">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="849" spans="1:11">
+      <c r="A849" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B849" t="s">
+        <v>876</v>
+      </c>
+      <c r="C849" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E849">
+        <v>2</v>
+      </c>
+      <c r="F849" t="s">
+        <v>16</v>
+      </c>
+      <c r="G849" t="s">
+        <v>17</v>
+      </c>
+      <c r="K849" t="s">
+        <v>2574</v>
+      </c>
+    </row>
+    <row r="850" spans="1:11">
+      <c r="A850" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B850" t="s">
+        <v>876</v>
+      </c>
+      <c r="C850" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2576</v>
+      </c>
+      <c r="E850">
+        <v>2</v>
+      </c>
+      <c r="F850" t="s">
+        <v>16</v>
+      </c>
+      <c r="G850" t="s">
+        <v>17</v>
+      </c>
+      <c r="K850" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="851" spans="1:11">
+      <c r="A851" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B851" t="s">
+        <v>13</v>
+      </c>
+      <c r="C851" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2580</v>
+      </c>
+      <c r="E851">
+        <v>38</v>
+      </c>
+      <c r="F851" t="s">
+        <v>16</v>
+      </c>
+      <c r="G851" t="s">
+        <v>17</v>
+      </c>
+      <c r="K851" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="852" spans="1:11">
+      <c r="A852" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B852" t="s">
+        <v>13</v>
+      </c>
+      <c r="C852" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E852">
+        <v>66</v>
+      </c>
+      <c r="F852" t="s">
+        <v>16</v>
+      </c>
+      <c r="G852" t="s">
+        <v>17</v>
+      </c>
+      <c r="K852" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="853" spans="1:11">
+      <c r="A853" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B853" t="s">
+        <v>13</v>
+      </c>
+      <c r="C853" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2587</v>
+      </c>
+      <c r="E853">
+        <v>60</v>
+      </c>
+      <c r="F853" t="s">
+        <v>16</v>
+      </c>
+      <c r="G853" t="s">
+        <v>17</v>
+      </c>
+      <c r="K853" t="s">
+        <v>2588</v>
+      </c>
+    </row>
+    <row r="854" spans="1:11">
+      <c r="A854" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B854" t="s">
+        <v>13</v>
+      </c>
+      <c r="C854" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2591</v>
+      </c>
+      <c r="E854">
+        <v>56</v>
+      </c>
+      <c r="F854" t="s">
+        <v>16</v>
+      </c>
+      <c r="G854" t="s">
+        <v>17</v>
+      </c>
+      <c r="K854" t="s">
+        <v>2592</v>
+      </c>
+    </row>
+    <row r="855" spans="1:11">
+      <c r="A855" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B855" t="s">
+        <v>876</v>
+      </c>
+      <c r="C855" t="s">
+        <v>877</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2594</v>
+      </c>
+      <c r="E855">
+        <v>1</v>
+      </c>
+      <c r="F855" t="s">
+        <v>16</v>
+      </c>
+      <c r="G855" t="s">
+        <v>17</v>
+      </c>
+      <c r="K855" t="s">
+        <v>2595</v>
+      </c>
+    </row>
+    <row r="856" spans="1:11">
+      <c r="A856" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B856" t="s">
+        <v>876</v>
+      </c>
+      <c r="C856" t="s">
+        <v>877</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2597</v>
+      </c>
+      <c r="E856">
+        <v>1</v>
+      </c>
+      <c r="F856" t="s">
+        <v>16</v>
+      </c>
+      <c r="G856" t="s">
+        <v>17</v>
+      </c>
+      <c r="K856" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="857" spans="1:11">
+      <c r="A857" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B857" t="s">
+        <v>876</v>
+      </c>
+      <c r="C857" t="s">
+        <v>877</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E857">
+        <v>1</v>
+      </c>
+      <c r="F857" t="s">
+        <v>16</v>
+      </c>
+      <c r="G857" t="s">
+        <v>17</v>
+      </c>
+      <c r="K857" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="858" spans="1:11">
+      <c r="A858" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B858" t="s">
+        <v>876</v>
+      </c>
+      <c r="C858" t="s">
+        <v>877</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2603</v>
+      </c>
+      <c r="E858">
+        <v>1</v>
+      </c>
+      <c r="F858" t="s">
+        <v>16</v>
+      </c>
+      <c r="G858" t="s">
+        <v>17</v>
+      </c>
+      <c r="K858" t="s">
+        <v>2604</v>
+      </c>
+    </row>
+    <row r="859" spans="1:11">
+      <c r="A859" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B859" t="s">
+        <v>876</v>
+      </c>
+      <c r="C859" t="s">
+        <v>877</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2606</v>
+      </c>
+      <c r="E859">
+        <v>1</v>
+      </c>
+      <c r="F859" t="s">
+        <v>16</v>
+      </c>
+      <c r="G859" t="s">
+        <v>17</v>
+      </c>
+      <c r="K859" t="s">
+        <v>2607</v>
+      </c>
+    </row>
+    <row r="860" spans="1:11">
+      <c r="A860" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B860" t="s">
+        <v>876</v>
+      </c>
+      <c r="C860" t="s">
+        <v>877</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2609</v>
+      </c>
+      <c r="E860">
+        <v>1</v>
+      </c>
+      <c r="F860" t="s">
+        <v>16</v>
+      </c>
+      <c r="G860" t="s">
+        <v>17</v>
+      </c>
+      <c r="K860" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="861" spans="1:11">
+      <c r="A861" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B861" t="s">
+        <v>876</v>
+      </c>
+      <c r="C861" t="s">
+        <v>877</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E861">
+        <v>1</v>
+      </c>
+      <c r="F861" t="s">
+        <v>16</v>
+      </c>
+      <c r="G861" t="s">
+        <v>17</v>
+      </c>
+      <c r="K861" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="862" spans="1:11">
+      <c r="A862" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B862" t="s">
+        <v>876</v>
+      </c>
+      <c r="C862" t="s">
+        <v>877</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E862">
+        <v>1</v>
+      </c>
+      <c r="F862" t="s">
+        <v>16</v>
+      </c>
+      <c r="G862" t="s">
+        <v>17</v>
+      </c>
+      <c r="K862" t="s">
+        <v>2616</v>
+      </c>
+    </row>
+    <row r="863" spans="1:11">
+      <c r="A863" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B863" t="s">
+        <v>876</v>
+      </c>
+      <c r="C863" t="s">
+        <v>877</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E863">
+        <v>1</v>
+      </c>
+      <c r="F863" t="s">
+        <v>16</v>
+      </c>
+      <c r="G863" t="s">
+        <v>17</v>
+      </c>
+      <c r="K863" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="864" spans="1:11">
+      <c r="A864" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B864" t="s">
+        <v>876</v>
+      </c>
+      <c r="C864" t="s">
+        <v>877</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2621</v>
+      </c>
+      <c r="E864">
+        <v>1</v>
+      </c>
+      <c r="F864" t="s">
+        <v>16</v>
+      </c>
+      <c r="G864" t="s">
+        <v>17</v>
+      </c>
+      <c r="K864" t="s">
+        <v>2622</v>
+      </c>
+    </row>
+    <row r="865" spans="1:11">
+      <c r="A865" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B865" t="s">
+        <v>876</v>
+      </c>
+      <c r="C865" t="s">
+        <v>877</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2624</v>
+      </c>
+      <c r="E865">
+        <v>1</v>
+      </c>
+      <c r="F865" t="s">
+        <v>16</v>
+      </c>
+      <c r="G865" t="s">
+        <v>17</v>
+      </c>
+      <c r="K865" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="866" spans="1:11">
+      <c r="A866" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B866" t="s">
+        <v>876</v>
+      </c>
+      <c r="C866" t="s">
+        <v>877</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E866">
+        <v>1</v>
+      </c>
+      <c r="F866" t="s">
+        <v>16</v>
+      </c>
+      <c r="G866" t="s">
+        <v>17</v>
+      </c>
+      <c r="K866" t="s">
+        <v>2628</v>
+      </c>
+    </row>
+    <row r="867" spans="1:11">
+      <c r="A867" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B867" t="s">
+        <v>876</v>
+      </c>
+      <c r="C867" t="s">
+        <v>877</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2630</v>
+      </c>
+      <c r="E867">
+        <v>1</v>
+      </c>
+      <c r="F867" t="s">
+        <v>16</v>
+      </c>
+      <c r="G867" t="s">
+        <v>17</v>
+      </c>
+      <c r="K867" t="s">
+        <v>2631</v>
+      </c>
+    </row>
+    <row r="868" spans="1:11">
+      <c r="A868" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B868" t="s">
+        <v>876</v>
+      </c>
+      <c r="C868" t="s">
+        <v>877</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E868">
+        <v>1</v>
+      </c>
+      <c r="F868" t="s">
+        <v>16</v>
+      </c>
+      <c r="G868" t="s">
+        <v>17</v>
+      </c>
+      <c r="K868" t="s">
+        <v>2634</v>
+      </c>
+    </row>
+    <row r="869" spans="1:11">
+      <c r="A869" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B869" t="s">
+        <v>876</v>
+      </c>
+      <c r="C869" t="s">
+        <v>877</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E869">
+        <v>1</v>
+      </c>
+      <c r="F869" t="s">
+        <v>16</v>
+      </c>
+      <c r="G869" t="s">
+        <v>17</v>
+      </c>
+      <c r="K869" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="870" spans="1:11">
+      <c r="A870" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B870" t="s">
+        <v>876</v>
+      </c>
+      <c r="C870" t="s">
+        <v>877</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2639</v>
+      </c>
+      <c r="E870">
+        <v>1</v>
+      </c>
+      <c r="F870" t="s">
+        <v>16</v>
+      </c>
+      <c r="G870" t="s">
+        <v>17</v>
+      </c>
+      <c r="K870" t="s">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="871" spans="1:11">
+      <c r="A871" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B871" t="s">
+        <v>876</v>
+      </c>
+      <c r="C871" t="s">
+        <v>877</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2642</v>
+      </c>
+      <c r="E871">
+        <v>1</v>
+      </c>
+      <c r="F871" t="s">
+        <v>16</v>
+      </c>
+      <c r="G871" t="s">
+        <v>17</v>
+      </c>
+      <c r="K871" t="s">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="872" spans="1:11">
+      <c r="A872" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B872" t="s">
+        <v>876</v>
+      </c>
+      <c r="C872" t="s">
+        <v>877</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E872">
+        <v>1</v>
+      </c>
+      <c r="F872" t="s">
+        <v>16</v>
+      </c>
+      <c r="G872" t="s">
+        <v>17</v>
+      </c>
+      <c r="K872" t="s">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="873" spans="1:11">
+      <c r="A873" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B873" t="s">
+        <v>876</v>
+      </c>
+      <c r="C873" t="s">
+        <v>877</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E873">
+        <v>1</v>
+      </c>
+      <c r="F873" t="s">
+        <v>16</v>
+      </c>
+      <c r="G873" t="s">
+        <v>17</v>
+      </c>
+      <c r="K873" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="874" spans="1:11">
+      <c r="A874" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B874" t="s">
+        <v>876</v>
+      </c>
+      <c r="C874" t="s">
+        <v>877</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E874">
+        <v>1</v>
+      </c>
+      <c r="F874" t="s">
+        <v>16</v>
+      </c>
+      <c r="G874" t="s">
+        <v>17</v>
+      </c>
+      <c r="K874" t="s">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="875" spans="1:11">
+      <c r="A875" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B875" t="s">
+        <v>876</v>
+      </c>
+      <c r="C875" t="s">
+        <v>877</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E875">
+        <v>1</v>
+      </c>
+      <c r="F875" t="s">
+        <v>16</v>
+      </c>
+      <c r="G875" t="s">
+        <v>17</v>
+      </c>
+      <c r="K875" t="s">
+        <v>2655</v>
+      </c>
+    </row>
+    <row r="876" spans="1:11">
+      <c r="A876" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B876" t="s">
+        <v>876</v>
+      </c>
+      <c r="C876" t="s">
+        <v>877</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2657</v>
+      </c>
+      <c r="E876">
+        <v>1</v>
+      </c>
+      <c r="F876" t="s">
+        <v>16</v>
+      </c>
+      <c r="G876" t="s">
+        <v>17</v>
+      </c>
+      <c r="K876" t="s">
+        <v>2658</v>
+      </c>
+    </row>
+    <row r="877" spans="1:11">
+      <c r="A877" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B877" t="s">
+        <v>876</v>
+      </c>
+      <c r="C877" t="s">
+        <v>877</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E877">
+        <v>1</v>
+      </c>
+      <c r="F877" t="s">
+        <v>16</v>
+      </c>
+      <c r="G877" t="s">
+        <v>17</v>
+      </c>
+      <c r="K877" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="878" spans="1:11">
+      <c r="A878" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B878" t="s">
+        <v>876</v>
+      </c>
+      <c r="C878" t="s">
+        <v>877</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E878">
+        <v>1</v>
+      </c>
+      <c r="F878" t="s">
+        <v>16</v>
+      </c>
+      <c r="G878" t="s">
+        <v>17</v>
+      </c>
+      <c r="K878" t="s">
+        <v>2664</v>
+      </c>
+    </row>
+    <row r="879" spans="1:11">
+      <c r="A879" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B879" t="s">
+        <v>13</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E879">
+        <v>42</v>
+      </c>
+      <c r="F879" t="s">
+        <v>16</v>
+      </c>
+      <c r="G879" t="s">
+        <v>17</v>
+      </c>
+      <c r="K879" t="s">
+        <v>2668</v>
+      </c>
+    </row>
+    <row r="880" spans="1:11">
+      <c r="A880" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B880" t="s">
+        <v>13</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2671</v>
+      </c>
+      <c r="E880">
+        <v>44</v>
+      </c>
+      <c r="F880" t="s">
+        <v>16</v>
+      </c>
+      <c r="G880" t="s">
+        <v>17</v>
+      </c>
+      <c r="K880" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="881" spans="1:11">
+      <c r="A881" t="s">
+        <v>12</v>
+      </c>
+      <c r="B881" t="s">
+        <v>2673</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2674</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E881">
         <v>0</v>
       </c>
-      <c r="F840" t="s">
-[...12 lines deleted...]
-        <v>2541</v>
+      <c r="F881" t="s">
+        <v>16</v>
+      </c>
+      <c r="G881" t="s">
+        <v>17</v>
+      </c>
+      <c r="I881">
+        <v>29.3</v>
+      </c>
+      <c r="K881" t="s">
+        <v>2676</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">